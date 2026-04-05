--- v0 (2025-12-16)
+++ v1 (2026-04-05)
@@ -2,5181 +2,3096 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00067B6D" w:rsidRDefault="002D4894" w:rsidP="00B135F8">
-[...12 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+    <w:p w:rsidR="00DA358F" w:rsidRPr="00513C91" w:rsidRDefault="00DA358F" w:rsidP="00DA358F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-[...2 lines deleted...]
-            <wp:docPr id="1" name="Рисунок 1" descr="C:\Users\Almagul 423\Desktop\МОИ ДОКУМЕНТЫ\ПЛАНЫ МОИ\титулки\лучшая авторская программа каз.jpeg"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2821595F" wp14:editId="226E5912">
+            <wp:extent cx="6684817" cy="9191625"/>
+            <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+            <wp:docPr id="1" name="Рисунок 1" descr="C:\Users\Almagul 423\Desktop\МОИ ДОКУМЕНТЫ\ПЛАНЫ МОИ\титулки\лучшая авторская программа русс.jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\Almagul 423\Desktop\МОИ ДОКУМЕНТЫ\ПЛАНЫ МОИ\титулки\лучшая авторская программа каз.jpeg"/>
+                    <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\Almagul 423\Desktop\МОИ ДОКУМЕНТЫ\ПЛАНЫ МОИ\титулки\лучшая авторская программа русс.jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6715865" cy="9234314"/>
+                      <a:ext cx="6681246" cy="9186715"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="00B135F8" w:rsidRPr="00067B6D">
-[...6 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRDefault="00AA7978" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">5. </w:t>
-[...74 lines deleted...]
-        <w:outlineLvl w:val="5"/>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00202423" w:rsidRPr="006F3E3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009901DA" w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Участники конкурса</w:t>
+      </w:r>
+      <w:r w:rsidR="009901DA" w:rsidRPr="006F3E3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="009901DA" w:rsidRPr="009901DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00067B6D">
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F3E3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidR="009901DA" w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> конкурсе могут принимать участие педагогические работники дошкольных организаций, педагоги </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009901DA" w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>предшкольных</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009901DA" w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> классов в условиях школ, гимназий и лицеев.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00202423" w:rsidRDefault="00AA7978" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="5"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="008C4B78">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00067B6D">
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00202423" w:rsidRPr="00202423">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="009D005C">
+        </w:rPr>
+        <w:t>. Стаж педагогической работы и возраст участников не ограничивается</w:t>
+      </w:r>
+      <w:r w:rsidR="00202423">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="kk-KZ"/>
-[...21 lines deleted...]
-        <w:outlineLvl w:val="4"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00202423" w:rsidRPr="009901DA" w:rsidRDefault="00AA7978" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="5"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009E21E4">
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00202423">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00202423" w:rsidRPr="00202423">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жюри Конкурса проводит экспертизу и оценку представленных на Конкурс авторских программ</w:t>
+      </w:r>
+      <w:r w:rsidR="006F3E3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="006F3E3D" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="4"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00067B6D">
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...240 lines deleted...]
-        <w:outlineLvl w:val="4"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>III</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E07208">
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009901DA" w:rsidRPr="009901DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00B7084F">
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Порядок проведения </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="009D005C">
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:r w:rsidR="009901DA" w:rsidRPr="009901DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00B7084F">
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>онкурса</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="00AA7978" w:rsidP="00476C4E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="006F3E3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009901DA" w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Подготовку и проведение конкурса осуществляет оргкомитет, утвержденный приказом Учебно-методического центра развития образования Карагандинской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="00476C4E" w:rsidP="00CC264F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC264F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009901DA" w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Итоги работы жюри утверждаются на заседании оргкомитета.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC264F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009901DA" w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Решение оргкомитета утверждается приказом УМЦ РО Карагандинской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="00CC264F" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="4"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00F40B99">
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...1314 lines deleted...]
-      <w:r w:rsidRPr="007A764A">
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>IV</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC264F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="007A764A">
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009901DA" w:rsidRPr="009901DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...72 lines deleted...]
-      </w:r>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Требования к авторской программе</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="00476C4E" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...9 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC264F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009901DA" w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Авторская программа содержит:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="009901DA" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>а) предложения по решению проблем образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="009901DA" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>б) актуальность и (или) новизну психолого-педагогических исследований;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="009901DA" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>в) концептуальное обоснование (цель, задачи, ожидаемые результаты);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="009901DA" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">г) требования к уровню подготовки </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>обучающихся</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B135F8" w:rsidRPr="00B34E62" w:rsidRDefault="007A764A" w:rsidP="00B135F8">
-[...19 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="009901DA" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>д) способы диагностики результатов на промежуточных и конечных этапах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="009901DA" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>е) описание методов, форм, способов и средств достижения программной цели;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="009901DA" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ж) средства обучения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="00CC264F" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00476C4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="009901DA" w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. Авторская программа должна быть акту</w:t>
+      </w:r>
+      <w:r w:rsidR="00202423">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>альной (ориентированной на реше</w:t>
+      </w:r>
+      <w:r w:rsidR="009901DA" w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ние наиболее значимых проблем образования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="00CC264F" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00476C4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="009901DA" w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. При разработке авторских программ необходимо исходить из следующих принципов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="009901DA" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-последовательности (содержательные задачи решаются методом усвоения материала «от простого к </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сложному</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>», в соответствии с возрастными познавательными возможностями ребенка);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="009901DA" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>-научности (учебный курс должен основываться на научных трудах, первоисточниках, на достоверной и проверенной информации);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="009901DA" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>-доступности (простоты изложения и понимания материала);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="009901DA" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>-наглядности (использование широкого круга наглядных пособий, ТСО, делающих образовательный процесс более эффективным);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="009901DA" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>-связи теории с практикой (выработки умений и навыков на основе знаний и представлений);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="009901DA" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>-индивидуализации (учета психологических особенностей детей);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="009901DA" w:rsidP="00CC264F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>-результативности (соответствия целей образования и возможностей их достижения).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="00CC264F" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="6"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC264F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009901DA" w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Структура и оформление авторской программы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="009901DA" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00476C4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC264F" w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Авторская программа должна содержать:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="009901DA" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- титульный лист,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="009901DA" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- пояснительную записку,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="009901DA" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- тематический план,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="009901DA" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- основное содержание авторской программы,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="009901DA" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- описание планируемых результатов,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="009901DA" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>- дополнительные элементы программы,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="009901DA" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- список литературы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="00CC264F" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00513C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00476C4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="009901DA" w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. Титульный лист содержит:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="009901DA" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- наименование вышестоящих органов образования,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="009901DA" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- наименование </w:t>
+      </w:r>
+      <w:r w:rsidR="00476C4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>организации образования</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="009901DA" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- название программы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="009901DA" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- возраст детей,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="009901DA" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- автор программы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="00CC264F" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC264F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00476C4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="009901DA" w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. Оборотная сторона титульного листа содержит сведения о рецензентах, номер протокола и дату заседания педсовета (органа управления учреждением), рекомендовавшего программу к участию в конкурсе, с подписью руководителя</w:t>
+      </w:r>
+      <w:r w:rsidR="00476C4E" w:rsidRPr="00476C4E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00476C4E" w:rsidRPr="00476C4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>организации образования</w:t>
+      </w:r>
+      <w:r w:rsidR="009901DA" w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="00CC264F" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC264F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00476C4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="009901DA" w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. В пояснительной записке должны быть сформулированы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="009901DA" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>а) цель образовательного процесса, которая может быть:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="00CC264F" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidR="001918CF">
-[...40 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>глобальная</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (изменение</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC264F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009901DA" w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>формирования мировоззрения личности через новую образовательную систему);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="009901DA" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidR="001918CF">
-[...18 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>общепедагогическая</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (образование личности через создание авторской технологии);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="009901DA" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дидактическая</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (воспитание, обучение через создание новой методики);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="009901DA" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>б) задачи – конкретизация цели, пути ее достижения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CC264F" w:rsidRPr="00513C91" w:rsidRDefault="00CC264F" w:rsidP="00CC264F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC264F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00476C4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC264F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009901DA" w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Классификация задач: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CC264F" w:rsidRPr="00CC264F" w:rsidRDefault="00CC264F" w:rsidP="00CC264F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...79 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) </w:t>
+      </w:r>
+      <w:r w:rsidR="009901DA" w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>развив</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ающие, обучающие, воспитывающие;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC264F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="00CC264F" w:rsidP="00CC264F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>б) з</w:t>
+      </w:r>
+      <w:r w:rsidR="009901DA" w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>адач должно быть несколько, но они должны соответствовать содержанию и методам предполагаемой деятельности. Формулировка задач должна включать ключевое слово, определяющее действие (</w:t>
+      </w:r>
+      <w:r w:rsidR="009901DA" w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>оказать, отработать, освоить, организовать и т.п.);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="009901DA" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>в) методы и формы работы по авторской программе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="009901DA" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">г) краткое описание назначения авторской программы, раскрытие предшествующего опыта </w:t>
+      </w:r>
+      <w:r w:rsidR="00202423">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>приоритетного направления</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, отражение связи авторской программы с уже существующими программами по данному направлению, степени включенности и согласованности авторской программы с </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B8402A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Т</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>УП</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, определение актуальности и новизны предлагаемой авторской программы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="00AA7978" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00476C4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="009901DA" w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. Основное содержание программы предполагает выделение в тексте разделов и тем внутри разделов, а также представление дидактических единиц темы (основных понятий и терминов).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="00476C4E" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r w:rsidR="009901DA" w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Составление </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8402A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>перспективно-</w:t>
+      </w:r>
+      <w:r w:rsidR="009901DA" w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тематического плана – это распределение часов по разделам и темам в пределах установленного времени. Тематический план должен быть оформлен в виде таблицы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="00476C4E" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8402A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C1170E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009901DA" w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Описание планируемых результатов представляет с</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8402A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">обой формулировку </w:t>
+      </w:r>
+      <w:r w:rsidR="009901DA" w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">требований к результатам обучения (знаниям и умениям) и критериям их оценки. Система проверки результативности </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8402A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">усвоения авторской программы </w:t>
+      </w:r>
+      <w:r w:rsidR="009901DA" w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">может включать набор типовых заданий (дидактических </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8402A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>заданий</w:t>
+      </w:r>
+      <w:r w:rsidR="009901DA" w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, упражнений) для </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8402A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>детей дошкольного возраста</w:t>
+      </w:r>
+      <w:r w:rsidR="009901DA" w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="00CC264F" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00476C4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="009901DA" w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Дополнительные элементы программы – это учебно-методическое обеспечение авторской программы, включающее в себя формы и средства </w:t>
+      </w:r>
+      <w:r w:rsidR="009901DA" w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">- </w:t>
-[...55 lines deleted...]
-      </w:r>
+        <w:t>обучения, представленные в логической последовательности тематического плана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="00292727" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...32 lines deleted...]
-      </w:r>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00476C4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="009901DA" w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. В разделе «Литература» приводятся списки рекомендуемой и использованной при подготовке литературы для педагогов и детей (два списка).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="009901DA" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Список источников оформляется в алфавитном порядке со сквозной нумерацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="009901DA" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В соответствующих местах программы в квадратных скобках указываются порядковые номера библиографических источников, на которые делаются ссылки в тексте авторской программы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00292727" w:rsidRPr="00AA7978" w:rsidRDefault="00292727" w:rsidP="00AA7978">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567" w:right="-5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...2135 lines deleted...]
-    <w:p w:rsidR="00A84EF2" w:rsidRDefault="00B135F8" w:rsidP="00A84EF2">
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00476C4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="009901DA" w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. Авторская программа должна быть сброшюрована и отпечатана. Текст необходимо располагать на одной стороне стандартного листа белой бумаги формата А-4 через 2,0 интервала так, чтобы количество строк на странице было не менее 28-30. Объем текста не должен быть более 25 машинописных листов (без учета дополнительных элементов авторской программы). Все страницы работы нумеруются по порядку от титульного листа до последней страницы. Первой страницей считать титульный лист, на нем цифра «1» не ставится, на следующ</w:t>
+      </w:r>
+      <w:r w:rsidR="006F3E3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ей странице ставится цифра «2» </w:t>
+      </w:r>
+      <w:r w:rsidR="009901DA" w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>и т.д. Порядковый номер страницы печатается на середине верхнего поля.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="00292727" w:rsidP="00292727">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-567" w:right="-5"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...92 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00A84EF2">
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00292727">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00993B49">
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00292727">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...438 lines deleted...]
-      <w:r w:rsidRPr="001630D9">
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009901DA" w:rsidRPr="009901DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="001630D9">
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Порядок представления авторской программы на конкурсе</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="009901DA" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567" w:right="-5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00476C4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. Вместе с программой автор сдает:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="009901DA" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567" w:right="-5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- свое заявление;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="009901DA" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567" w:right="-5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- две рецензии на программу (одна рецензия - методической или научно-методической службы </w:t>
+      </w:r>
+      <w:r w:rsidR="006F3E3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>организации образования</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, другая – представителей </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA7978">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Вузов (колледжей)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или педагогов </w:t>
+      </w:r>
+      <w:r w:rsidR="006F3E3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дошкольных организаций</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F3E3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>района/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>города).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="00292727" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567" w:right="-5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00292727">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00476C4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="009901DA" w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. Программу изучают, анализируют и оценивают члены жюри за неделю до начала конкурса и дают письменный отзыв председателю жюри.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="00292727" w:rsidP="00AA7978">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567" w:right="-5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00292727">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00476C4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="006F3E3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. П</w:t>
+      </w:r>
+      <w:r w:rsidR="009901DA" w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>о итогам работы оргкомитет определяет победителей и принимает решение о поощрении участников конкурса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009901DA" w:rsidRPr="009901DA" w:rsidRDefault="00292727" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567" w:right="-5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00292727">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="003743D4">
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>VII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00292727">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="001630D9">
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009901DA" w:rsidRPr="009901DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...93 lines deleted...]
-    <w:sectPr w:rsidR="00A64D67" w:rsidSect="002C38C7">
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Награждение победителей</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00042E0F" w:rsidRDefault="009901DA" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Авторы лучших программ, проектов и пособий к ним награждаются дипломами </w:t>
+      </w:r>
+      <w:r w:rsidR="006F3E3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Учебно-методического центра развития обра</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA7978">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>зования Карагандинской области и помещаются на сайт УМЦ РО.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F3E3D" w:rsidRPr="009901DA" w:rsidRDefault="006F3E3D" w:rsidP="006F3E3D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="006F3E3D" w:rsidRPr="009901DA">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -5325,228 +3240,108 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5913" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:doNotDisplayPageBoundaries/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B135F8"/>
-[...133 lines deleted...]
-    <w:rsid w:val="00FE7BF8"/>
+    <w:rsidRoot w:val="009901DA"/>
+    <w:rsid w:val="00042E0F"/>
+    <w:rsid w:val="00202423"/>
+    <w:rsid w:val="00292727"/>
+    <w:rsid w:val="00387070"/>
+    <w:rsid w:val="00476C4E"/>
+    <w:rsid w:val="00513C91"/>
+    <w:rsid w:val="006F3E3D"/>
+    <w:rsid w:val="00812793"/>
+    <w:rsid w:val="009901DA"/>
+    <w:rsid w:val="009E1D22"/>
+    <w:rsid w:val="00AA7978"/>
+    <w:rsid w:val="00B8402A"/>
+    <w:rsid w:val="00C1170E"/>
+    <w:rsid w:val="00CC264F"/>
+    <w:rsid w:val="00DA358F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
@@ -5654,130 +3449,330 @@
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="40"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="009901DA"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="50"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="009901DA"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="60"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="009901DA"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="15"/>
+      <w:szCs w:val="15"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="70"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="009901DA"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+    <w:name w:val="Заголовок 4 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009901DA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="50">
+    <w:name w:val="Заголовок 5 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="5"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009901DA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="60">
+    <w:name w:val="Заголовок 6 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="6"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009901DA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="15"/>
+      <w:szCs w:val="15"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="70">
+    <w:name w:val="Заголовок 7 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="7"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009901DA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="Body Text Indent 3"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="30"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009901DA"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="Основной текст с отступом 3 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009901DA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="20"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009901DA"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Основной текст 2 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009901DA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00B135F8"/>
+    <w:rsid w:val="00513C91"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0092740D"/>
+    <w:rsid w:val="00DA358F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a5">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0092740D"/>
+    <w:rsid w:val="00DA358F"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
@@ -5885,124 +3880,340 @@
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="40"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="009901DA"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="50"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="009901DA"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="60"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="009901DA"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="15"/>
+      <w:szCs w:val="15"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="70"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="009901DA"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+    <w:name w:val="Заголовок 4 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009901DA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="50">
+    <w:name w:val="Заголовок 5 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="5"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009901DA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="60">
+    <w:name w:val="Заголовок 6 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="6"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009901DA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="15"/>
+      <w:szCs w:val="15"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="70">
+    <w:name w:val="Заголовок 7 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="7"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009901DA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="Body Text Indent 3"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="30"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009901DA"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="Основной текст с отступом 3 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009901DA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="20"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009901DA"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Основной текст 2 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009901DA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00B135F8"/>
+    <w:rsid w:val="00513C91"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0092740D"/>
+    <w:rsid w:val="00DA358F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a5">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0092740D"/>
+    <w:rsid w:val="00DA358F"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="907223767">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -6041,84 +4252,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -6254,66 +4467,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>936</Words>
-  <Characters>5341</Characters>
+  <Words>970</Words>
+  <Characters>5531</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>44</Lines>
+  <Lines>46</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Wolfish Lair</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6265</CharactersWithSpaces>
+  <CharactersWithSpaces>6489</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>User</dc:creator>
+  <dc:creator>Almagul 423</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>