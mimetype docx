--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -1,2324 +1,1224 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="001770CF" w:rsidRPr="001770CF" w:rsidRDefault="001770CF" w:rsidP="001770CF">
+    <w:p w:rsidR="00321AFB" w:rsidRPr="00321AFB" w:rsidRDefault="00321AFB" w:rsidP="00321AFB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:r w:rsidRPr="001770CF">
+      <w:r w:rsidRPr="00321AFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">7 </w:t>
-[...3 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">8 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00321AFB">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>қосымша</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="001770CF" w:rsidRDefault="001770CF" w:rsidP="001770CF">
+    <w:p w:rsidR="00321AFB" w:rsidRDefault="00321AFB" w:rsidP="00857090">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00857090" w:rsidRPr="00633EA6" w:rsidRDefault="001770CF" w:rsidP="001770CF">
+    <w:p w:rsidR="00857090" w:rsidRPr="00DF76A6" w:rsidRDefault="00857090" w:rsidP="00857090">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00633EA6">
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF76A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="kk-KZ"/>
-        </w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ПОЛОЖЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C0152" w:rsidRDefault="00DE7D60" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">областного </w:t>
+      </w:r>
+      <w:r w:rsidR="00857090">
+        <w:t>конкурса «Авторская программа</w:t>
+      </w:r>
+      <w:r w:rsidR="00857090" w:rsidRPr="00857090">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00633EA6" w:rsidRPr="00633EA6">
-[...7 lines deleted...]
-    <w:p w:rsidR="00633EA6" w:rsidRPr="00633EA6" w:rsidRDefault="00633EA6" w:rsidP="001770CF">
+      <w:r w:rsidR="00857090">
+        <w:t xml:space="preserve">по математике» </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE7D60" w:rsidRDefault="00DE7D60" w:rsidP="00DE7D60">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w:rsidR="00DE7D60" w:rsidRPr="00633EA6" w:rsidRDefault="00633EA6" w:rsidP="00DE7D60">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DE7D60" w:rsidRPr="00DE7D60" w:rsidRDefault="00DE7D60" w:rsidP="00DE7D60">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="kk-KZ"/>
-[...37 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE7D60">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE7D60" w:rsidRDefault="00DE7D60" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. Областной конкурс «Авторская программа</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00857090">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006536CF" w:rsidRPr="006536CF">
-[...10 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:t xml:space="preserve">по математике» (далее - Конкурс) проводится учебно-методическим центром развития образования Карагандинской области в рамках проекта «Математика </w:t>
+      </w:r>
+      <w:r w:rsidR="00E32434">
+        <w:t>вокруг нас</w:t>
+      </w:r>
+      <w:r>
+        <w:t>».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D6E20" w:rsidRPr="008D6E20" w:rsidRDefault="008D6E20" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DE7D60" w:rsidRDefault="00DE7D60" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. Конкурс призван содействовать обновлению и совершенствованию содержания образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE7D60" w:rsidRDefault="00DE7D60" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DE7D60" w:rsidRPr="00DE7D60" w:rsidRDefault="00DE7D60" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE7D60">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Цель и задачи конкурса</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE7D60" w:rsidRDefault="00DE7D60" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE7D60">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Целью</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Конкурса является выявление и распространение передового авторского опыта лучших педагогов, создающих авторские программы учебных дисциплин, элективных курсов, спецкурсов и курсов по выбору по предмету Математика. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D6E20" w:rsidRPr="008D6E20" w:rsidRDefault="008D6E20" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DE7D60" w:rsidRDefault="00DE7D60" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. Основные задачи конкурса: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE7D60" w:rsidRDefault="00DE7D60" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">- выявление и поддержка творческого потенциала педагогов-исследователей; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE7D60" w:rsidRDefault="00DE7D60" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">- предоставление возможности применять и использовать собственные разработки в практике преподавания; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE7D60" w:rsidRDefault="00DE7D60" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">- распространение лучшего педагогического опыта; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE7D60" w:rsidRDefault="00DE7D60" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>- обмен результатами творческой деятельности, педагогическими идеями и проектами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE7D60" w:rsidRDefault="00DE7D60" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DE7D60" w:rsidRPr="00DE7D60" w:rsidRDefault="00DE7D60" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE7D60">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Участники конкурса</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE7D60" w:rsidRDefault="00DE7D60" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE7D60">
+        <w:t xml:space="preserve">5. В Конкурсе могут принять участие педагогические работники организаций образования, школ </w:t>
+      </w:r>
+      <w:r>
+        <w:t>областного</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE7D60">
+        <w:t xml:space="preserve"> значения, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>учителя общеобразовательных школ всех видов собственности</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE7D60">
+        <w:t>, методисты дополнительных центров организаций образования, имеющие педагогический стаж не менее 5 лет. Командные проекты не рассматриваются. К конкурсу не допускаются авторские работы, защищенные ранее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE7D60" w:rsidRDefault="00DE7D60" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DE7D60" w:rsidRPr="00DE7D60" w:rsidRDefault="00DE7D60" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE7D60">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Содержание и формы проведения конкурса</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE7D60" w:rsidRDefault="008D6E20" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7D60">
+        <w:t>. На Конкурс представляются авторские программы: элективных курсов, прикладных курсов, курсов по выбору, спецкурсов по предмету Математика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D6E20" w:rsidRPr="008D6E20" w:rsidRDefault="008D6E20" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DE7D60" w:rsidRDefault="008D6E20" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7D60">
+        <w:t xml:space="preserve">. Элементы авторской программы: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE7D60" w:rsidRDefault="00DE7D60" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">- титульный лист; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE7D60" w:rsidRDefault="00DE7D60" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">- рецензия (научного сотрудника, учителей-практиков); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE7D60" w:rsidRDefault="00DE7D60" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">- пояснительная записка; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE7D60" w:rsidRDefault="00DE7D60" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">- учебно-тематический план; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE7D60" w:rsidRDefault="00DE7D60" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">- содержание авторской программы; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE7D60" w:rsidRDefault="00DE7D60" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">- авторская программа; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE7D60" w:rsidRDefault="00DE7D60" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">- методическое обеспечение. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE7D60" w:rsidRPr="00DE7D60" w:rsidRDefault="00DE7D60" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE7D60">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">На титульном листе: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE7D60" w:rsidRDefault="00DE7D60" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">- наименование организации образования, согласно юридическому документу; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE7D60" w:rsidRDefault="00DE7D60" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">- фамилия, имя, отчество (согласно документу, удостоверяющему личность), должность автора программы; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE7D60" w:rsidRDefault="00DE7D60" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">- название авторской программы; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE7D60" w:rsidRDefault="00DE7D60" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">- год разработки авторской программы. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE7D60" w:rsidRPr="00DE7D60" w:rsidRDefault="00DE7D60" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE7D60">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пояснительная записка программы: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE7D60" w:rsidRDefault="00DE7D60" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">- направленность; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE7D60" w:rsidRDefault="00DE7D60" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">- новизна, актуальность, педагогическая целесообразность; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE7D60" w:rsidRDefault="00DE7D60" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">- цели и задачи; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE7D60" w:rsidRDefault="00DE7D60" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">- особенности; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE7D60" w:rsidRDefault="00DE7D60" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>- ожидаемые результаты и способы их проверки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D6E20" w:rsidRPr="008D6E20" w:rsidRDefault="00DE7D60" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D6E20">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Содержание авторской программы: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D6E20" w:rsidRDefault="00DE7D60" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В содержание авторской программы следует включить: учебно-тематический план, перечень разделов, тем; количество часов по каждой теме с разбивкой на теоретические и практические виды занятий. Содержание авторской программы раскрывается через краткое описание тем (теория и практика). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D6E20" w:rsidRPr="008D6E20" w:rsidRDefault="00DE7D60" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D6E20">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Методическое обеспечение авторской программы: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D6E20" w:rsidRDefault="00DE7D60" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">- описание; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D6E20" w:rsidRDefault="00DE7D60" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">- виды занятий, планируемых по тематике (игра, экскурсия, конкурс, конференция и др.); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D6E20" w:rsidRDefault="00DE7D60" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">- методы и формы организации учебно-воспитательного процесса, дидактический материал, техническое оснащение занятий; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE7D60" w:rsidRDefault="00DE7D60" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>- формы подведения итогов по каждой теме или разделу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D6E20" w:rsidRPr="008D6E20" w:rsidRDefault="008D6E20" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DE7D60" w:rsidRDefault="008D6E20" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7D60">
+        <w:t>. Материалы представляются на бумажных и электронных носителях. Требования к оформлению:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE7D60" w:rsidRDefault="00DE7D60" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>- формат – А</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, текстовый редактор - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Microsoft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006536CF">
-[...39 lines deleted...]
-    <w:p w:rsidR="00DE7D60" w:rsidRPr="002D08C8" w:rsidRDefault="002D08C8" w:rsidP="00DE7D60">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Word</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, шрифт – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Times</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>New</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, размер шрифта – 14, поля – 2 см. со всех сторон, межстрочный интервал -1 -1,5, ориентация книжная, без переносов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D6E20" w:rsidRPr="008D6E20" w:rsidRDefault="008D6E20" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DE7D60" w:rsidRDefault="008D6E20" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7D60">
+        <w:t>. Устанавливаются следующие этапы и сроки проведения конкурса:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D6E20" w:rsidRDefault="008D6E20" w:rsidP="008D6E20">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I этап - в организациях образования (сентябрь);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D6E20" w:rsidRDefault="008D6E20" w:rsidP="008D6E20">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>II этап – областной (</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32434">
+        <w:t>октябрь-ноябрь</w:t>
+      </w:r>
+      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D6E20" w:rsidRPr="008D6E20" w:rsidRDefault="008D6E20" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008D6E20" w:rsidRDefault="008D6E20" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">10. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D6E20">
+        <w:t>На Конкурс от кажд</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ого региона </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D6E20">
+        <w:t xml:space="preserve">направляются авторские проекты по разным предметам, являющиеся победителями и призерами </w:t>
+      </w:r>
+      <w:r>
+        <w:t>городских/районных</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D6E20">
+        <w:t xml:space="preserve"> конкурсов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D6E20" w:rsidRDefault="008D6E20" w:rsidP="00DE7D60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008D6E20" w:rsidRPr="008D6E20" w:rsidRDefault="008D6E20" w:rsidP="008D6E20">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="kk-KZ"/>
-[...128 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D6E20">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Оргкомитет конкурса</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D6E20" w:rsidRDefault="008D6E20" w:rsidP="008D6E20">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>11. Для организации и проведения Конкурса создается оргкомитет, в задачу которого входит координация деятельности всех региональных оргкомитетов, осуществление согласованных действий в проведении этапов Конкурса и разработка критериев оценки представленных на конкурс материалов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D6E20" w:rsidRPr="008D6E20" w:rsidRDefault="008D6E20" w:rsidP="008D6E20">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008D6E20" w:rsidRDefault="008D6E20" w:rsidP="008D6E20">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>12. Оргкомитет определяет порядок проведения конкурса, утверждает список участников и состав жюри.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D6E20" w:rsidRPr="008D6E20" w:rsidRDefault="008D6E20" w:rsidP="008D6E20">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008D6E20" w:rsidRDefault="008D6E20" w:rsidP="008D6E20">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>13. Решение оргкомитета считается принятым, если за него проголосовало более половины списочного состава.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D6E20">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...22 lines deleted...]
-    <w:p w:rsidR="00DE7D60" w:rsidRPr="002D08C8" w:rsidRDefault="002D08C8" w:rsidP="00DE7D60">
+      <w:r>
+        <w:t>Решение оформляется протоколом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D6E20" w:rsidRPr="008D6E20" w:rsidRDefault="008D6E20" w:rsidP="008D6E20">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008D6E20" w:rsidRPr="008D6E20" w:rsidRDefault="008D6E20" w:rsidP="008D6E20">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="kk-KZ"/>
-[...59 lines deleted...]
-    <w:p w:rsidR="00F46F59" w:rsidRDefault="00F46F59" w:rsidP="00DE7D60">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D6E20">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Жюри конкурса</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D6E20" w:rsidRDefault="008D6E20" w:rsidP="008D6E20">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>14. На каждом этапе формируется жюри. Состав жюри и порядок его работы утверждаются организаторами на местах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D6E20" w:rsidRPr="008D6E20" w:rsidRDefault="008D6E20" w:rsidP="008D6E20">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008D6E20" w:rsidRDefault="008D6E20" w:rsidP="008D6E20">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>15. Членами жюри могут быть педагогические работники педагогических вузов, учебно-методических центров, деятели науки, педагоги-новаторы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D6E20" w:rsidRPr="008D6E20" w:rsidRDefault="008D6E20" w:rsidP="008D6E20">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008D6E20" w:rsidRDefault="008D6E20" w:rsidP="008D6E20">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>16. Жюри Конкурса проводит экспертизу и оценку представленных на Конкурс работ, оценивает качество авторских проектов согласно критериям: педагогическая целесообразность, цель и задачи, актуальность, новизна, особенности авторской работы, ожидаемые результаты и методы их проверки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D6E20" w:rsidRDefault="008D6E20" w:rsidP="008D6E20">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008D6E20" w:rsidRPr="008D6E20" w:rsidRDefault="008D6E20" w:rsidP="008D6E20">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="kk-KZ"/>
-[...822 lines deleted...]
-    <w:p w:rsidR="008D6E20" w:rsidRPr="001770CF" w:rsidRDefault="008D6E20" w:rsidP="00DE7D60">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D6E20">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Порядок представления документов в оргкомитет</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D6E20" w:rsidRDefault="00694C7F" w:rsidP="008D6E20">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r w:rsidR="008D6E20">
+        <w:t xml:space="preserve">. Прием документов на участие в данном Конкурсе осуществляется до 10 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ноября 2018 года</w:t>
+      </w:r>
+      <w:r w:rsidR="008D6E20">
+        <w:t>. Документы, высланные позже указанного срока, регистрации не подлежат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00694C7F" w:rsidRPr="00694C7F" w:rsidRDefault="00694C7F" w:rsidP="008D6E20">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="14"/>
-          <w:lang w:val="kk-KZ"/>
-[...143 lines deleted...]
-    <w:p w:rsidR="008D6E20" w:rsidRPr="008D195F" w:rsidRDefault="008D6E20" w:rsidP="00DE7D60">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008D6E20" w:rsidRDefault="00694C7F" w:rsidP="008D6E20">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r w:rsidR="008D6E20">
+        <w:t>. Для участия в конкурсе предоставляются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D6E20" w:rsidRDefault="00694C7F" w:rsidP="008D6E20">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1) заявки</w:t>
+      </w:r>
+      <w:r w:rsidR="008D6E20">
+        <w:t xml:space="preserve"> с указанием сведений об участнике согласно регистрационной форме;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D6E20" w:rsidRDefault="008D6E20" w:rsidP="008D6E20">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2) конкурсные материалы (на бумажных и электронных носителях)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00694C7F" w:rsidRPr="00694C7F" w:rsidRDefault="00694C7F" w:rsidP="008D6E20">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="14"/>
-          <w:lang w:val="kk-KZ"/>
-[...159 lines deleted...]
-    <w:p w:rsidR="008D6E20" w:rsidRPr="0051561F" w:rsidRDefault="008D6E20" w:rsidP="00DE7D60">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008D6E20" w:rsidRDefault="00694C7F" w:rsidP="008D6E20">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidR="008D6E20">
+        <w:t xml:space="preserve">. Документы необходимо направить в </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">УМЦ РО Карагандинской области. </w:t>
+      </w:r>
+      <w:r w:rsidR="008D6E20">
+        <w:t>Конкурсные материалы не возвращаются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D6E20" w:rsidRDefault="008D6E20" w:rsidP="008D6E20">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00694C7F" w:rsidRPr="00694C7F" w:rsidRDefault="00694C7F" w:rsidP="00694C7F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694C7F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Награждение победителей конкурса</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00694C7F" w:rsidRDefault="00694C7F" w:rsidP="00694C7F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>20. Жюри определяют самые лучшие авторские работы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00694C7F" w:rsidRDefault="00694C7F" w:rsidP="00694C7F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I место – 1 авторская работа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00694C7F" w:rsidRDefault="00694C7F" w:rsidP="00694C7F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>II место –2 авторские работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00694C7F" w:rsidRDefault="00694C7F" w:rsidP="00694C7F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>III место – 3 авторские работы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00694C7F" w:rsidRPr="00694C7F" w:rsidRDefault="00694C7F" w:rsidP="00694C7F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="14"/>
-          <w:lang w:val="kk-KZ"/>
-[...127 lines deleted...]
-        <w:spacing w:after="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00694C7F" w:rsidRDefault="00694C7F" w:rsidP="00694C7F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>21. Всем участникам конкурса вручаются сертификаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00694C7F" w:rsidRPr="00694C7F" w:rsidRDefault="00694C7F" w:rsidP="00694C7F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="14"/>
-          <w:lang w:val="kk-KZ"/>
-[...570 lines deleted...]
-    <w:sectPr w:rsidR="008D6E20" w:rsidRPr="001770CF" w:rsidSect="00637F8C">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00694C7F" w:rsidRDefault="00694C7F" w:rsidP="00694C7F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>22. Победители конкурса, награждаются Дипломами I, II, III степени. Авторские программы победителей рекомендуются для рассмотрения на областном экспертном совете и для внедрения в практику</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00694C7F" w:rsidRDefault="00694C7F" w:rsidP="00694C7F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008D6E20" w:rsidRDefault="008D6E20" w:rsidP="008D6E20">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="008D6E20" w:rsidSect="00637F8C">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -2334,81 +1234,58 @@
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00857090"/>
-    <w:rsid w:val="001770CF"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00633EA6"/>
+    <w:rsid w:val="00321AFB"/>
     <w:rsid w:val="00637F8C"/>
-    <w:rsid w:val="006536CF"/>
     <w:rsid w:val="00694C7F"/>
-    <w:rsid w:val="006D4588"/>
-    <w:rsid w:val="006E678F"/>
     <w:rsid w:val="00857090"/>
     <w:rsid w:val="008C0152"/>
-    <w:rsid w:val="008D195F"/>
     <w:rsid w:val="008D6E20"/>
-    <w:rsid w:val="00907248"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00D9151C"/>
     <w:rsid w:val="00DE7D60"/>
     <w:rsid w:val="00E32434"/>
-    <w:rsid w:val="00F46F59"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FE67D0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -2802,51 +1679,51 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3090,86 +1967,70 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>827</Words>
-  <Characters>4714</Characters>
+  <Words>818</Words>
+  <Characters>4669</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>39</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>38</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>MICROSOFT</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5530</CharactersWithSpaces>
+  <CharactersWithSpaces>5477</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Olga</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>