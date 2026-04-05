--- v0 (2025-12-14)
+++ v1 (2026-04-05)
@@ -1,668 +1,1124 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="001665D0" w:rsidRPr="001665D0" w:rsidRDefault="001665D0" w:rsidP="002007AD">
+    <w:p w:rsidR="001665D0" w:rsidRPr="001665D0" w:rsidRDefault="00CA13BD" w:rsidP="002007AD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001665D0">
+      <w:r w:rsidRPr="00CA13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Мониторинг по ведению электронного журнала</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002007AD">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> за 2 четверть 2020-2021 </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="002007AD">
+        <w:t xml:space="preserve">020-2021 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>уч</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="002007AD">
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>.г</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="002007AD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>ода</w:t>
+        <w:t>жылының</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (05.01.2021 г.)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001665D0">
+        <w:t xml:space="preserve"> 2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тоқсанында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA13BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA13BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>электронды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA13BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA13BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>журналды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA13BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA13BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жүргізу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA13BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA13BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA13BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A5165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA13BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ониторинг (05.01.2021 ж.)</w:t>
+      </w:r>
+      <w:r w:rsidR="001665D0" w:rsidRPr="001665D0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001665D0" w:rsidRDefault="001665D0" w:rsidP="001665D0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001665D0" w:rsidRPr="0062120A" w:rsidRDefault="001665D0" w:rsidP="001665D0">
+    <w:p w:rsidR="001665D0" w:rsidRPr="0062120A" w:rsidRDefault="00A5165A" w:rsidP="001665D0">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062120A">
-[...5 lines deleted...]
-        <w:t>05 января 2021 года</w:t>
+      <w:r w:rsidRPr="00A5165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A5165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жылғы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A5165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A5165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>05</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A5165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...8 lines deleted...]
-        <w:t>проведён мониторинг за 2 четверть 2020-2021 учебного года</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A5165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>аңтарда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A5165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2020-2021 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A5165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A5165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A5165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жылының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A5165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A5165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тоқсанына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A5165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мониторинг </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A5165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жүргізілді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A5165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A5165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>нәтижесінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A5165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A5165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>нтернеттің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A5165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A5165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>әлсіз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A5165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A5165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жылдамдығына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A5165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A5165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>байланысты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A5165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00015680">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">келесі </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A5165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A5165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A5165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>электронды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A5165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> журнал </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A5165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жүргізбейтіні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A5165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A5165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>анықталды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A5165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001665D0" w:rsidRPr="0062120A" w:rsidRDefault="00A5165A" w:rsidP="001665D0">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> которого выяснилось, что</w:t>
+        <w:t>Қарқаралы ауданы</w:t>
+      </w:r>
+      <w:r w:rsidR="001665D0" w:rsidRPr="0062120A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0062120A">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00E152E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0062120A">
+        <w:t xml:space="preserve">«№41 бастауыш мектеп» </w:t>
+      </w:r>
+      <w:r w:rsidR="001665D0" w:rsidRPr="0062120A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>школы</w:t>
+        <w:t>К</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t>ММ</w:t>
+      </w:r>
+      <w:r w:rsidR="001665D0" w:rsidRPr="0062120A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>не ведут</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0062120A">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> электронный журнал, в связи </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t>Айыр ауылының №57 бастауыш мектебі</w:t>
+      </w:r>
+      <w:r w:rsidR="001665D0" w:rsidRPr="0062120A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>со слабой скоростью интернета</w:t>
-[...8 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001665D0" w:rsidRPr="0062120A" w:rsidRDefault="001665D0" w:rsidP="001665D0">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062120A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Каркаралинский район -</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E152E1">
+        <w:t>Осакаров</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5165A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> ауданы</w:t>
       </w:r>
       <w:r w:rsidRPr="0062120A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>КГУ №41 Начальная школа, НШ №57 села Айыр;</w:t>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00A5165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қарағайлы ауылының №5 орта мектебі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062120A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001665D0" w:rsidRPr="0062120A" w:rsidRDefault="001665D0" w:rsidP="001665D0">
-[...62 lines deleted...]
-    <w:p w:rsidR="001665D0" w:rsidRPr="0062120A" w:rsidRDefault="001665D0" w:rsidP="001665D0">
+    <w:p w:rsidR="001665D0" w:rsidRPr="0062120A" w:rsidRDefault="00A5165A" w:rsidP="001665D0">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062120A">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>г.Каражал – СОШ</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009F38E0">
+        <w:t>Қ</w:t>
+      </w:r>
+      <w:r w:rsidR="001665D0" w:rsidRPr="0062120A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0062120A">
+        <w:t xml:space="preserve">аражал </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>№11.</w:t>
+        <w:t xml:space="preserve">қаласы </w:t>
+      </w:r>
+      <w:r w:rsidR="001665D0" w:rsidRPr="0062120A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>№11 ЖББОМ</w:t>
+      </w:r>
+      <w:r w:rsidR="001665D0" w:rsidRPr="0062120A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001665D0" w:rsidRPr="00A5165A" w:rsidRDefault="00A5165A" w:rsidP="001665D0">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Келесі біл</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ім беру бөлімдерінде электронды</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> журналдың толтыр</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ылу пайызы төмен (50% - дан аз)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001665D0" w:rsidRPr="0062120A" w:rsidRDefault="00A5165A" w:rsidP="001665D0">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ақтоғай ауданы</w:t>
+      </w:r>
+      <w:r w:rsidR="001665D0" w:rsidRPr="0062120A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мектеп</w:t>
+      </w:r>
+      <w:r w:rsidR="001665D0" w:rsidRPr="0062120A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001665D0" w:rsidRPr="0062120A" w:rsidRDefault="00A5165A" w:rsidP="001665D0">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қарқаралы ауданы</w:t>
+      </w:r>
+      <w:r w:rsidR="001665D0" w:rsidRPr="0062120A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 2,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001665D0" w:rsidRPr="0062120A" w:rsidRDefault="001665D0" w:rsidP="001665D0">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062120A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...16 lines deleted...]
-        <w:t>ов</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Н</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ұра ауданы </w:t>
       </w:r>
       <w:r w:rsidRPr="0062120A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...35 lines deleted...]
-          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>электронного журнала:</w:t>
+        <w:t>– 1,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001665D0" w:rsidRPr="0062120A" w:rsidRDefault="001665D0" w:rsidP="001665D0">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062120A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Актогайский район – 1 школа,</w:t>
+        <w:t>Шет</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ауданы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062120A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>– 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001665D0" w:rsidRPr="0062120A" w:rsidRDefault="001665D0" w:rsidP="001665D0">
+    <w:p w:rsidR="001665D0" w:rsidRPr="0062120A" w:rsidRDefault="00A5165A" w:rsidP="001665D0">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062120A">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Каркаралинский район – 2,</w:t>
+        <w:t>Облыстық</w:t>
+      </w:r>
+      <w:r w:rsidR="001665D0" w:rsidRPr="0062120A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001665D0" w:rsidRPr="0062120A" w:rsidRDefault="001665D0" w:rsidP="001665D0">
-[...68 lines deleted...]
-    <w:p w:rsidR="001665D0" w:rsidRPr="0062120A" w:rsidRDefault="001665D0" w:rsidP="001665D0">
+    <w:p w:rsidR="001665D0" w:rsidRPr="00A5165A" w:rsidRDefault="001665D0" w:rsidP="001665D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8600" w:type="dxa"/>
         <w:tblInd w:w="113" w:type="dxa"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="713"/>
         <w:gridCol w:w="2297"/>
         <w:gridCol w:w="3491"/>
         <w:gridCol w:w="2099"/>
       </w:tblGrid>
       <w:tr w:rsidR="001665D0" w:rsidRPr="00602A94" w:rsidTr="0043007C">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="713" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="001665D0" w:rsidRPr="00602A94" w:rsidRDefault="001665D0" w:rsidP="0043007C">
@@ -684,170 +1140,184 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2297" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001665D0" w:rsidRPr="00602A94" w:rsidRDefault="001665D0" w:rsidP="0043007C">
+          <w:p w:rsidR="001665D0" w:rsidRPr="00A5165A" w:rsidRDefault="00A5165A" w:rsidP="0043007C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00602A94">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-              <w:t>Город/Район</w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қала/аудан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001665D0" w:rsidRPr="00602A94" w:rsidRDefault="001665D0" w:rsidP="0043007C">
+          <w:p w:rsidR="001665D0" w:rsidRPr="00A5165A" w:rsidRDefault="00A5165A" w:rsidP="0043007C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00602A94">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-              <w:t>Наименование учебного заведения</w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Білім беру ұйымының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2099" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001665D0" w:rsidRPr="00602A94" w:rsidRDefault="001665D0" w:rsidP="0043007C">
+          <w:p w:rsidR="001665D0" w:rsidRPr="00602A94" w:rsidRDefault="00A5165A" w:rsidP="0043007C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00602A94">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A5165A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Процент </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00602A94">
+              <w:t>Толтырылу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A5165A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>заполненности</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A5165A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>пайызы</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001665D0" w:rsidRPr="00602A94" w:rsidTr="0043007C">
         <w:trPr>
           <w:trHeight w:val="439"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="713" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="001665D0" w:rsidRPr="00602A94" w:rsidRDefault="001665D0" w:rsidP="0043007C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -863,111 +1333,107 @@
             <w:r w:rsidRPr="00602A94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2297" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001665D0" w:rsidRPr="00602A94" w:rsidRDefault="001665D0" w:rsidP="0043007C">
+          <w:p w:rsidR="001665D0" w:rsidRPr="00A5165A" w:rsidRDefault="00A5165A" w:rsidP="0043007C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ақтоғай</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001665D0" w:rsidRPr="00602A94" w:rsidRDefault="001665D0" w:rsidP="0043007C">
+          <w:p w:rsidR="001665D0" w:rsidRPr="00A5165A" w:rsidRDefault="00A5165A" w:rsidP="0043007C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қошқар</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2099" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="001665D0" w:rsidRPr="00602A94" w:rsidRDefault="001665D0" w:rsidP="0043007C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
@@ -1018,143 +1484,107 @@
             <w:r w:rsidRPr="00602A94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2297" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001665D0" w:rsidRPr="00602A94" w:rsidRDefault="001665D0" w:rsidP="0043007C">
+          <w:p w:rsidR="001665D0" w:rsidRPr="00A5165A" w:rsidRDefault="00A5165A" w:rsidP="0043007C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қарқаралы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001665D0" w:rsidRPr="00602A94" w:rsidRDefault="001665D0" w:rsidP="0043007C">
+          <w:p w:rsidR="001665D0" w:rsidRPr="00602A94" w:rsidRDefault="00A5165A" w:rsidP="00A5165A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00602A94">
-[...42 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Белдеутас ауылының №52 бастауыш мектебі</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2099" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="001665D0" w:rsidRPr="00602A94" w:rsidRDefault="001665D0" w:rsidP="0043007C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
@@ -1205,121 +1635,127 @@
             <w:r w:rsidRPr="00602A94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2297" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001665D0" w:rsidRPr="00602A94" w:rsidRDefault="001665D0" w:rsidP="0043007C">
+          <w:p w:rsidR="001665D0" w:rsidRPr="00A5165A" w:rsidRDefault="00A5165A" w:rsidP="0043007C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қарқаралы </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001665D0" w:rsidRPr="00602A94" w:rsidRDefault="001665D0" w:rsidP="0043007C">
+          <w:p w:rsidR="001665D0" w:rsidRPr="00602A94" w:rsidRDefault="00A5165A" w:rsidP="00A5165A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00602A94">
-[...20 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Айнабұлақ ауылының №38 ЖББ</w:t>
+            </w:r>
+            <w:r w:rsidR="00015680">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>О</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>М</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2099" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="001665D0" w:rsidRPr="00602A94" w:rsidRDefault="001665D0" w:rsidP="0043007C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
@@ -1370,120 +1806,118 @@
             <w:r w:rsidRPr="00602A94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2297" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001665D0" w:rsidRPr="00602A94" w:rsidRDefault="001665D0" w:rsidP="0043007C">
+          <w:p w:rsidR="001665D0" w:rsidRPr="00A5165A" w:rsidRDefault="00A5165A" w:rsidP="0043007C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нұра</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001665D0" w:rsidRPr="00602A94" w:rsidRDefault="001665D0" w:rsidP="0043007C">
+          <w:p w:rsidR="001665D0" w:rsidRPr="00A5165A" w:rsidRDefault="001665D0" w:rsidP="00A5165A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00602A94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Соналинская</w:t>
+              <w:t>Сонал</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00602A94">
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> НШ</w:t>
+            <w:r w:rsidR="00A5165A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ы БМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2099" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="001665D0" w:rsidRPr="00602A94" w:rsidRDefault="001665D0" w:rsidP="0043007C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -1535,120 +1969,118 @@
             <w:r w:rsidRPr="00602A94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2297" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001665D0" w:rsidRPr="00602A94" w:rsidRDefault="001665D0" w:rsidP="0043007C">
+          <w:p w:rsidR="001665D0" w:rsidRPr="00602A94" w:rsidRDefault="001665D0" w:rsidP="00A5165A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00602A94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Шетский</w:t>
+              <w:t>Шет</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001665D0" w:rsidRPr="00602A94" w:rsidRDefault="001665D0" w:rsidP="0043007C">
+          <w:p w:rsidR="001665D0" w:rsidRPr="00A5165A" w:rsidRDefault="001665D0" w:rsidP="00A5165A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00602A94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Аксуская</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> начальная школа</w:t>
+              <w:t>А</w:t>
+            </w:r>
+            <w:r w:rsidR="00A5165A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қсу бастауыш мектебі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2099" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="001665D0" w:rsidRPr="00602A94" w:rsidRDefault="001665D0" w:rsidP="0043007C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -1700,120 +2132,130 @@
             <w:r w:rsidRPr="00602A94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2297" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001665D0" w:rsidRPr="00602A94" w:rsidRDefault="001665D0" w:rsidP="0043007C">
+          <w:p w:rsidR="001665D0" w:rsidRPr="00602A94" w:rsidRDefault="001665D0" w:rsidP="00A5165A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00602A94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Шетский</w:t>
+              <w:t>Шет</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001665D0" w:rsidRPr="00602A94" w:rsidRDefault="001665D0" w:rsidP="0043007C">
+          <w:p w:rsidR="001665D0" w:rsidRPr="00A5165A" w:rsidRDefault="00A5165A" w:rsidP="00A5165A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қ</w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00602A94">
-[...7 lines deleted...]
-              <w:t>Кайрактинская</w:t>
+            <w:r w:rsidR="001665D0" w:rsidRPr="00602A94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>айра</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00602A94">
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> начальная школа</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қты бастауыш мектебі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2099" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="001665D0" w:rsidRPr="00602A94" w:rsidRDefault="001665D0" w:rsidP="0043007C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -1865,120 +2307,130 @@
             <w:r w:rsidRPr="00602A94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2297" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001665D0" w:rsidRPr="00602A94" w:rsidRDefault="001665D0" w:rsidP="0043007C">
+          <w:p w:rsidR="001665D0" w:rsidRPr="00A5165A" w:rsidRDefault="00A5165A" w:rsidP="00A5165A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00602A94">
-[...7 lines deleted...]
-              <w:t>Шетский</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Шет</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001665D0" w:rsidRPr="00602A94" w:rsidRDefault="001665D0" w:rsidP="0043007C">
+          <w:p w:rsidR="001665D0" w:rsidRPr="00A5165A" w:rsidRDefault="00A5165A" w:rsidP="00A5165A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қ</w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00602A94">
-[...7 lines deleted...]
-              <w:t>Карасазская</w:t>
+            <w:r w:rsidR="001665D0" w:rsidRPr="00602A94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>арасаз</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00602A94">
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> начальная школа</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бастауыш мектебі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2099" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="001665D0" w:rsidRPr="00602A94" w:rsidRDefault="001665D0" w:rsidP="0043007C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -1989,3653 +2441,6453 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>41.54%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="001665D0" w:rsidRPr="0062120A" w:rsidRDefault="001665D0" w:rsidP="001665D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001665D0" w:rsidRPr="0062120A" w:rsidRDefault="001665D0" w:rsidP="001665D0">
+    <w:p w:rsidR="001665D0" w:rsidRPr="0062120A" w:rsidRDefault="007166E4" w:rsidP="001665D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Осакаров</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ауданы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Қарағайлы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ауылының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №5 орта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мектебі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>не</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> интернет </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>желі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сі ж</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>үргі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>іл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>екінші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тоқсанның</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>басынан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бастап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>электронды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> журнал </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жүргізуді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>баста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>керек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бол</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>атын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00015680">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Бірақ б</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>үгінгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>күнге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дейін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мектепте</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>электронды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> журнал </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жүргізілмейді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="001665D0" w:rsidRPr="0062120A" w:rsidRDefault="001665D0" w:rsidP="001665D0">
+    <w:p w:rsidR="001665D0" w:rsidRDefault="007166E4" w:rsidP="001665D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062120A">
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> начать вести электронный журнал.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Қарқаралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ауданы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Белдеутас</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ауылының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №52 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...8 lines deleted...]
-        <w:t>По сегодняшний день электронный журнал в данной школе так и не ведется.</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>БМ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2020-2021 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жылының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>екінші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тоқсанынан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бастап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>электронды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>журналды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жүргізе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бастады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бірақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>журналдың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>толтырылу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>пайызы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тек </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22,37% </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>құрайды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001665D0" w:rsidRDefault="001665D0" w:rsidP="001665D0">
+    <w:p w:rsidR="001665D0" w:rsidRDefault="007166E4" w:rsidP="001665D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Балқаш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қаласы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ұлытау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Қарқаралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>аудандарының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бөлімдерінен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>түскен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>өтінімдер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Қарағанды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>облысының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>б</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ілім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ұйымы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2020 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жыл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>д</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ң </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0062120A">
-[...5 lines deleted...]
-        <w:t>В</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>11</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0062120A">
-[...67 lines deleted...]
-        <w:t xml:space="preserve"> журнала составляет 22,37%.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаңтарынан бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қашықтықтан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>оқыту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Daryn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>online</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>платформасынан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Білімал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. ҚОТ</w:t>
+      </w:r>
+      <w:r w:rsidR="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ж»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ZOOM </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>платформасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> арқылы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>оқытылды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>атап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>айтқанда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001665D0" w:rsidRDefault="001665D0" w:rsidP="001665D0">
+    <w:p w:rsidR="001665D0" w:rsidRDefault="007F6F3F" w:rsidP="001665D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Қарқаралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>По заявкам с отделов образования г</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ауданы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Қарқаралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қаласының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Академик </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>О.А.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Жә</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>утіков</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>атындағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жалпы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>беретін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қазақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мектебі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-        <w:t>.Б</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> КММ, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Қарқаралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қаласының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Мәди</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Бәпиұлы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>атындағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №44 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жалпы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>беретін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> КММ, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Қарағайлы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кентінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">№16 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жалпы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>беретін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мектебі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> КММ, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Егіндібұлақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ауылының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Қажыкен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Смайылов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>атындағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №43 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жалпы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>беретін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>базасындағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Т</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ірек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мектебі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ресурстық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>орталық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Улытауского</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> КММ</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...136 lines deleted...]
-        <w:t>, а именно:</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="001665D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001665D0" w:rsidRDefault="001665D0" w:rsidP="001665D0">
+    <w:p w:rsidR="001665D0" w:rsidRDefault="007F6F3F" w:rsidP="001665D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ұлытау ауданы</w:t>
+      </w:r>
+      <w:r w:rsidR="001665D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> район - </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> города Каркаралинска"</w:t>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="001665D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">; </w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ұлытау №1 ОМ</w:t>
+      </w:r>
+      <w:r w:rsidR="001665D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001665D0" w:rsidRDefault="001665D0" w:rsidP="001665D0">
+    <w:p w:rsidR="001665D0" w:rsidRDefault="007F6F3F" w:rsidP="001665D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Балқаш қаласы</w:t>
+      </w:r>
+      <w:r w:rsidR="001665D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> район - </w:t>
-[...18 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="001665D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...13 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№9 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жалпы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>беретін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мектебі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> КММ, </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№16 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жалпы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>беретін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мектебі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...48 lines deleted...]
-        <w:t>.</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F6F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>КММ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00181231" w:rsidRDefault="00181231" w:rsidP="00AE288E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF578B" w:rsidRDefault="00EF578B" w:rsidP="00AE288E">
+    <w:p w:rsidR="00EF578B" w:rsidRDefault="002F299F" w:rsidP="00AE288E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="002F299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.02.2021 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жылғы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жағдай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2020-2021 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жылының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тоқсанына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-4-сыныптардан </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-        <w:t>уч</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қарағанды облысыны</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-        <w:t>.г</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ң Б</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> по состоянию на 10.02.2021 года:</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ілім басқармасына</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>үлгерімі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сапасының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қорытындылары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>есеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жібермеген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ұйымдары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7420" w:type="dxa"/>
         <w:tblInd w:w="93" w:type="dxa"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3320"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF578B" w:rsidRPr="00BD1F1C" w:rsidTr="00D179FF">
+      <w:tr w:rsidR="00EF578B" w:rsidRPr="00380DB7" w:rsidTr="00D179FF">
         <w:trPr>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00EF578B" w:rsidRPr="00BD1F1C" w:rsidRDefault="00EF578B" w:rsidP="0043007C">
+          <w:p w:rsidR="00EF578B" w:rsidRPr="00380DB7" w:rsidRDefault="002F299F" w:rsidP="0043007C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD1F1C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00380DB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-              <w:t>Район/город</w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Аудан/қала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00EF578B" w:rsidRPr="00BD1F1C" w:rsidRDefault="00EF578B" w:rsidP="0043007C">
+          <w:p w:rsidR="00EF578B" w:rsidRPr="00380DB7" w:rsidRDefault="002F299F" w:rsidP="0043007C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD1F1C">
-[...7 lines deleted...]
-              <w:t>Организация образования</w:t>
+            <w:r w:rsidRPr="00380DB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Білім беру ұйымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF578B" w:rsidRPr="00BD1F1C" w:rsidTr="0043007C">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00EF578B" w:rsidRPr="00BD1F1C" w:rsidRDefault="00EF578B" w:rsidP="0043007C">
+          <w:p w:rsidR="00EF578B" w:rsidRPr="002F299F" w:rsidRDefault="002F299F" w:rsidP="0043007C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> район</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ақтоғай ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00EF578B" w:rsidRPr="00BD1F1C" w:rsidRDefault="00EF578B" w:rsidP="0043007C">
+          <w:p w:rsidR="00EF578B" w:rsidRPr="00BD1F1C" w:rsidRDefault="002F299F" w:rsidP="002F299F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD1F1C">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">СОШ "им </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BD1F1C">
-[...7 lines deleted...]
-              <w:t>М.Ержанова</w:t>
+            <w:r w:rsidR="00EF578B" w:rsidRPr="00BD1F1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>М.Ержанов</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00BD1F1C">
-[...7 lines deleted...]
-              <w:t> "</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF578B" w:rsidRPr="00BD1F1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>а</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тындағы» ЖББ</w:t>
+            </w:r>
+            <w:r w:rsidR="00380DB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>О</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>М</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF578B" w:rsidRPr="00BD1F1C" w:rsidTr="0043007C">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00EF578B" w:rsidRPr="00BD1F1C" w:rsidRDefault="00EF578B" w:rsidP="0043007C">
+          <w:p w:rsidR="00EF578B" w:rsidRPr="002F299F" w:rsidRDefault="002F299F" w:rsidP="0043007C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BD1F1C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> район</w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қарқаралы ауданы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00EF578B" w:rsidRPr="00BD1F1C" w:rsidRDefault="00EF578B" w:rsidP="0043007C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD1F1C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>СШ №16 </w:t>
+              <w:t>№16</w:t>
+            </w:r>
+            <w:r w:rsidR="002F299F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ОМ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD1F1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF578B" w:rsidRPr="00BD1F1C" w:rsidTr="0043007C">
+      <w:tr w:rsidR="002F299F" w:rsidRPr="00BD1F1C" w:rsidTr="0043007C">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00EF578B" w:rsidRPr="00BD1F1C" w:rsidRDefault="00EF578B" w:rsidP="0043007C">
+          <w:p w:rsidR="002F299F" w:rsidRPr="002F299F" w:rsidRDefault="002F299F" w:rsidP="0040682B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BD1F1C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> район</w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қарқаралы ауданы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00EF578B" w:rsidRPr="00BD1F1C" w:rsidRDefault="00EF578B" w:rsidP="0043007C">
+          <w:p w:rsidR="002F299F" w:rsidRPr="00BD1F1C" w:rsidRDefault="002F299F" w:rsidP="002F299F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сарыобалы ауылының </w:t>
+            </w:r>
             <w:r w:rsidRPr="00BD1F1C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">№34 ОСШ села </w:t>
-[...21 lines deleted...]
-              <w:t> </w:t>
+              <w:t>№34</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЖББОМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF578B" w:rsidRPr="00BD1F1C" w:rsidTr="0043007C">
+      <w:tr w:rsidR="002F299F" w:rsidRPr="00BD1F1C" w:rsidTr="0043007C">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00EF578B" w:rsidRPr="00BD1F1C" w:rsidRDefault="00EF578B" w:rsidP="0043007C">
+          <w:p w:rsidR="002F299F" w:rsidRPr="002F299F" w:rsidRDefault="002F299F" w:rsidP="0040682B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BD1F1C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> район</w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қарқаралы ауданы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00EF578B" w:rsidRPr="00BD1F1C" w:rsidRDefault="00EF578B" w:rsidP="0043007C">
+          <w:p w:rsidR="002F299F" w:rsidRPr="00BD1F1C" w:rsidRDefault="002F299F" w:rsidP="002F299F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Өсібай ауылының </w:t>
+            </w:r>
             <w:r w:rsidRPr="00BD1F1C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">НШ №29 </w:t>
-[...12 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>№29</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> БМ</w:t>
+            </w:r>
             <w:r w:rsidRPr="00BD1F1C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF578B" w:rsidRPr="00BD1F1C" w:rsidTr="0043007C">
+      <w:tr w:rsidR="002F299F" w:rsidRPr="00BD1F1C" w:rsidTr="0043007C">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00EF578B" w:rsidRPr="00BD1F1C" w:rsidRDefault="00EF578B" w:rsidP="0043007C">
+          <w:p w:rsidR="002F299F" w:rsidRPr="002F299F" w:rsidRDefault="002F299F" w:rsidP="0040682B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BD1F1C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> район</w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қарқаралы ауданы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00EF578B" w:rsidRPr="00BD1F1C" w:rsidRDefault="00EF578B" w:rsidP="0043007C">
+          <w:p w:rsidR="002F299F" w:rsidRPr="00BD1F1C" w:rsidRDefault="009B206E" w:rsidP="009B206E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD1F1C">
-[...51 lines deleted...]
-              <w:t> </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Белдеутас ауылының №52 БМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF578B" w:rsidRPr="00BD1F1C" w:rsidTr="0043007C">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00EF578B" w:rsidRPr="00BD1F1C" w:rsidRDefault="00EF578B" w:rsidP="0043007C">
+          <w:p w:rsidR="00EF578B" w:rsidRPr="002F299F" w:rsidRDefault="002F299F" w:rsidP="0043007C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BD1F1C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> район</w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ұлытау ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00EF578B" w:rsidRPr="00BD1F1C" w:rsidRDefault="00EF578B" w:rsidP="0043007C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD1F1C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>ОШ №5 </w:t>
+              <w:t>№5</w:t>
+            </w:r>
+            <w:r w:rsidR="009B206E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> тірек мектебі</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD1F1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF578B" w:rsidRPr="00BD1F1C" w:rsidTr="0043007C">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00EF578B" w:rsidRPr="00BD1F1C" w:rsidRDefault="00EF578B" w:rsidP="0043007C">
+          <w:p w:rsidR="00EF578B" w:rsidRPr="002F299F" w:rsidRDefault="002F299F" w:rsidP="0043007C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BD1F1C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> район</w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ұлытау ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00EF578B" w:rsidRPr="00BD1F1C" w:rsidRDefault="00EF578B" w:rsidP="0043007C">
+          <w:p w:rsidR="00EF578B" w:rsidRPr="00BD1F1C" w:rsidRDefault="009B206E" w:rsidP="009B206E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD1F1C">
-[...49 lines deleted...]
-              <w:t> </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мибұлақ ауылының </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF578B" w:rsidRPr="00BD1F1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>№18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ОМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00EF578B" w:rsidRPr="00BF2C1D" w:rsidRDefault="00EF578B" w:rsidP="00EF578B">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF578B" w:rsidRDefault="00EF578B" w:rsidP="00D179FF">
+    <w:p w:rsidR="00EF578B" w:rsidRDefault="003D15E3" w:rsidP="00D179FF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="003D15E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.02.2021 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D15E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жылғы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D15E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D15E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жағдай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D15E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D15E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D15E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2020-2021 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D15E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D15E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D15E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жылының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D15E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D15E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тоқсанына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D15E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-11-сыныптардан </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...9 lines deleted...]
-        <w:t>уч</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қарағанды облысыны</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-        <w:t>.г</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ң Б</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...18 lines deleted...]
-      </w:r>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ілім басқармасына</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D15E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>үлгерімі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D15E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D15E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D15E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D15E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сапасының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D15E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D15E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қорытындылары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D15E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D15E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D15E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D15E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>есеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D15E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D15E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жібермеген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D15E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D15E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D15E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D15E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ұйымдары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="6400" w:type="dxa"/>
         <w:tblInd w:w="93" w:type="dxa"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2620"/>
         <w:gridCol w:w="3780"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF578B" w:rsidRPr="00BF2C1D" w:rsidTr="00D179FF">
+      <w:tr w:rsidR="003D15E3" w:rsidRPr="00380DB7" w:rsidTr="00D179FF">
         <w:trPr>
           <w:trHeight w:val="705"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00EF578B" w:rsidRPr="00BF2C1D" w:rsidRDefault="00EF578B" w:rsidP="0043007C">
+          <w:p w:rsidR="003D15E3" w:rsidRPr="00380DB7" w:rsidRDefault="003D15E3" w:rsidP="0040682B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF2C1D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00380DB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-              <w:t>Район/город</w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Аудан/қала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00EF578B" w:rsidRPr="00BF2C1D" w:rsidRDefault="00EF578B" w:rsidP="0043007C">
+          <w:p w:rsidR="003D15E3" w:rsidRPr="00380DB7" w:rsidRDefault="003D15E3" w:rsidP="0040682B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00380DB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Білім беру ұйымы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D15E3" w:rsidRPr="00BF2C1D" w:rsidTr="00DE11C5">
+        <w:trPr>
+          <w:trHeight w:val="435"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3">
+            <w:r w:rsidRPr="00E43A55">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ақтоғай ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003D15E3" w:rsidRPr="00BF2C1D" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Әлімхан</w:t>
+            </w:r>
             <w:r w:rsidRPr="00BF2C1D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Организация образования</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BF2C1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ермеков</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2C1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>а</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тындағы ОМ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2C1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D15E3" w:rsidRPr="00BF2C1D" w:rsidTr="00DE11C5">
+        <w:trPr>
+          <w:trHeight w:val="435"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3">
+            <w:r w:rsidRPr="00E43A55">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ақтоғай ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003D15E3" w:rsidRPr="00BF2C1D" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Абай атындағы ЖББ</w:t>
+            </w:r>
+            <w:r w:rsidR="00380DB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>О</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>М</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF578B" w:rsidRPr="00BF2C1D" w:rsidTr="0043007C">
         <w:trPr>
           <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00EF578B" w:rsidRPr="00BF2C1D" w:rsidRDefault="00EF578B" w:rsidP="0043007C">
+          <w:p w:rsidR="00EF578B" w:rsidRPr="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="0043007C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BF2C1D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Бұқар жырау ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00EF578B" w:rsidRPr="00BF2C1D" w:rsidRDefault="00EF578B" w:rsidP="0043007C">
+          <w:p w:rsidR="00EF578B" w:rsidRPr="00BF2C1D" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Краснонивск</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> тірек мектебі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D15E3" w:rsidRPr="00BF2C1D" w:rsidTr="0043007C">
+        <w:trPr>
+          <w:trHeight w:val="435"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003D15E3" w:rsidRPr="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="0040682B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Бұқар жырау ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003D15E3" w:rsidRPr="00BF2C1D" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00BF2C1D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">СШ им. </w:t>
-[...43 lines deleted...]
-              <w:t> </w:t>
+              <w:t>Волхов</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЖББ</w:t>
+            </w:r>
+            <w:r w:rsidR="00380DB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>О</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>М</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF578B" w:rsidRPr="00BF2C1D" w:rsidTr="0043007C">
         <w:trPr>
           <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00EF578B" w:rsidRPr="00BF2C1D" w:rsidRDefault="00EF578B" w:rsidP="0043007C">
+          <w:p w:rsidR="00EF578B" w:rsidRPr="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="0043007C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BF2C1D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Жаңаарқа ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00EF578B" w:rsidRPr="00BF2C1D" w:rsidRDefault="00EF578B" w:rsidP="0043007C">
+          <w:p w:rsidR="00EF578B" w:rsidRPr="00BF2C1D" w:rsidRDefault="00EF578B" w:rsidP="003D15E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BF2C1D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>СОШ имени Абая </w:t>
+              <w:t>Ж.Сад</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="003D15E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>у</w:t>
+            </w:r>
+            <w:r w:rsidR="003D15E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>а</w:t>
+            </w:r>
+            <w:r w:rsidR="003D15E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2C1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>асов</w:t>
+            </w:r>
+            <w:r w:rsidR="003D15E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2C1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>а</w:t>
+            </w:r>
+            <w:r w:rsidR="003D15E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тындағы ЖББ</w:t>
+            </w:r>
+            <w:r w:rsidR="00380DB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>О</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidR="003D15E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>М</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2C1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D15E3" w:rsidRPr="00BF2C1D" w:rsidTr="0043007C">
+        <w:trPr>
+          <w:trHeight w:val="435"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003D15E3" w:rsidRPr="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="0040682B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Жаңаарқа ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003D15E3" w:rsidRPr="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="009F38E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2C1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>№132 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ОМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF578B" w:rsidRPr="00BF2C1D" w:rsidTr="0043007C">
         <w:trPr>
           <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00EF578B" w:rsidRPr="00BF2C1D" w:rsidRDefault="00EF578B" w:rsidP="0043007C">
+          <w:p w:rsidR="00EF578B" w:rsidRPr="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="0043007C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BF2C1D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Жезқазған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00EF578B" w:rsidRPr="00BF2C1D" w:rsidRDefault="00EF578B" w:rsidP="0043007C">
+          <w:p w:rsidR="00EF578B" w:rsidRPr="003D15E3" w:rsidRDefault="00EF578B" w:rsidP="009F38E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BF2C1D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Краснонивская</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>№22 </w:t>
+            </w:r>
+            <w:r w:rsidR="003D15E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ОМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D15E3" w:rsidRPr="00BF2C1D" w:rsidTr="0043007C">
+        <w:trPr>
+          <w:trHeight w:val="435"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003D15E3" w:rsidRPr="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="0040682B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Жезқазған</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003D15E3" w:rsidRPr="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="0043007C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00BF2C1D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ОШ </w:t>
+              <w:t xml:space="preserve">№4 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ЖББ</w:t>
+            </w:r>
+            <w:r w:rsidR="00380DB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>О</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>М КММ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF578B" w:rsidRPr="00BF2C1D" w:rsidTr="0043007C">
         <w:trPr>
           <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00EF578B" w:rsidRPr="00BF2C1D" w:rsidRDefault="00EF578B" w:rsidP="0043007C">
+          <w:p w:rsidR="00EF578B" w:rsidRPr="00BF2C1D" w:rsidRDefault="003D15E3" w:rsidP="0043007C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қ</w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BF2C1D">
+            <w:r w:rsidR="00EF578B" w:rsidRPr="00BF2C1D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Бухар-Жырауский</w:t>
+              <w:t>аражал</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00BF2C1D">
+            <w:r w:rsidR="00EF578B" w:rsidRPr="00BF2C1D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00EF578B" w:rsidRPr="00BF2C1D" w:rsidRDefault="00EF578B" w:rsidP="0043007C">
+          <w:p w:rsidR="00EF578B" w:rsidRPr="003D15E3" w:rsidRDefault="00EF578B" w:rsidP="0043007C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BF2C1D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Волховская</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>№30 </w:t>
+            </w:r>
+            <w:r w:rsidR="003D15E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ЖББ</w:t>
+            </w:r>
+            <w:r w:rsidR="00380DB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>О</w:t>
+            </w:r>
+            <w:r w:rsidR="003D15E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>М</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D15E3" w:rsidRPr="00BF2C1D" w:rsidTr="0043007C">
+        <w:trPr>
+          <w:trHeight w:val="435"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003D15E3" w:rsidRPr="002F299F" w:rsidRDefault="003D15E3" w:rsidP="0040682B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қарқаралы ауданы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003D15E3" w:rsidRPr="00BF2C1D" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Татан ауылының </w:t>
+            </w:r>
             <w:r w:rsidRPr="00BF2C1D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> СОШ </w:t>
+              <w:t xml:space="preserve">№23 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ЖББ</w:t>
+            </w:r>
+            <w:r w:rsidR="00380DB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>О</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>М</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF578B" w:rsidRPr="00BF2C1D" w:rsidTr="0043007C">
         <w:trPr>
           <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00EF578B" w:rsidRPr="00BF2C1D" w:rsidRDefault="00EF578B" w:rsidP="0043007C">
+          <w:p w:rsidR="00EF578B" w:rsidRPr="003D15E3" w:rsidRDefault="00EF578B" w:rsidP="003D15E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BF2C1D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Жанааркинский</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>Осакаров</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="003D15E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ауданы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00EF578B" w:rsidRPr="00BF2C1D" w:rsidRDefault="00EF578B" w:rsidP="0043007C">
+          <w:p w:rsidR="00EF578B" w:rsidRPr="00BF2C1D" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF2C1D">
-[...8 lines deleted...]
-            </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BF2C1D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Ж.Садвакасова</w:t>
+              <w:t>Сельстрой</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00BF2C1D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ауылының БМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF578B" w:rsidRPr="00BF2C1D" w:rsidTr="0043007C">
         <w:trPr>
           <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00EF578B" w:rsidRPr="00BF2C1D" w:rsidRDefault="00EF578B" w:rsidP="0043007C">
+          <w:p w:rsidR="00EF578B" w:rsidRPr="00BF2C1D" w:rsidRDefault="003D15E3" w:rsidP="0043007C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BF2C1D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Жанааркинский</w:t>
+              <w:t>Осакаров</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ауданы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00EF578B" w:rsidRPr="00BF2C1D" w:rsidRDefault="00EF578B" w:rsidP="009F38E0">
+          <w:p w:rsidR="00EF578B" w:rsidRPr="00BF2C1D" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF2C1D">
-[...9 lines deleted...]
-            <w:r w:rsidR="009F38E0">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D15E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ 23 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003D15E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тірек</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003D15E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF2C1D">
-[...7 lines deleted...]
-              <w:t>№132 </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003D15E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>мектебі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003D15E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003D15E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ресурстық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003D15E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003D15E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>орталық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003D15E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">» </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D15E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>КММ»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF578B" w:rsidRPr="00BF2C1D" w:rsidTr="0043007C">
         <w:trPr>
           <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00EF578B" w:rsidRPr="00BF2C1D" w:rsidRDefault="00EF578B" w:rsidP="0043007C">
+          <w:p w:rsidR="00EF578B" w:rsidRPr="00BF2C1D" w:rsidRDefault="003D15E3" w:rsidP="0043007C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BF2C1D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Жезказган</w:t>
+              <w:t>Осакаров</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00BF2C1D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00EF578B" w:rsidRPr="00BF2C1D" w:rsidRDefault="00EF578B" w:rsidP="009F38E0">
+          <w:p w:rsidR="00EF578B" w:rsidRPr="00BF2C1D" w:rsidRDefault="00685F4A" w:rsidP="00685F4A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2C1D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Средняя школа</w:t>
-[...19 lines deleted...]
-              <w:t>№22 </w:t>
+              <w:t>Комсомол</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ауылының БМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF578B" w:rsidRPr="00BF2C1D" w:rsidTr="0043007C">
         <w:trPr>
           <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00EF578B" w:rsidRPr="00BF2C1D" w:rsidRDefault="00EF578B" w:rsidP="0043007C">
+          <w:p w:rsidR="00EF578B" w:rsidRPr="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="0043007C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BF2C1D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Жезказган</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Саран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00EF578B" w:rsidRPr="00BF2C1D" w:rsidRDefault="00EF578B" w:rsidP="0043007C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2C1D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">КГУ СОШ №4 </w:t>
+              <w:t>№1</w:t>
+            </w:r>
+            <w:r w:rsidR="00685F4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЖББ</w:t>
+            </w:r>
+            <w:r w:rsidR="00380DB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>О</w:t>
+            </w:r>
+            <w:r w:rsidR="00685F4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>М КММ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2C1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF578B" w:rsidRPr="00BF2C1D" w:rsidTr="0043007C">
         <w:trPr>
           <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00EF578B" w:rsidRPr="00BF2C1D" w:rsidRDefault="00EF578B" w:rsidP="0043007C">
+          <w:p w:rsidR="00EF578B" w:rsidRPr="00BF2C1D" w:rsidRDefault="00EF578B" w:rsidP="003D15E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2C1D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Каражал </w:t>
+              <w:t>Саран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00EF578B" w:rsidRPr="00BF2C1D" w:rsidRDefault="00EF578B" w:rsidP="0043007C">
+          <w:p w:rsidR="00EF578B" w:rsidRPr="00685F4A" w:rsidRDefault="00EF578B" w:rsidP="0043007C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2C1D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>СОШ №30 </w:t>
+              <w:t xml:space="preserve">№4 </w:t>
+            </w:r>
+            <w:r w:rsidR="00685F4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ЖББ</w:t>
+            </w:r>
+            <w:r w:rsidR="00380DB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>О</w:t>
+            </w:r>
+            <w:r w:rsidR="00685F4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>М КММ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF578B" w:rsidRPr="00BF2C1D" w:rsidTr="0043007C">
         <w:trPr>
           <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00EF578B" w:rsidRPr="00BF2C1D" w:rsidRDefault="00EF578B" w:rsidP="0043007C">
+          <w:p w:rsidR="00EF578B" w:rsidRPr="00BF2C1D" w:rsidRDefault="003D15E3" w:rsidP="0043007C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тем</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BF2C1D">
+            <w:r w:rsidR="00EF578B" w:rsidRPr="00BF2C1D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Каркаралинский</w:t>
+              <w:t>ртау</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00EF578B" w:rsidRPr="00BF2C1D" w:rsidRDefault="00EF578B" w:rsidP="0043007C">
+          <w:p w:rsidR="00EF578B" w:rsidRPr="00685F4A" w:rsidRDefault="00EF578B" w:rsidP="0043007C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF2C1D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>№23 СОШ с</w:t>
-[...534 lines deleted...]
-              <w:t>КГУ СОШ №10</w:t>
+              <w:t>№10</w:t>
+            </w:r>
+            <w:r w:rsidR="00685F4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЖББ</w:t>
+            </w:r>
+            <w:r w:rsidR="00380DB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>О</w:t>
+            </w:r>
+            <w:r w:rsidR="00685F4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>М КММ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00EF578B" w:rsidRDefault="00EF578B" w:rsidP="00EF578B">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="003922A8" w:rsidRDefault="003922A8"/>
     <w:sectPr w:rsidR="003922A8" w:rsidSect="00D179FF">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="4C7867FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08C4AA16"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1495" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2215" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2935" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3655" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4375" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="5095" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5815" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6535" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="7255" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+  </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF578B"/>
+    <w:rsid w:val="00015680"/>
     <w:rsid w:val="00026184"/>
     <w:rsid w:val="001665D0"/>
     <w:rsid w:val="00181231"/>
     <w:rsid w:val="002007AD"/>
+    <w:rsid w:val="002F299F"/>
+    <w:rsid w:val="00323EB4"/>
     <w:rsid w:val="00342D00"/>
     <w:rsid w:val="00345650"/>
+    <w:rsid w:val="00380DB7"/>
     <w:rsid w:val="003922A8"/>
+    <w:rsid w:val="003D15E3"/>
     <w:rsid w:val="005105CC"/>
     <w:rsid w:val="006319DE"/>
+    <w:rsid w:val="00685F4A"/>
     <w:rsid w:val="0071278B"/>
+    <w:rsid w:val="007166E4"/>
+    <w:rsid w:val="007F6F3F"/>
+    <w:rsid w:val="009B206E"/>
     <w:rsid w:val="009F38E0"/>
+    <w:rsid w:val="00A5165A"/>
     <w:rsid w:val="00AE288E"/>
+    <w:rsid w:val="00CA13BD"/>
     <w:rsid w:val="00D06E6D"/>
     <w:rsid w:val="00D179FF"/>
     <w:rsid w:val="00E152E1"/>
+    <w:rsid w:val="00E31556"/>
     <w:rsid w:val="00E73B42"/>
     <w:rsid w:val="00ED350C"/>
     <w:rsid w:val="00EF3491"/>
     <w:rsid w:val="00EF578B"/>
     <w:rsid w:val="00F7202B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6146"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
@@ -5765,100 +9017,291 @@
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00EF578B"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="без абзаца,маркированный,List Paragraph,References,NUMBERED PARAGRAPH,List Paragraph 1,Bullets,List_Paragraph,Multilevel para_II,List Paragraph1,Akapit z listą BS,List Paragraph (numbered (a)),IBL List Paragraph,List Paragraph nowy,Bullet1"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="001665D0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a4">
     <w:name w:val="Абзац списка Знак"/>
     <w:aliases w:val="без абзаца Знак,маркированный Знак,List Paragraph Знак,References Знак,NUMBERED PARAGRAPH Знак,List Paragraph 1 Знак,Bullets Знак,List_Paragraph Знак,Multilevel para_II Знак,List Paragraph1 Знак,Akapit z listą BS Знак,Bullet1 Знак"/>
     <w:link w:val="a3"/>
     <w:uiPriority w:val="34"/>
     <w:locked/>
     <w:rsid w:val="001665D0"/>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+</w:styles>
+</file>
+
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6100,70 +9543,86 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D12C784-F62C-4FB7-B7AD-AED490932B8B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>504</Words>
-  <Characters>2874</Characters>
+  <Words>527</Words>
+  <Characters>3009</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>25</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SPecialiST RePack</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3372</CharactersWithSpaces>
+  <CharactersWithSpaces>3529</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>UMC</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>