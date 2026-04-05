--- v0 (2025-12-14)
+++ v1 (2026-04-05)
@@ -4,240 +4,132 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="007E6762" w:rsidRPr="00472E2C" w:rsidRDefault="00AF1907" w:rsidP="00212F8E">
+    <w:p w:rsidR="007E6762" w:rsidRPr="00472E2C" w:rsidRDefault="00212F8E" w:rsidP="00212F8E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF1907">
+      <w:r w:rsidRPr="00472E2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">2019-2020 </w:t>
+        <w:t>Материалы, рассмотренные на заседаниях облас</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF1907">
+      <w:r w:rsidR="00AE6499">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>оқу</w:t>
+        <w:t xml:space="preserve">тного Экспертного Совета в </w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AF1907">
+      <w:r w:rsidR="008D6DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>201</w:t>
+      </w:r>
+      <w:r w:rsidR="00115EE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00472E2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF1907">
+      <w:r w:rsidR="00115EE0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>жылында</w:t>
+        <w:t>- 2020</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AF1907">
+      <w:r w:rsidR="00E07BCB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF1907">
+      <w:r w:rsidRPr="00472E2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>облыстық</w:t>
+        <w:t>учебном году</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...119 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="15281" w:type="dxa"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="823"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="2409"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="2127"/>
         <w:gridCol w:w="3543"/>
       </w:tblGrid>
       <w:tr w:rsidR="00270D19" w:rsidTr="005E1777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -256,4579 +148,3958 @@
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE57E9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00270D19" w:rsidRPr="00CE57E9" w:rsidRDefault="00AC3133" w:rsidP="00472E2C">
+          <w:p w:rsidR="00270D19" w:rsidRPr="00CE57E9" w:rsidRDefault="00270D19" w:rsidP="00472E2C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC3133">
+            <w:r w:rsidRPr="00CE57E9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Білім беру ұйымы</w:t>
+              <w:t>Организация образования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00270D19" w:rsidRPr="00CE57E9" w:rsidRDefault="00AC3133" w:rsidP="00472E2C">
+          <w:p w:rsidR="00270D19" w:rsidRPr="00CE57E9" w:rsidRDefault="00270D19" w:rsidP="00472E2C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00CE57E9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қала, ауыл </w:t>
+              <w:t>Город, село</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00270D19" w:rsidRPr="00CE57E9" w:rsidRDefault="009C2338" w:rsidP="009C2338">
+          <w:p w:rsidR="00270D19" w:rsidRPr="00CE57E9" w:rsidRDefault="00270D19" w:rsidP="00472E2C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00CE57E9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">ЭК </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00AC3133" w:rsidRPr="00AC3133">
+              <w:t>Материалы, поступившие на ЭС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00270D19" w:rsidRPr="00CE57E9" w:rsidRDefault="00270D19" w:rsidP="00472E2C">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve"> келіп түскен материалдар</w:t>
-[...15 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE57E9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>Авторы, авторы-составители, ОО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00270D19" w:rsidRPr="00CE57E9" w:rsidRDefault="00270D19" w:rsidP="00EF69E5">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Авторлары, құрастырушы-авторлар</w:t>
-[...14 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE57E9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00AC3133">
+              </w:rPr>
+              <w:t>Дата рассмотрения, № протокол</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Қарау</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00AC3133">
+              <w:t>а ЭС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00270D19" w:rsidRPr="00CE57E9" w:rsidRDefault="00270D19" w:rsidP="00AD5839">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00AC3133">
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...104 lines deleted...]
-              <w:t>шешімі</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Решение ЭС</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EE0" w:rsidRPr="00FD2EA6" w:rsidTr="005E1777">
+      <w:tr w:rsidR="00115EE0" w:rsidRPr="002309D1" w:rsidTr="005E1777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00115EE0" w:rsidRPr="002309D1" w:rsidRDefault="00115EE0" w:rsidP="002309D1">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00115EE0" w:rsidRPr="00115EE0" w:rsidRDefault="00FD2EA6" w:rsidP="00FD2EA6">
-[...79 lines deleted...]
-              <w:t>КМҚК.</w:t>
+          <w:p w:rsidR="00115EE0" w:rsidRPr="00115EE0" w:rsidRDefault="00115EE0" w:rsidP="00115EE0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00115EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>КГКП «Детская художественная школа имени Аубакира Исмаилова» акимата, КГКП «Ясли-сад «Ботагоз».</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00115EE0" w:rsidRPr="00115EE0" w:rsidRDefault="00115EE0" w:rsidP="00EF69E5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00115EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Шахтинск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00115EE0" w:rsidRPr="00115EE0" w:rsidRDefault="00FD2EA6" w:rsidP="00AC3133">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00115EE0" w:rsidRPr="00115EE0" w:rsidRDefault="00115EE0" w:rsidP="00251A04">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00115EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Өнер қалашығы</w:t>
-[...17 lines deleted...]
-              <w:t>нновациялық педагогикалық жоба.</w:t>
+              <w:t>Инновационный педагогический проект по теме: «Өнер қалашығы».</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00115EE0" w:rsidRPr="00115EE0" w:rsidRDefault="00AC3133" w:rsidP="00251A04">
-[...72 lines deleted...]
-              <w:t xml:space="preserve">Филипенко Н.М., Львова А.В. </w:t>
+          <w:p w:rsidR="00115EE0" w:rsidRPr="00115EE0" w:rsidRDefault="00115EE0" w:rsidP="00251A04">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00115EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Авторы идеи: Абдыгаликов Ш.К., Иванова Т.А..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00115EE0" w:rsidRPr="00115EE0" w:rsidRDefault="00115EE0" w:rsidP="00251A04">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00115EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Разработчики: Филипенко Н.М., Львова А.В. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00115EE0" w:rsidRPr="00115EE0" w:rsidRDefault="00AC3133" w:rsidP="00EF69E5">
-[...16 lines deleted...]
-              <w:t>2019 жылғы 13 желтоқсандағы №6 хаттама</w:t>
+          <w:p w:rsidR="00115EE0" w:rsidRPr="00115EE0" w:rsidRDefault="00115EE0" w:rsidP="00EF69E5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00115EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Протокол №6 от 13 декабря 2019 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC3133" w:rsidRPr="00AC3133" w:rsidRDefault="009135C0" w:rsidP="00AC3133">
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="00ED74D9" w:rsidRDefault="009135C0" w:rsidP="00ED74D9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
-            <w:r w:rsidR="00AC3133" w:rsidRPr="00AC3133">
-[...243 lines deleted...]
-            </w:r>
+            <w:r w:rsidR="00ED74D9" w:rsidRPr="00ED74D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Рекомендовать к утверждению и апробации инновационный педагогический проект по теме: «Өнер қалашығы» </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED74D9" w:rsidRPr="00ED74D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>на 2019-2021 гг.</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED74D9" w:rsidRPr="00ED74D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> на базе КГКП «Ясли-сад «Ботагоз» акимата города Шахтинска отдела образования города Шахтинска (директор </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED74D9" w:rsidRPr="00ED74D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Иванова Т.А.</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED74D9" w:rsidRPr="00ED74D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>), КГКП «Детская художественная школа имени Аубакира Исмаилова» акимата города Шахтинска отдела образования города Шахтинска (директор Абдыгаликов Ш.К.).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="00ED74D9" w:rsidRDefault="009135C0" w:rsidP="00ED74D9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED74D9" w:rsidRPr="00ED74D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Рекомендовать в феврале 2020 года провести областной семинар о ходе реализации инновационного педагогического проекта по теме:  «Өнер қалашығы».</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00115EE0" w:rsidRPr="00ED74D9" w:rsidRDefault="00115EE0" w:rsidP="002309D1">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EE0" w:rsidRPr="00FD2EA6" w:rsidTr="005E1777">
+      <w:tr w:rsidR="00115EE0" w:rsidRPr="002309D1" w:rsidTr="005E1777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00115EE0" w:rsidRPr="002309D1" w:rsidRDefault="00115EE0" w:rsidP="002309D1">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00115EE0" w:rsidRPr="00115EE0" w:rsidRDefault="00985EC2" w:rsidP="00985EC2">
+          <w:p w:rsidR="00115EE0" w:rsidRPr="00115EE0" w:rsidRDefault="00115EE0" w:rsidP="008D6DDA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00115EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>«К</w:t>
-[...9 lines deleted...]
-            </w:r>
+              <w:t>Детский дом «Кулыншак»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00115EE0" w:rsidRPr="00115EE0" w:rsidRDefault="00115EE0" w:rsidP="00EF69E5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00115EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>лынша</w:t>
-[...9 lines deleted...]
-            </w:r>
+              <w:t>областная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00115EE0" w:rsidRPr="00115EE0" w:rsidRDefault="00115EE0" w:rsidP="00115EE0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00115EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>»</w:t>
-[...71 lines deleted...]
-          <w:p w:rsidR="00115EE0" w:rsidRPr="00115EE0" w:rsidRDefault="00115EE0" w:rsidP="00115EE0">
+              <w:t xml:space="preserve"> Программа по поликультурному воспитанию для детей старшей группы и группы предшкольной подготовки с задержкой психического развития «Бір шаңырақ астында».</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00115EE0" w:rsidRPr="00115EE0" w:rsidRDefault="00115EE0" w:rsidP="00251A04">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00115EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...138 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Нигматова С.К., Саменбаева О.П., воспитатели  КГУ «Детский дом «Кулыншак» управления образования Карагандинской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00115EE0" w:rsidRPr="00115EE0" w:rsidRDefault="00A06AB5" w:rsidP="00251A04">
-[...16 lines deleted...]
-              <w:t>2019 жылғы 13 желтоқсандағы №6 хаттама</w:t>
+          <w:p w:rsidR="00115EE0" w:rsidRPr="00115EE0" w:rsidRDefault="00115EE0" w:rsidP="00251A04">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00115EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Протокол №6 от 13 декабря 2019 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A06AB5" w:rsidRPr="00A06AB5" w:rsidRDefault="00A06AB5" w:rsidP="00A06AB5">
-[...19 lines deleted...]
-          <w:p w:rsidR="00115EE0" w:rsidRPr="00ED74D9" w:rsidRDefault="000171FD" w:rsidP="00853DBC">
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="00ED74D9" w:rsidRDefault="009135C0" w:rsidP="00ED74D9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1. Рекомендовать к утверждению.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="00ED74D9" w:rsidRDefault="009135C0" w:rsidP="00ED74D9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
-            <w:r w:rsidR="00A06AB5" w:rsidRPr="00A06AB5">
-[...34 lines deleted...]
-            </w:r>
+            <w:r w:rsidR="00ED74D9" w:rsidRPr="00ED74D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Рекомендовать разработать методические рекомендации по работе с детьми с ЗПР.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00115EE0" w:rsidRPr="00ED74D9" w:rsidRDefault="00115EE0" w:rsidP="00251A04">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED74D9" w:rsidRPr="00FD2EA6" w:rsidTr="005E1777">
+      <w:tr w:rsidR="00ED74D9" w:rsidRPr="002309D1" w:rsidTr="005E1777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00ED74D9" w:rsidRPr="002309D1" w:rsidRDefault="00ED74D9" w:rsidP="002309D1">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00ED74D9" w:rsidRPr="00AC19E6" w:rsidRDefault="00796CEB" w:rsidP="00FD2EA6">
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="00AC19E6" w:rsidRDefault="00ED74D9" w:rsidP="008E3498">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>КГКП «Шахтинский технологический колледж» управления образования Карагандинской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="00AC19E6" w:rsidRDefault="00ED74D9" w:rsidP="008E3498">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00115EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>областная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="00115EE0" w:rsidRDefault="00ED74D9" w:rsidP="00115EE0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Информационно-аналитический отчет (промежуточный) о результатах реализации программы опытно-экспериментальной работы по теме: «Инновационная интегрированная образовательная среда для ранней профилизации общего среднего и технического и профессионального образования по специальности 1301000 «Электронные приборы и устройства».</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00ED74D9" w:rsidRDefault="00ED74D9" w:rsidP="00251A04">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Рабочая группа колледжа</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="00ED74D9" w:rsidRDefault="00ED74D9" w:rsidP="00ED74D9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED74D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Докладчик:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED74D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00796CEB">
-[...192 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00ED74D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Тарасова В.С.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED74D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>, заместитель директора по учебно-производственной работе.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="00115EE0" w:rsidRDefault="00ED74D9" w:rsidP="00251A04">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00ED74D9" w:rsidRPr="00115EE0" w:rsidRDefault="00796CEB" w:rsidP="00ED74D9">
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="00115EE0" w:rsidRDefault="00ED74D9" w:rsidP="00ED74D9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Протокол №1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> от </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>28 февраля  2020</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E87775" w:rsidRDefault="00796CEB" w:rsidP="00796CEB">
-[...94 lines deleted...]
-              <w:t>4.1301000 "Электрондық аспаптар мен құрылғылар" мамандығы бойынша модульдік білім беру бағдарламасын мектеп оқушылары мен бакалаврлар меңгеретін оқу бағдарламасы модульдерінің мазмұнын біріктіруді ескере отырып әзірлеуді жалғастыру және 2021 жылғы қаңтарда облыстық сараптама кеңесінің қарауына ұсыну ұсынылсын.</w:t>
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="00ED74D9" w:rsidRDefault="009135C0" w:rsidP="00ED74D9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED74D9" w:rsidRPr="00ED74D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Считать проведенную опытно-экспериментальную работу на данном этапе достаточно результативной, рекомендовать к утверждению информационно-аналитический отчет (промежуточный) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED74D9" w:rsidRPr="00ED74D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Рекомендовать продолжить работу по реализации программы эксперимента с доработкой представленных материалов отчета.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009135C0" w:rsidRDefault="009135C0" w:rsidP="00ED74D9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED74D9" w:rsidRPr="00ED74D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Рекомендовать в январе 2021 года представить на рассмотрение областного экспертного совета информационно-аналитический отчет о результатах реализации программы опытно-экспериментальной работы </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="00115EE0" w:rsidRDefault="009135C0" w:rsidP="009135C0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED74D9" w:rsidRPr="00ED74D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Рекомендовать продолжить разработку  модульной образовательной программы по специальности 1301000 «Электронные приборы и  устройства» с учетом интеграции содержания модулей учебной программы, осваиваемой школьниками и бакалаврами, и представить в январе 2021 года на рассмотрение областного экспертного совета.    </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED74D9" w:rsidRPr="00FD2EA6" w:rsidTr="00FD0F93">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00ED74D9" w:rsidRPr="002309D1" w:rsidTr="005E1777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00ED74D9" w:rsidRPr="002309D1" w:rsidRDefault="00ED74D9" w:rsidP="002309D1">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00ED74D9" w:rsidRPr="00AC19E6" w:rsidRDefault="00FD0F93" w:rsidP="00FD2EA6">
-[...36 lines deleted...]
-            <w:r w:rsidRPr="00FD0F93">
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="00AC19E6" w:rsidRDefault="00ED74D9" w:rsidP="008E3498">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>КГУ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C35DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Центр адаптации несовершеннолет</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>кәмелетке толмағандарды бейімдеу орталығы</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> КММ</w:t>
+              <w:t>них Карагандинской области</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C35DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">» </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>управления образования Карагандинской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00ED74D9" w:rsidRPr="00AC19E6" w:rsidRDefault="00FD0F93" w:rsidP="008E3498">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00A06AB5">
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="00AC19E6" w:rsidRDefault="00ED74D9" w:rsidP="008E3498">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00115EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>облыстық</w:t>
+              <w:t>областная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00ED74D9" w:rsidRPr="00115EE0" w:rsidRDefault="00FD2EA6" w:rsidP="00FD2EA6">
-[...27 lines deleted...]
-            <w:r w:rsidR="00FD0F93" w:rsidRPr="00FD0F93">
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="00115EE0" w:rsidRDefault="00ED74D9" w:rsidP="00115EE0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Информационно-аналитический отчет о реализации </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>қызметі</w:t>
-[...17 lines deleted...]
-              <w:t>жобасын іске асыру туралы ақпараттық-талдамалық есеп.</w:t>
+              <w:t>проекта «Служба социальной реабилитации детей и их родителей, оказавшихся в трудной жизненной ситуации».</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FD0F93" w:rsidRPr="00FD0F93" w:rsidRDefault="00FD0F93" w:rsidP="00FD0F93">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00FD0F93">
+          <w:p w:rsidR="00ED74D9" w:rsidRDefault="00ED74D9" w:rsidP="00251A04">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Колледждің жұмыс тобы</w:t>
-[...37 lines deleted...]
-              <w:t>. А., директордың орынбасары.</w:t>
+              <w:t>Рабочая группа колледжа</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="00ED74D9" w:rsidRDefault="00ED74D9" w:rsidP="00ED74D9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED74D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Докладчик: Нурмухамбетова И.А., </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED74D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>заместитель директора.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00ED74D9" w:rsidRPr="003D119D" w:rsidRDefault="00ED74D9" w:rsidP="00ED74D9">
             <w:pPr>
               <w:ind w:firstLine="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00ED74D9" w:rsidRPr="00115EE0" w:rsidRDefault="00ED74D9" w:rsidP="00251A04">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00ED74D9" w:rsidRPr="00115EE0" w:rsidRDefault="00FD0F93" w:rsidP="00251A04">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00FD0F93">
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="00115EE0" w:rsidRDefault="00ED74D9" w:rsidP="00251A04">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>2020 жылғы 28 ақпандағы №1 хаттама</w:t>
+              <w:t>Протокол №1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> от </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>28 февраля  2020</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FD0F93" w:rsidRPr="00FD0F93" w:rsidRDefault="00FD0F93" w:rsidP="00FD0F93">
-[...38 lines deleted...]
-            <w:r w:rsidRPr="00FD0F93">
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="00ED74D9" w:rsidRDefault="009135C0" w:rsidP="00ED74D9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED74D9" w:rsidRPr="00ED74D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Рекомендовать к утверждению информационно-аналитический отчет о </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED74D9" w:rsidRPr="00ED74D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>отырып, жобаны іске асыру мерзімін 2021 жылғы 1 қаңтарға дейін ұзарту ұсынылсын.</w:t>
+              <w:t xml:space="preserve">реализации проекта. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="00115EE0" w:rsidRDefault="009135C0" w:rsidP="009135C0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED74D9" w:rsidRPr="00ED74D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Рекомендовать продлить сроки реализации проекта до 1 января 2021 года с сохранением всех выделенных ставок в рамках проекта.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED74D9" w:rsidRPr="002309D1" w:rsidTr="005E1777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00ED74D9" w:rsidRPr="002309D1" w:rsidRDefault="00ED74D9" w:rsidP="002309D1">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00ED74D9" w:rsidRPr="00AC19E6" w:rsidRDefault="00B45809" w:rsidP="00FD2EA6">
-[...25 lines deleted...]
-              <w:t>ЖББОМ</w:t>
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="00AC19E6" w:rsidRDefault="00ED74D9" w:rsidP="008E3498">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Общеобразовательная средняя школа №13 г.Жезказган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00ED74D9" w:rsidRPr="005E1777" w:rsidRDefault="00ED74D9" w:rsidP="00B45809">
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="005E1777" w:rsidRDefault="00ED74D9" w:rsidP="008E3498">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E1777">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Жез</w:t>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">  қ.</w:t>
+              <w:t>г.Жезказган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00ED74D9" w:rsidRPr="00AC19E6" w:rsidRDefault="00ED74D9" w:rsidP="00ED74D9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve">«Тарихи өлкетану» элективті курс бағдарламасы (10 сынып). </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00ED74D9" w:rsidRPr="00115EE0" w:rsidRDefault="00B45809" w:rsidP="00251A04">
-[...16 lines deleted...]
-              <w:t>Әзірлеуші: Калманбаева Асия Хурматовна, тарих пәнінің мұғалімі.</w:t>
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="00115EE0" w:rsidRDefault="00ED74D9" w:rsidP="00251A04">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Разработчик: Калманбаева Асия Курметовна, учитель истории.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00ED74D9" w:rsidRPr="00115EE0" w:rsidRDefault="00B45809" w:rsidP="00ED74D9">
-[...16 lines deleted...]
-              <w:t>2020 жылғы 5 маусымдағы №2 хаттама</w:t>
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="00115EE0" w:rsidRDefault="00ED74D9" w:rsidP="00ED74D9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Протокол №2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> от </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>5 июня  2020</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00115EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00ED74D9" w:rsidRPr="00ED74D9" w:rsidRDefault="00B45809" w:rsidP="003221D5">
-[...16 lines deleted...]
-              <w:t>Бекітуге ұсыну</w:t>
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="00ED74D9" w:rsidRDefault="00ED74D9" w:rsidP="003221D5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED74D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Рекомендовать к утверждению </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED74D9" w:rsidRPr="002309D1" w:rsidTr="005E1777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00ED74D9" w:rsidRPr="002309D1" w:rsidRDefault="00ED74D9" w:rsidP="002309D1">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00ED74D9" w:rsidRPr="00AC19E6" w:rsidRDefault="00FD2EA6" w:rsidP="008E3498">
-[...16 lines deleted...]
-              <w:t>№26 гимназия</w:t>
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="00AC19E6" w:rsidRDefault="00ED74D9" w:rsidP="008E3498">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Гимназия №26 г.Жезказган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00ED74D9" w:rsidRPr="005E1777" w:rsidRDefault="00ED74D9" w:rsidP="00B45809">
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="005E1777" w:rsidRDefault="00ED74D9" w:rsidP="008E3498">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E1777">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Жез</w:t>
-[...34 lines deleted...]
-              <w:t xml:space="preserve"> қ.</w:t>
+              <w:t>г.Жезказган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00ED74D9" w:rsidRPr="00AC19E6" w:rsidRDefault="00B45809" w:rsidP="00FD2EA6">
-[...52 lines deleted...]
-              <w:t xml:space="preserve"> әдістемелік құралы.</w:t>
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="00AC19E6" w:rsidRDefault="00ED74D9" w:rsidP="00ED74D9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Методическое пособие для учителей географии «Гранд экскурсии». </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00ED74D9" w:rsidRPr="00115EE0" w:rsidRDefault="00EA4C57" w:rsidP="00251A04">
-[...16 lines deleted...]
-              <w:t>Әзірлеуші: Қуанышбекова Шарбан Әбілқасымқызы, география пәнінің мұғалімі.</w:t>
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="00115EE0" w:rsidRDefault="00ED74D9" w:rsidP="00251A04">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Разработчик: Куанышбекова Шарбан Абылкасымовна, учитель географии.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00ED74D9" w:rsidRDefault="0075380F">
-[...7 lines deleted...]
-              <w:t>2020 жылғы 5 маусымдағы №2 хаттама</w:t>
+          <w:p w:rsidR="00ED74D9" w:rsidRDefault="00ED74D9">
+            <w:r w:rsidRPr="00ED3488">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Протокол №2 от 5 июня  2020 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00ED74D9" w:rsidRPr="00ED74D9" w:rsidRDefault="009C594F" w:rsidP="00FC0AC5">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">түзетуге ұсынылды </w:t>
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="00ED74D9" w:rsidRDefault="00ED74D9" w:rsidP="00251A04">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED74D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Рекомендовать доработать</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED74D9" w:rsidRPr="002309D1" w:rsidTr="005E1777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00ED74D9" w:rsidRPr="002309D1" w:rsidRDefault="00ED74D9" w:rsidP="002309D1">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00ED74D9" w:rsidRPr="006C35DB" w:rsidRDefault="00FD2EA6" w:rsidP="00FD2EA6">
-[...34 lines deleted...]
-              <w:t>ЖББОМ</w:t>
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="006C35DB" w:rsidRDefault="00ED74D9" w:rsidP="008E3498">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Гимназия №93, средняя школа №85 г.Караганды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00ED74D9" w:rsidRPr="005E1777" w:rsidRDefault="0075380F" w:rsidP="008E3498">
-[...11 lines deleted...]
-              <w:t>Қарағанды қ.</w:t>
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="005E1777" w:rsidRDefault="00ED74D9" w:rsidP="008E3498">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E1777">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>г.Караганда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00ED74D9" w:rsidRPr="00136E3C" w:rsidRDefault="0075380F" w:rsidP="00ED74D9">
-[...26 lines deleted...]
-            <w:r w:rsidR="00FD2EA6">
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="00136E3C" w:rsidRDefault="00ED74D9" w:rsidP="00ED74D9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Методическое пособие по биологии для учителей «</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>T</w:t>
-[...10 lines deleted...]
-            <w:r w:rsidR="00FD2EA6" w:rsidRPr="00FD2EA6">
+              <w:t>The</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00136E3C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0075380F">
-[...6 lines deleted...]
-              <w:t>("Важная книга в твоей сумке").</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>most</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00136E3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>important</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00136E3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>book</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00136E3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00136E3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00136E3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>bag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> («Важная книга в твоей сумке»). </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00ED74D9" w:rsidRPr="0075380F" w:rsidRDefault="0075380F" w:rsidP="00251A04">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="00115EE0" w:rsidRDefault="00ED74D9" w:rsidP="00251A04">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Разработчики: </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0075380F">
-[...5 lines deleted...]
-              <w:t>Әзірлеушілер</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Арконова</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0075380F">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">: </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0075380F">
-[...5 lines deleted...]
-              <w:t>Ақанова</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Сандугаш</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0075380F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0075380F">
-[...5 lines deleted...]
-              <w:t>Сандуғаш</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Толегеновна</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0075380F">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, учитель биологии гимназии №93, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Кожаева</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0075380F">
-[...5 lines deleted...]
-              <w:t>Төлегенқызы</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ардак</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0075380F">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">, №93 </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0075380F">
-[...5 lines deleted...]
-              <w:t>гимназияның</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Нуровна</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0075380F">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> биология </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, учитель химии и биологии СОШ №85 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>г</w:t>
+            </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="0075380F">
-[...5 lines deleted...]
-              <w:t>п</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.К</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="0075380F">
-[...5 lines deleted...]
-              <w:t>әні</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>араганды</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0075380F">
-[...161 lines deleted...]
-            <w:r w:rsidRPr="0075380F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00ED74D9" w:rsidRDefault="0075380F">
-[...7 lines deleted...]
-              <w:t>2020 жылғы 5 маусымдағы №2 хаттама</w:t>
+          <w:p w:rsidR="00ED74D9" w:rsidRDefault="00ED74D9">
+            <w:r w:rsidRPr="00ED3488">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Протокол №2 от 5 июня  2020 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00ED74D9" w:rsidRPr="00ED74D9" w:rsidRDefault="0075380F" w:rsidP="003221D5">
-[...16 lines deleted...]
-              <w:t>Бекітуге ұсыну</w:t>
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="00ED74D9" w:rsidRDefault="00ED74D9" w:rsidP="003221D5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED74D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Рекомендовать к утверждению </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED74D9" w:rsidRPr="00FD2EA6" w:rsidTr="005E1777">
+      <w:tr w:rsidR="00ED74D9" w:rsidRPr="002309D1" w:rsidTr="005E1777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00ED74D9" w:rsidRPr="002309D1" w:rsidRDefault="00ED74D9" w:rsidP="002309D1">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00ED74D9" w:rsidRPr="006A5179" w:rsidRDefault="00AE1046" w:rsidP="008E3498">
+          <w:p w:rsidR="00ED74D9" w:rsidRDefault="00ED74D9" w:rsidP="008E3498">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE1046">
-[...7 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Специальная школа-интернат №4 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="006A5179" w:rsidRDefault="00ED74D9" w:rsidP="008E3498">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00ED74D9" w:rsidRPr="006A5179" w:rsidRDefault="00AE1046" w:rsidP="008E3498">
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="006A5179" w:rsidRDefault="00ED74D9" w:rsidP="008E3498">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">облыстық </w:t>
+              <w:t>областная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00ED74D9" w:rsidRPr="006A5179" w:rsidRDefault="00FD2EA6" w:rsidP="00FD2EA6">
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="006A5179" w:rsidRDefault="00ED74D9" w:rsidP="008E3498">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...17 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="006A5179">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Информационно-аналитический отчет о реализации проекта по национальному воспитанию «Этноцентр </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A5179">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>DOSTYQ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A5179">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A5179">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>KZ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A5179">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
-            <w:r w:rsidR="00AE1046">
-[...4 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="00115EE0" w:rsidRDefault="00ED74D9" w:rsidP="00251A04">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Рабочая группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00ED74D9" w:rsidRDefault="00ED74D9">
+            <w:r w:rsidRPr="00EA36CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Протокол №2 от 5 июня  2020 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="00ED74D9" w:rsidRDefault="009135C0" w:rsidP="00ED74D9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED74D9" w:rsidRPr="00ED74D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Рекомендовать к </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>утверждению и</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A5179">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">нформационно-аналитический отчет </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>с учетом доработки</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED74D9" w:rsidRPr="00ED74D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="00ED74D9" w:rsidRDefault="009135C0" w:rsidP="00ED74D9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED74D9" w:rsidRPr="00ED74D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Рекомендовать продолжить работу по реализации проекта.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="00ED74D9" w:rsidRDefault="009135C0" w:rsidP="009135C0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED74D9" w:rsidRPr="00ED74D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Рекомендовать представить следующий информационно-аналитический отчет (промежуточный) в мае 2021 года.</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED74D9" w:rsidRPr="00ED74D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00AE1046" w:rsidRPr="00AE1046">
-[...158 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED74D9" w:rsidRPr="00FD2EA6" w:rsidTr="005E1777">
+      <w:tr w:rsidR="00ED74D9" w:rsidRPr="002309D1" w:rsidTr="005E1777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00ED74D9" w:rsidRPr="002309D1" w:rsidRDefault="00ED74D9" w:rsidP="002309D1">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00ED74D9" w:rsidRPr="006A5179" w:rsidRDefault="00AE1046" w:rsidP="008E3498">
+          <w:p w:rsidR="00ED74D9" w:rsidRDefault="00ED74D9" w:rsidP="008E3498">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">№8 </w:t>
-[...9 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Специальная школа-интернат №8 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="006A5179" w:rsidRDefault="00ED74D9" w:rsidP="008E3498">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00ED74D9" w:rsidRPr="00136E3C" w:rsidRDefault="00AE1046" w:rsidP="008E3498">
-[...15 lines deleted...]
-              <w:t>облыстық</w:t>
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="00136E3C" w:rsidRDefault="00ED74D9" w:rsidP="008E3498">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>областная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00ED74D9" w:rsidRPr="002F3E41" w:rsidRDefault="00FD2EA6" w:rsidP="00FD2EA6">
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="002F3E41" w:rsidRDefault="00ED74D9" w:rsidP="008E3498">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...35 lines deleted...]
-            <w:r w:rsidR="00AE1046" w:rsidRPr="00AE1046">
+            <w:r w:rsidRPr="006A5179">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Информационно-аналитический отчет о реализации </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A5179">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>талдамалық есеп.</w:t>
+              <w:t>экспериментального проекта «Эко</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006A5179">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Challeng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006A5179">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A5179">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>KIDS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A5179">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00ED74D9" w:rsidRPr="00115EE0" w:rsidRDefault="00AE1046" w:rsidP="00251A04">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00AE1046">
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="00115EE0" w:rsidRDefault="00ED74D9" w:rsidP="00251A04">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Жұмыс тобы</w:t>
+              <w:t>Рабочая группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00ED74D9" w:rsidRDefault="00AE1046">
-[...7 lines deleted...]
-              <w:t>2020 жылғы 5 маусымдағы №2 хаттама</w:t>
+          <w:p w:rsidR="00ED74D9" w:rsidRDefault="00ED74D9">
+            <w:r w:rsidRPr="00EA36CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Протокол №2 от 5 июня  2020 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AE1046" w:rsidRPr="00AE1046" w:rsidRDefault="00AE1046" w:rsidP="00AE1046">
-[...52 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="00ED74D9" w:rsidRDefault="009135C0" w:rsidP="00ED74D9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED74D9" w:rsidRPr="00ED74D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Рекомендовать к утверждению информационно-аналитический отчет </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED74D9" w:rsidRPr="00ED74D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>(промежуточный).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="00ED74D9" w:rsidRDefault="00ED74D9" w:rsidP="00ED74D9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED74D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009135C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED74D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Рекомендовать продолжить работу по реализации экспериментального проекта «Эко</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED74D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Challeng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED74D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED74D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>KIDS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED74D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
-            <w:r w:rsidR="00AE1046" w:rsidRPr="00AE1046">
-[...45 lines deleted...]
-              <w:t>Келесі ақпараттық-талдамалық есепті (аралық) 2021 жылғы мамырда ұсыну ұсынылсын.</w:t>
+            <w:r w:rsidRPr="00ED74D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="00ED74D9" w:rsidRDefault="009135C0" w:rsidP="009135C0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED74D9" w:rsidRPr="00ED74D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Рекомендовать представить следующий информационно-аналитический отчет (промежуточный) в мае 2021 года.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED74D9" w:rsidRPr="00FD2EA6" w:rsidTr="005E1777">
+      <w:tr w:rsidR="00ED74D9" w:rsidRPr="002309D1" w:rsidTr="005E1777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00ED74D9" w:rsidRPr="002309D1" w:rsidRDefault="00ED74D9" w:rsidP="002309D1">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00ED74D9" w:rsidRPr="006A5179" w:rsidRDefault="00AE1046" w:rsidP="008E3498">
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="006A5179" w:rsidRDefault="00ED74D9" w:rsidP="008E3498">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE1046">
-[...6 lines deleted...]
-              <w:t>Теміртау жоғары политехникалық колледжі</w:t>
+            <w:r w:rsidRPr="006A5179">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Темиртауский высший политехнический колледж</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00ED74D9" w:rsidRPr="006A5179" w:rsidRDefault="00AE1046" w:rsidP="008E3498">
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="006A5179" w:rsidRDefault="00ED74D9" w:rsidP="008E3498">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>облыстық</w:t>
+              <w:t>областная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00ED74D9" w:rsidRPr="006A5179" w:rsidRDefault="00FD2EA6" w:rsidP="008E3498">
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="006A5179" w:rsidRDefault="00ED74D9" w:rsidP="008E3498">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t>эксперименттік жобасын іске асыру туралы ақпараттық-талдамалық есеп.</w:t>
+            <w:r w:rsidRPr="006A5179">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Информационно-аналитический отчет о реализации экспериментального проекта «</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A5179">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ECO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A5179">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A5179">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>TRUCK</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A5179">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00ED74D9" w:rsidRPr="00115EE0" w:rsidRDefault="00AE1046" w:rsidP="00251A04">
-[...16 lines deleted...]
-              <w:t>Жұмыс тобы</w:t>
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="00115EE0" w:rsidRDefault="00ED74D9" w:rsidP="00251A04">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Рабочая группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00ED74D9" w:rsidRDefault="00AE1046">
-[...7 lines deleted...]
-              <w:t>2020 жылғы 5 маусымдағы №2 хаттама</w:t>
+          <w:p w:rsidR="00ED74D9" w:rsidRDefault="00ED74D9">
+            <w:r w:rsidRPr="00DF39D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Протокол №2 от 5 июня  2020 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AE1046" w:rsidRPr="00AE1046" w:rsidRDefault="00AE1046" w:rsidP="00AE1046">
-[...56 lines deleted...]
-              <w:t>3.Келесі ақпараттық-талдамалық есепті (аралық) 2021 жылғы мамырда ұсыну ұсынылсын.</w:t>
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="00ED74D9" w:rsidRDefault="009135C0" w:rsidP="00ED74D9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED74D9" w:rsidRPr="00ED74D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Рекомендовать к утверждению с учетом доработки информационно-аналитический отчет (промежуточный).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="00ED74D9" w:rsidRDefault="009135C0" w:rsidP="00ED74D9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED74D9" w:rsidRPr="00ED74D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Рекомендовать продолжить работу по реализации экспериментального проекта.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="00ED74D9" w:rsidRDefault="009135C0" w:rsidP="009135C0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED74D9" w:rsidRPr="00ED74D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Рекомендовать представить следующий информационно-аналитический отчет (промежуточный) в мае 2021 года.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED74D9" w:rsidRPr="002309D1" w:rsidTr="005E1777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00ED74D9" w:rsidRPr="002309D1" w:rsidRDefault="00ED74D9" w:rsidP="002309D1">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00ED74D9" w:rsidRPr="006A5179" w:rsidRDefault="00147DF6" w:rsidP="00FD2EA6">
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="006A5179" w:rsidRDefault="00ED74D9" w:rsidP="008E3498">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Общеобразовательная средняя школа №13 г.Жезказган</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="005E1777" w:rsidRDefault="00ED74D9" w:rsidP="008E3498">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E1777">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>г.Жезказган</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="006A5179" w:rsidRDefault="00ED74D9" w:rsidP="00ED74D9">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«Генетика және селекция негіздері» элективті курс бағдарламасы, 10 сынып (қосымша хрестоматия, жұмыс дәптері, көмекші құрал). </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="00115EE0" w:rsidRDefault="00ED74D9" w:rsidP="00251A04">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Разработчик: Ералиева Гуляйша Саурбаевна, учитель биологии.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00ED74D9" w:rsidRDefault="00ED74D9">
+            <w:r w:rsidRPr="00DF39D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Протокол №2 от 5 июня  2020 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00ED74D9" w:rsidRPr="00ED74D9" w:rsidRDefault="00ED74D9" w:rsidP="003221D5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED74D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Рекомендовать к утверждению </w:t>
+            </w:r>
             <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="0"/>
-            <w:r w:rsidRPr="00147DF6">
-[...160 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00212F8E" w:rsidRPr="002309D1" w:rsidRDefault="00212F8E" w:rsidP="002309D1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00212F8E" w:rsidRPr="00EB4A26" w:rsidRDefault="00212F8E" w:rsidP="00212F8E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00212F8E" w:rsidRPr="009F3A46" w:rsidRDefault="00147DF6" w:rsidP="00147DF6">
+    <w:p w:rsidR="00212F8E" w:rsidRPr="009F3A46" w:rsidRDefault="009F3A46">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00147DF6">
+      <w:r w:rsidRPr="009F3A46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Орын</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> Сәрсекеева Г. С.</w:t>
+        <w:t>Исп.Сарсекеева Г.С.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00212F8E" w:rsidRPr="009F3A46" w:rsidSect="00CA14F3">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="850" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00274376" w:rsidRDefault="00274376" w:rsidP="00A56598">
+    <w:p w:rsidR="00876BA7" w:rsidRDefault="00876BA7" w:rsidP="00A56598">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00274376" w:rsidRDefault="00274376" w:rsidP="00A56598">
+    <w:p w:rsidR="00876BA7" w:rsidRDefault="00876BA7" w:rsidP="00A56598">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00274376" w:rsidRDefault="00274376" w:rsidP="00A56598">
+    <w:p w:rsidR="00876BA7" w:rsidRDefault="00876BA7" w:rsidP="00A56598">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00274376" w:rsidRDefault="00274376" w:rsidP="00A56598">
+    <w:p w:rsidR="00876BA7" w:rsidRDefault="00876BA7" w:rsidP="00A56598">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="0A593A83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D8389572"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -5840,283 +5111,250 @@
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00486E5A"/>
     <w:rsid w:val="00010FB3"/>
-    <w:rsid w:val="000171FD"/>
     <w:rsid w:val="00023B13"/>
     <w:rsid w:val="0003663C"/>
     <w:rsid w:val="00054C2A"/>
     <w:rsid w:val="000660D7"/>
     <w:rsid w:val="000663C8"/>
     <w:rsid w:val="00094416"/>
     <w:rsid w:val="000A2FDE"/>
-    <w:rsid w:val="000E3D27"/>
-    <w:rsid w:val="000E6ED5"/>
     <w:rsid w:val="000F5BB3"/>
     <w:rsid w:val="00100D93"/>
     <w:rsid w:val="00115EE0"/>
     <w:rsid w:val="0012024F"/>
     <w:rsid w:val="00122670"/>
     <w:rsid w:val="00127E4F"/>
     <w:rsid w:val="00141856"/>
     <w:rsid w:val="00145B5A"/>
-    <w:rsid w:val="00147DF6"/>
     <w:rsid w:val="00157EAE"/>
     <w:rsid w:val="00163F47"/>
     <w:rsid w:val="00177FEC"/>
     <w:rsid w:val="00180DE7"/>
     <w:rsid w:val="0018530C"/>
     <w:rsid w:val="001949FC"/>
     <w:rsid w:val="00196639"/>
     <w:rsid w:val="001A058C"/>
     <w:rsid w:val="001A4085"/>
     <w:rsid w:val="001C13A7"/>
     <w:rsid w:val="001D2DEF"/>
-    <w:rsid w:val="001E55A8"/>
     <w:rsid w:val="00212F8E"/>
     <w:rsid w:val="002254E5"/>
     <w:rsid w:val="002309D1"/>
     <w:rsid w:val="00235B19"/>
     <w:rsid w:val="00246B66"/>
     <w:rsid w:val="00264397"/>
     <w:rsid w:val="00270D19"/>
-    <w:rsid w:val="00274376"/>
     <w:rsid w:val="002A0399"/>
-    <w:rsid w:val="002A4605"/>
     <w:rsid w:val="002B5A81"/>
     <w:rsid w:val="002B65BB"/>
     <w:rsid w:val="002F4213"/>
     <w:rsid w:val="003221D5"/>
     <w:rsid w:val="003224E7"/>
     <w:rsid w:val="00343072"/>
     <w:rsid w:val="00345485"/>
     <w:rsid w:val="00380B02"/>
     <w:rsid w:val="003A76BA"/>
     <w:rsid w:val="003C7ACF"/>
     <w:rsid w:val="003D1F6D"/>
-    <w:rsid w:val="003E4D3A"/>
-    <w:rsid w:val="004443C3"/>
     <w:rsid w:val="00451B87"/>
     <w:rsid w:val="00453CBE"/>
     <w:rsid w:val="00470645"/>
     <w:rsid w:val="004713DA"/>
     <w:rsid w:val="00472E2C"/>
     <w:rsid w:val="00473A51"/>
     <w:rsid w:val="004749B9"/>
     <w:rsid w:val="004778C3"/>
     <w:rsid w:val="00477943"/>
     <w:rsid w:val="00486E5A"/>
     <w:rsid w:val="004A1BC3"/>
     <w:rsid w:val="004B2847"/>
-    <w:rsid w:val="004B7C5A"/>
     <w:rsid w:val="004D0AC3"/>
     <w:rsid w:val="004E19D7"/>
     <w:rsid w:val="004E6509"/>
     <w:rsid w:val="004F693C"/>
     <w:rsid w:val="005055E2"/>
     <w:rsid w:val="00562252"/>
     <w:rsid w:val="00564871"/>
     <w:rsid w:val="00581764"/>
     <w:rsid w:val="005A2A92"/>
     <w:rsid w:val="005A6549"/>
     <w:rsid w:val="005C58FA"/>
     <w:rsid w:val="005E1777"/>
     <w:rsid w:val="00605284"/>
     <w:rsid w:val="0061772E"/>
     <w:rsid w:val="00631A07"/>
     <w:rsid w:val="006616BB"/>
     <w:rsid w:val="00681968"/>
     <w:rsid w:val="00681FEA"/>
     <w:rsid w:val="00685736"/>
     <w:rsid w:val="00686F74"/>
     <w:rsid w:val="0069229A"/>
     <w:rsid w:val="00696F54"/>
     <w:rsid w:val="006D0C56"/>
     <w:rsid w:val="006E3877"/>
     <w:rsid w:val="006E54D6"/>
     <w:rsid w:val="00700AF6"/>
     <w:rsid w:val="00710688"/>
     <w:rsid w:val="00711964"/>
     <w:rsid w:val="00721AB2"/>
     <w:rsid w:val="00736A88"/>
     <w:rsid w:val="00737C00"/>
     <w:rsid w:val="007441B9"/>
-    <w:rsid w:val="0075380F"/>
     <w:rsid w:val="00785F8C"/>
-    <w:rsid w:val="00796CEB"/>
     <w:rsid w:val="007A29C8"/>
     <w:rsid w:val="007A2D27"/>
     <w:rsid w:val="007A30F9"/>
     <w:rsid w:val="007A4B20"/>
     <w:rsid w:val="007B3054"/>
     <w:rsid w:val="007B4E92"/>
     <w:rsid w:val="007C000F"/>
     <w:rsid w:val="007D1464"/>
     <w:rsid w:val="007E6762"/>
     <w:rsid w:val="007E6A95"/>
     <w:rsid w:val="00800701"/>
     <w:rsid w:val="00804B63"/>
     <w:rsid w:val="00815B6C"/>
     <w:rsid w:val="00831CF8"/>
-    <w:rsid w:val="00853DBC"/>
     <w:rsid w:val="00876BA7"/>
     <w:rsid w:val="00885E90"/>
     <w:rsid w:val="008A16D7"/>
     <w:rsid w:val="008A19BB"/>
     <w:rsid w:val="008D25B6"/>
     <w:rsid w:val="008D6DDA"/>
     <w:rsid w:val="008E0776"/>
     <w:rsid w:val="008F1D96"/>
     <w:rsid w:val="00902B09"/>
     <w:rsid w:val="0090580A"/>
     <w:rsid w:val="00910931"/>
     <w:rsid w:val="009135C0"/>
     <w:rsid w:val="0091373C"/>
-    <w:rsid w:val="0092763C"/>
     <w:rsid w:val="00930646"/>
     <w:rsid w:val="00947FF0"/>
     <w:rsid w:val="00954562"/>
     <w:rsid w:val="0095604E"/>
     <w:rsid w:val="009626C3"/>
     <w:rsid w:val="00975E13"/>
-    <w:rsid w:val="009823CF"/>
-    <w:rsid w:val="00985EC2"/>
     <w:rsid w:val="009A57B8"/>
     <w:rsid w:val="009C0329"/>
     <w:rsid w:val="009C1FE2"/>
-    <w:rsid w:val="009C2338"/>
     <w:rsid w:val="009C4512"/>
-    <w:rsid w:val="009C594F"/>
     <w:rsid w:val="009D213C"/>
     <w:rsid w:val="009F3A46"/>
-    <w:rsid w:val="00A06AB5"/>
     <w:rsid w:val="00A201A6"/>
     <w:rsid w:val="00A31111"/>
     <w:rsid w:val="00A338B1"/>
     <w:rsid w:val="00A440DC"/>
     <w:rsid w:val="00A56598"/>
     <w:rsid w:val="00A83C32"/>
-    <w:rsid w:val="00A907EA"/>
     <w:rsid w:val="00AB4BB0"/>
     <w:rsid w:val="00AC2A55"/>
-    <w:rsid w:val="00AC3133"/>
     <w:rsid w:val="00AD0101"/>
     <w:rsid w:val="00AD5839"/>
-    <w:rsid w:val="00AE1046"/>
     <w:rsid w:val="00AE4FBE"/>
     <w:rsid w:val="00AE6499"/>
-    <w:rsid w:val="00AF1907"/>
     <w:rsid w:val="00AF1BD5"/>
     <w:rsid w:val="00AF5E87"/>
     <w:rsid w:val="00B20160"/>
-    <w:rsid w:val="00B2087F"/>
     <w:rsid w:val="00B41771"/>
-    <w:rsid w:val="00B45809"/>
     <w:rsid w:val="00B94A54"/>
     <w:rsid w:val="00B97A03"/>
     <w:rsid w:val="00B97DC8"/>
     <w:rsid w:val="00BB1380"/>
     <w:rsid w:val="00BB718D"/>
     <w:rsid w:val="00BB74A5"/>
     <w:rsid w:val="00BC434A"/>
-    <w:rsid w:val="00BD0AB1"/>
     <w:rsid w:val="00BE29FE"/>
     <w:rsid w:val="00BE2B15"/>
     <w:rsid w:val="00C053D5"/>
     <w:rsid w:val="00C33D7B"/>
     <w:rsid w:val="00C46CE7"/>
     <w:rsid w:val="00C51199"/>
     <w:rsid w:val="00C5743C"/>
     <w:rsid w:val="00C578A6"/>
     <w:rsid w:val="00C6762E"/>
     <w:rsid w:val="00C95999"/>
     <w:rsid w:val="00CA14F3"/>
     <w:rsid w:val="00CB0C23"/>
     <w:rsid w:val="00CB35A7"/>
     <w:rsid w:val="00CD3463"/>
     <w:rsid w:val="00CD4612"/>
     <w:rsid w:val="00CE0896"/>
     <w:rsid w:val="00CE57E9"/>
     <w:rsid w:val="00CE58CC"/>
     <w:rsid w:val="00CE7C94"/>
     <w:rsid w:val="00D057F4"/>
     <w:rsid w:val="00D226B0"/>
     <w:rsid w:val="00D2383F"/>
     <w:rsid w:val="00D5313E"/>
     <w:rsid w:val="00D60855"/>
     <w:rsid w:val="00D958A5"/>
     <w:rsid w:val="00DB24EB"/>
     <w:rsid w:val="00DD661B"/>
     <w:rsid w:val="00E07BCB"/>
     <w:rsid w:val="00E363BF"/>
     <w:rsid w:val="00E42E0A"/>
     <w:rsid w:val="00E650AA"/>
-    <w:rsid w:val="00E71956"/>
-    <w:rsid w:val="00E87775"/>
     <w:rsid w:val="00EA0A7E"/>
-    <w:rsid w:val="00EA4C57"/>
     <w:rsid w:val="00EB1D2A"/>
     <w:rsid w:val="00EB45C8"/>
     <w:rsid w:val="00EB4A26"/>
     <w:rsid w:val="00EB7626"/>
     <w:rsid w:val="00EC3585"/>
     <w:rsid w:val="00ED6434"/>
     <w:rsid w:val="00ED74CA"/>
     <w:rsid w:val="00ED74D9"/>
     <w:rsid w:val="00EF5BD5"/>
     <w:rsid w:val="00EF69E5"/>
     <w:rsid w:val="00F13362"/>
-    <w:rsid w:val="00F40BDA"/>
     <w:rsid w:val="00F45E7F"/>
     <w:rsid w:val="00F46F5F"/>
     <w:rsid w:val="00F74445"/>
     <w:rsid w:val="00F9542D"/>
     <w:rsid w:val="00FB3EAB"/>
-    <w:rsid w:val="00FC0AC5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FD2EA6"/>
     <w:rsid w:val="00FE477C"/>
     <w:rsid w:val="00FF4415"/>
     <w:rsid w:val="00FF52FD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -7048,78 +6286,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A92511BC-21C8-4365-8EA6-6BA9B6CC4F65}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46C384DA-5546-4D42-BD93-F2D00B7017E7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>862</Words>
-  <Characters>4919</Characters>
+  <Words>910</Words>
+  <Characters>5190</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>40</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>43</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5770</CharactersWithSpaces>
+  <CharactersWithSpaces>6088</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Гульмира 203</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>