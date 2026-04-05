--- v0 (2025-12-14)
+++ v1 (2026-04-05)
@@ -4,210 +4,132 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="007E6762" w:rsidRPr="00472E2C" w:rsidRDefault="00D7471E" w:rsidP="00212F8E">
+    <w:p w:rsidR="007E6762" w:rsidRPr="00472E2C" w:rsidRDefault="00212F8E" w:rsidP="00212F8E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D7471E">
+      <w:r w:rsidRPr="00472E2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">2020-2021 </w:t>
+        <w:t>Материалы, рассмотренные на заседаниях облас</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D7471E">
+      <w:r w:rsidR="00AE6499">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>оқу</w:t>
+        <w:t xml:space="preserve">тного Экспертного Совета в </w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D7471E">
+      <w:r w:rsidR="00506D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2020</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00472E2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D7471E">
+      <w:r w:rsidR="00115EE0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>жылында</w:t>
+        <w:t>- 202</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D7471E">
+      <w:r w:rsidR="00506D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E07BCB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D7471E">
+      <w:r w:rsidRPr="00472E2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>облыстық</w:t>
+        <w:t>учебном году</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...89 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="15281" w:type="dxa"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="823"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
       <w:tr w:rsidR="00270D19" w:rsidTr="00506D05">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -226,5353 +148,3980 @@
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE57E9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00270D19" w:rsidRPr="00CE57E9" w:rsidRDefault="00D7471E" w:rsidP="00472E2C">
+          <w:p w:rsidR="00270D19" w:rsidRPr="00CE57E9" w:rsidRDefault="00270D19" w:rsidP="00472E2C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D7471E">
+            <w:r w:rsidRPr="00CE57E9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Білім беру ұйымы</w:t>
+              <w:t>Организация образования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00270D19" w:rsidRPr="00CE57E9" w:rsidRDefault="00D7471E" w:rsidP="00472E2C">
+          <w:p w:rsidR="00270D19" w:rsidRPr="00CE57E9" w:rsidRDefault="00270D19" w:rsidP="00472E2C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00CE57E9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қала, ауыл </w:t>
+              <w:t>Город, село</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00270D19" w:rsidRPr="00CE57E9" w:rsidRDefault="00226832" w:rsidP="00472E2C">
+          <w:p w:rsidR="00270D19" w:rsidRPr="00CE57E9" w:rsidRDefault="00270D19" w:rsidP="00472E2C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00CE57E9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Э</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D7471E">
+              <w:t>Материалы, поступившие на ЭС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00270D19" w:rsidRPr="00CE57E9" w:rsidRDefault="00270D19" w:rsidP="00472E2C">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>К</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D7471E" w:rsidRPr="00D7471E">
+            </w:pPr>
+            <w:r w:rsidRPr="00CE57E9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve"> келіп түскен материалдар</w:t>
-[...14 lines deleted...]
-          <w:p w:rsidR="00270D19" w:rsidRPr="00CE57E9" w:rsidRDefault="00D7471E" w:rsidP="00472E2C">
+              <w:t>Авторы, авторы-составители, ОО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00270D19" w:rsidRPr="00CE57E9" w:rsidRDefault="00270D19" w:rsidP="00EF69E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00CE57E9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="kk-KZ"/>
-[...16 lines deleted...]
-            <w:pPr>
+              </w:rPr>
+              <w:t>Дата рассмотрения, № протокол</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00D7471E">
+              </w:rPr>
+              <w:t>а ЭС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00270D19" w:rsidRPr="00CE57E9" w:rsidRDefault="00270D19" w:rsidP="00AD5839">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00D7471E">
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...124 lines deleted...]
-              <w:t>шешімі</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Решение ЭС</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506D05" w:rsidRPr="002309D1" w:rsidTr="00506D05">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00506D05" w:rsidRPr="002309D1" w:rsidRDefault="00506D05" w:rsidP="002309D1">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00506D05" w:rsidRPr="00AC19E6" w:rsidRDefault="00D7471E" w:rsidP="008978A3">
-[...16 lines deleted...]
-              <w:t>Экономика, бизнес және құқық колледжі ҚҚЭУ</w:t>
+          <w:p w:rsidR="00506D05" w:rsidRPr="00AC19E6" w:rsidRDefault="00506D05" w:rsidP="008978A3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Колледж экономики, бизнеса и права КЭУК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00506D05" w:rsidRPr="003358A1" w:rsidRDefault="00D7471E" w:rsidP="008978A3">
+          <w:p w:rsidR="00506D05" w:rsidRPr="003358A1" w:rsidRDefault="00506D05" w:rsidP="008978A3">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>облыстық</w:t>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>областная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00506D05" w:rsidRPr="00115EE0" w:rsidRDefault="001B201D" w:rsidP="001B201D">
+          <w:p w:rsidR="00506D05" w:rsidRDefault="00506D05" w:rsidP="00506D05">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003358A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Учебно-методическое пособие по предмету: «Правовое регулирование профессиональной деятельности» для студентов специальностей: 0515000 – «Менеджмент», 0513000 – «Маркетинг» технического и профессионального (послесреднего) образования</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00506D05" w:rsidRPr="00115EE0" w:rsidRDefault="00506D05" w:rsidP="00251A04">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00506D05" w:rsidRPr="00115EE0" w:rsidRDefault="00506D05" w:rsidP="00251A04">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>0515000 – «</w:t>
-[...6 lines deleted...]
-              <w:t>Менеджмент</w:t>
+              <w:t>А</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003358A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">втор-составитель: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>», 0513000 – «</w:t>
-[...6 lines deleted...]
-              <w:t>Маркетинг</w:t>
+              <w:t xml:space="preserve">Ефименко О. В., </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003358A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>преподаватель колледжа экономики, бизнеса и права КЭУК, магистр юрис</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>»</w:t>
-[...84 lines deleted...]
-              <w:t>., экономика, бизнес және құқық колледжінің оқытушысы, құқықтану магистрі</w:t>
+              <w:t>пруденции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00506D05" w:rsidRPr="00506D05" w:rsidRDefault="00D7471E" w:rsidP="00EF69E5">
-[...12 lines deleted...]
-              <w:t>2020 жылғы 23 қыркүйектегі №3 хаттама</w:t>
+          <w:p w:rsidR="00506D05" w:rsidRPr="00506D05" w:rsidRDefault="00506D05" w:rsidP="00EF69E5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00506D05">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Протокол №3 от 23 сентября 2020 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00506D05" w:rsidRPr="00506D05" w:rsidRDefault="00634C4C" w:rsidP="002309D1">
-[...12 lines deleted...]
-              <w:t>Қайта түзетуге ұсынылды</w:t>
+          <w:p w:rsidR="00506D05" w:rsidRPr="00506D05" w:rsidRDefault="00506D05" w:rsidP="002309D1">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00506D05">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Рекомендовать доработать  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506D05" w:rsidRPr="002309D1" w:rsidTr="00506D05">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00506D05" w:rsidRPr="002309D1" w:rsidRDefault="00506D05" w:rsidP="002309D1">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00506D05" w:rsidRPr="00AC19E6" w:rsidRDefault="001B201D" w:rsidP="008978A3">
+          <w:p w:rsidR="00506D05" w:rsidRPr="00AC19E6" w:rsidRDefault="00506D05" w:rsidP="008978A3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>№ 9 г</w:t>
-[...8 lines deleted...]
-              <w:t>имназия</w:t>
+              <w:t>Гимназия №9 г.Караганды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00506D05" w:rsidRPr="003358A1" w:rsidRDefault="00D7471E" w:rsidP="00D7471E">
+          <w:p w:rsidR="00506D05" w:rsidRPr="003358A1" w:rsidRDefault="00506D05" w:rsidP="008978A3">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Қ</w:t>
-[...7 lines deleted...]
-            </w:r>
+              <w:t>Караганда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00506D05" w:rsidRDefault="00506D05" w:rsidP="00506D05">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003358A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сборник суммативных работ по английскому языку для 5-8 классов </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00506D05" w:rsidRPr="00115EE0" w:rsidRDefault="00506D05" w:rsidP="00115EE0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00506D05" w:rsidRPr="00115EE0" w:rsidRDefault="00506D05" w:rsidP="00251A04">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>ғанды</w:t>
-[...85 lines deleted...]
-              <w:t>М ағылшын тілі мұғалімі</w:t>
+              <w:t>А</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003358A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>вторы-составители: Абеуова С.К., методист отдела образования г.Караганды, Голынская И.Р., Узукбаева Н.А., учителя английского языка гимназии №9 г.Караганды, Нупилова</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003358A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>А.Б., учитель англий</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ского языка СОШ №35 г.Караганды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00506D05" w:rsidRDefault="00D7471E">
-[...5 lines deleted...]
-              <w:t>2020 жылғы 23 қыркүйектегі №3 хаттама</w:t>
+          <w:p w:rsidR="00506D05" w:rsidRDefault="00506D05">
+            <w:r w:rsidRPr="00F7387A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Протокол №3 от 23 сентября 2020 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00506D05" w:rsidRPr="00506D05" w:rsidRDefault="00D7471E" w:rsidP="00251A04">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00D7471E">
+          <w:p w:rsidR="00506D05" w:rsidRPr="00506D05" w:rsidRDefault="00506D05" w:rsidP="00251A04">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00506D05">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Бекітуге ұсыну</w:t>
+              <w:t xml:space="preserve">Рекомендовать к утверждению  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506D05" w:rsidRPr="002309D1" w:rsidTr="00506D05">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00506D05" w:rsidRPr="002309D1" w:rsidRDefault="00506D05" w:rsidP="002309D1">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00506D05" w:rsidRPr="006C35DB" w:rsidRDefault="001B201D" w:rsidP="008978A3">
+          <w:p w:rsidR="00506D05" w:rsidRPr="006C35DB" w:rsidRDefault="00506D05" w:rsidP="008978A3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>№2 лицей</w:t>
+              <w:t>Лицей №2 г.Караганды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00506D05" w:rsidRPr="003358A1" w:rsidRDefault="00D7471E" w:rsidP="008978A3">
+          <w:p w:rsidR="00506D05" w:rsidRPr="003358A1" w:rsidRDefault="00506D05" w:rsidP="008978A3">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-              <w:t>Қарағанды</w:t>
+              </w:rPr>
+              <w:t>Караганда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00506D05" w:rsidRPr="00506D05" w:rsidRDefault="00506D05" w:rsidP="00D7471E">
+          <w:p w:rsidR="00506D05" w:rsidRDefault="00506D05" w:rsidP="00506D05">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003358A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve">«Физикалық практикум» (педагогтер үшін әдістемелік нұсқаулық), 9 сынып. </w:t>
             </w:r>
+            <w:r w:rsidRPr="003358A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Методическое пособие по физическому практикуму 9 класс (для учителей).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00506D05" w:rsidRPr="00506D05" w:rsidRDefault="00506D05" w:rsidP="00115EE0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00506D05" w:rsidRPr="00506D05" w:rsidRDefault="00D7471E" w:rsidP="00B04D65">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00506D05" w:rsidRPr="00506D05" w:rsidRDefault="00506D05" w:rsidP="00506D05">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003358A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Авторы-составители: </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003358A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Роговая</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003358A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Г.А., Фомич Л.Г., </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D7471E">
-[...17 lines deleted...]
-              <w:t>құрастырушылар</w:t>
+            <w:r w:rsidRPr="003358A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Татиев</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D7471E">
-[...11 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="003358A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> М.А., учителя лицея №2, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003358A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Барышева</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003358A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> М.Н., учитель СОШ №52 имени </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003358A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Е.А.Букетова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003358A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="kk-KZ"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">., </w:t>
+              </w:rPr>
+              <w:t>Ж</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003358A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>усупбекова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003358A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> С.И., учитель школы-лицея №57 имени </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D7471E">
-[...3 lines deleted...]
-              <w:t>Татиев</w:t>
+            <w:r w:rsidRPr="003358A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>С.Саттарова</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D7471E">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> М. А., №2 лицей </w:t>
+            <w:r w:rsidRPr="003358A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>, Жунусов М.С., учитель СШИ «</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D7471E">
-[...3 lines deleted...]
-              <w:t>мұғалімдері</w:t>
+            <w:r w:rsidRPr="003358A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Дарын</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D7471E">
-[...277 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003358A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>».</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00506D05" w:rsidRDefault="00D7471E">
-[...5 lines deleted...]
-              <w:t>2020 жылғы 23 қыркүйектегі №3 хаттама</w:t>
+          <w:p w:rsidR="00506D05" w:rsidRDefault="00506D05">
+            <w:r w:rsidRPr="00F7387A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Протокол №3 от 23 сентября 2020 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00506D05" w:rsidRPr="00506D05" w:rsidRDefault="00D7471E" w:rsidP="009135C0">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00D7471E">
+          <w:p w:rsidR="00506D05" w:rsidRPr="00506D05" w:rsidRDefault="00506D05" w:rsidP="009135C0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00506D05">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Бекітуге ұсыну</w:t>
+              <w:t>Рекомендовать к утверждению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506D05" w:rsidRPr="002309D1" w:rsidTr="00506D05">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00506D05" w:rsidRPr="002309D1" w:rsidRDefault="00506D05" w:rsidP="002309D1">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00506D05" w:rsidRPr="006A5179" w:rsidRDefault="001B201D" w:rsidP="008978A3">
+          <w:p w:rsidR="00506D05" w:rsidRPr="006A5179" w:rsidRDefault="00506D05" w:rsidP="008978A3">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>№2 лицей</w:t>
+              <w:t>Лицей №2 г.Караганды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00506D05" w:rsidRPr="003358A1" w:rsidRDefault="00D7471E" w:rsidP="008978A3">
+          <w:p w:rsidR="00506D05" w:rsidRPr="003358A1" w:rsidRDefault="00506D05" w:rsidP="008978A3">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Қарағанды</w:t>
+              <w:t>Караганда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00506D05" w:rsidRPr="00115EE0" w:rsidRDefault="00506D05" w:rsidP="00D7471E">
+          <w:p w:rsidR="00506D05" w:rsidRPr="003358A1" w:rsidRDefault="00506D05" w:rsidP="00506D05">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003358A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">«Физикалық практикум» жұмыс дәптері (Формативті бағалау бойынша оқушылар үшін), 9 сынып. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">«Физикалық практикум» жұмыс дәптері (Формативті бағалау бойынша оқушылар үшін), 9 сынып. Тетрадь по физическому практикуму (для формативного оценивания), 9 класс. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00506D05" w:rsidRPr="00115EE0" w:rsidRDefault="00506D05" w:rsidP="00115EE0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00506D05" w:rsidRPr="00D7471E" w:rsidRDefault="00D7471E" w:rsidP="00931472">
-[...103 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+          <w:p w:rsidR="00506D05" w:rsidRPr="00115EE0" w:rsidRDefault="00506D05" w:rsidP="00251A04">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003358A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Жунусов </w:t>
-[...32 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+              <w:t xml:space="preserve">Авторы-составители: </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003358A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Роговая</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003358A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Г.А., Фомич Л.Г., </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003358A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Татиев</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003358A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> М.А., учителя лицея №2, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003358A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Барышева</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003358A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> М.Н., учитель СОШ №52 имени </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003358A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Е.А.Букетова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003358A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003358A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Жусупбекова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003358A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B04D65" w:rsidRPr="00D7471E">
-[...32 lines deleted...]
-              <w:t xml:space="preserve"> мұғалімі.</w:t>
+            <w:r w:rsidRPr="003358A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">С.И., учитель школы-лицея №57 имени </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003358A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>С.Саттарова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003358A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>, Жунусов М.С., учитель СШИ «</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003358A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Дарын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003358A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>».</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00506D05" w:rsidRPr="00115EE0" w:rsidRDefault="00B04D65" w:rsidP="00251A04">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00D7471E">
+          <w:p w:rsidR="00506D05" w:rsidRPr="00115EE0" w:rsidRDefault="00506D05" w:rsidP="00251A04">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00506D05">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>2020 жылғы 23 қыркүйектегі №3 хаттама</w:t>
+              <w:t>Протокол №3 от 23 сентября 2020 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00506D05" w:rsidRPr="00115EE0" w:rsidRDefault="00B04D65" w:rsidP="009135C0">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00B04D65">
+          <w:p w:rsidR="00506D05" w:rsidRPr="00115EE0" w:rsidRDefault="00506D05" w:rsidP="009135C0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00506D05">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Бекітуге ұсыну</w:t>
+              <w:t>Рекомендовать к утверждению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506D05" w:rsidRPr="002309D1" w:rsidTr="00506D05">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00506D05" w:rsidRPr="002309D1" w:rsidRDefault="00506D05" w:rsidP="002309D1">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00506D05" w:rsidRPr="00506D05" w:rsidRDefault="00931472" w:rsidP="008E3498">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00931472">
+          <w:p w:rsidR="00506D05" w:rsidRPr="00506D05" w:rsidRDefault="00506D05" w:rsidP="008E3498">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00506D05">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>№2 өнер мектебі</w:t>
+              <w:t>Школа искусств №2 г.Караганды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00506D05" w:rsidRPr="00506D05" w:rsidRDefault="00931472" w:rsidP="008E3498">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00506D05" w:rsidRPr="00506D05" w:rsidRDefault="00506D05" w:rsidP="008E3498">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00506D05">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Караганда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00506D05" w:rsidRPr="00506D05" w:rsidRDefault="00506D05" w:rsidP="00ED74D9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00506D05">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Программа по предмету «Специальное фортепиано для одаренных детей» для детских музыкальных школ и музыкальных отделений школ искусств (1-11 классы).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00506D05" w:rsidRPr="00506D05" w:rsidRDefault="00506D05" w:rsidP="00251A04">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00506D05">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Автор-составитель: Романова И.В., преподаватель фортепиано школы искусств №2 г.Караганды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00506D05" w:rsidRPr="00115EE0" w:rsidRDefault="00506D05" w:rsidP="00ED74D9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="kk-KZ"/>
-[...135 lines deleted...]
-              <w:t>2020 жылғы 17 қарашадағы №4 хаттама</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Протокол №4 от 17 ноября 2020 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00506D05" w:rsidRPr="00506D05" w:rsidRDefault="00931472" w:rsidP="00251A04">
-[...12 lines deleted...]
-              <w:t>Бекітуге ұсыну</w:t>
+          <w:p w:rsidR="00506D05" w:rsidRPr="00506D05" w:rsidRDefault="00506D05" w:rsidP="00251A04">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00506D05">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Рекомендовать к утверждению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506D05" w:rsidRPr="002309D1" w:rsidTr="00506D05">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00506D05" w:rsidRPr="002309D1" w:rsidRDefault="00506D05" w:rsidP="002309D1">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00506D05" w:rsidRPr="00506D05" w:rsidRDefault="00931472" w:rsidP="008E3498">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00931472">
+          <w:p w:rsidR="00506D05" w:rsidRPr="00506D05" w:rsidRDefault="00506D05" w:rsidP="008E3498">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00506D05">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Экономика, бизнес және құқық колледжі ҚҚЭУ</w:t>
+              <w:t>Колледж экономики, бизнеса и права КЭУК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00506D05" w:rsidRPr="005E1777" w:rsidRDefault="00931472" w:rsidP="008E3498">
+          <w:p w:rsidR="00506D05" w:rsidRPr="005E1777" w:rsidRDefault="00506D05" w:rsidP="008E3498">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">облыстық </w:t>
+              <w:t>областная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00506D05" w:rsidRPr="00506D05" w:rsidRDefault="001B201D" w:rsidP="001B201D">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00506D05" w:rsidRPr="00506D05" w:rsidRDefault="00506D05" w:rsidP="00ED74D9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00506D05">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Учебно-методическое пособие по предмету: «Правовое регулирование профессиональной деятельности» для студентов специальностей: 0515000 – «Менеджмент», 0513000 – «Маркетинг» технического и профессионального (послесреднего) образования.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00506D05" w:rsidRPr="00506D05" w:rsidRDefault="00506D05" w:rsidP="00251A04">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00506D05">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>автор-составитель: Ефименко О. В., преподаватель колледжа экономики, бизнеса и права КЭУК, магистр юриспруденции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00506D05" w:rsidRDefault="00506D05">
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...17 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Протокол №4 от 17 ноября 2020 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00506D05" w:rsidRPr="00ED74D9" w:rsidRDefault="00506D05" w:rsidP="00251A04">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...180 lines deleted...]
-              <w:t>Автордың болмауына байланысты қарастырылмады</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Не рассматривалось в связи с отсутствием автора</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506D05" w:rsidRPr="002309D1" w:rsidTr="00506D05">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00506D05" w:rsidRPr="002309D1" w:rsidRDefault="00506D05" w:rsidP="002309D1">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00506D05" w:rsidRPr="00AD787A" w:rsidRDefault="000E5568" w:rsidP="008E3498">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="000E5568">
+          <w:p w:rsidR="00506D05" w:rsidRPr="00AD787A" w:rsidRDefault="00AD787A" w:rsidP="008E3498">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD787A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Қарағанды облысының кәмелетке толмағандарды бейімдеу орталығы</w:t>
+              <w:t>Центр адаптации несовершеннолетних Карагандинской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00506D05" w:rsidRPr="000E5568" w:rsidRDefault="000E5568" w:rsidP="008E3498">
-[...4 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+          <w:p w:rsidR="00506D05" w:rsidRPr="005E1777" w:rsidRDefault="00AD787A" w:rsidP="008E3498">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-              <w:t>облыстық</w:t>
+              </w:rPr>
+              <w:t>областная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00506D05" w:rsidRPr="000E5568" w:rsidRDefault="001B201D" w:rsidP="001B201D">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00506D05" w:rsidRPr="00AD787A" w:rsidRDefault="00AD787A" w:rsidP="00ED74D9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD787A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Информационно-аналитический отчет (заключительный) о результатах реализации проекта «Служба социальной реабилитации детей и их родителей, оказавшихся в трудной жизненной ситуации»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00506D05" w:rsidRPr="00AD787A" w:rsidRDefault="00AD787A" w:rsidP="00251A04">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD787A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Нурмухамбетова И.А., заместитель директора по воспитательной работе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00506D05" w:rsidRDefault="00C41A0D" w:rsidP="00C41A0D">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="kk-KZ"/>
-[...8 lines deleted...]
-              <w:t>Өмірде қиын жағдайға тап болған балаларды және олардың ата-аналарын әлеуметтік оңалту қызметі</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Протокол №5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="kk-KZ"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">Нұрмұхамбетова </w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> от </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="kk-KZ"/>
-[...30 lines deleted...]
-              <w:t>2020 жылғы 23 желтоқсандағы №5 хаттама</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>декабря</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2020 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00506D05" w:rsidRPr="00ED74D9" w:rsidRDefault="000E5568" w:rsidP="00251A04">
-[...14 lines deleted...]
-              <w:t>Бекітуге ұсыну</w:t>
+          <w:p w:rsidR="00506D05" w:rsidRPr="00ED74D9" w:rsidRDefault="00C41A0D" w:rsidP="00251A04">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00506D05">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Рекомендовать к утверждению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C13326" w:rsidRPr="001B201D" w:rsidTr="00506D05">
+      <w:tr w:rsidR="00C13326" w:rsidRPr="002309D1" w:rsidTr="00506D05">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00C13326" w:rsidRPr="002309D1" w:rsidRDefault="00C13326" w:rsidP="002309D1">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C13326" w:rsidRPr="00C13326" w:rsidRDefault="008776E3" w:rsidP="008776E3">
+          <w:p w:rsidR="00C13326" w:rsidRPr="00C13326" w:rsidRDefault="00C13326" w:rsidP="008E3498">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008776E3">
+            <w:r w:rsidRPr="00C13326">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қарағанды облысының </w:t>
-            </w:r>
+              <w:t>УМЦ РО Карагандинской области (творческая группа педагогов области)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C13326" w:rsidRPr="00C13326" w:rsidRDefault="00C13326" w:rsidP="008E3498">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C13326">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>областная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C13326" w:rsidRPr="00C13326" w:rsidRDefault="00C13326" w:rsidP="008E3498">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C13326">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Авторская программа «Дені саудың-жаны сау» для учащихся специальной медицинской группы общеобразовательных школ Карагандинской области (1-11 классы, 102 часа)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C13326" w:rsidRPr="00C13326" w:rsidRDefault="00C13326" w:rsidP="00C13326">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C13326">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Авторы-составители: Тулепбекова С.К., методист УМЦ РО КО, Алексеева И.В., учитель физической культуры СОШ №59 г.Караганды, Асланиди Г.В., преподаватель физической культуры Карагандинского высшего гуманитарного колледжа, Дилеева И.И., учитель физической культуры школы-лицея №101 г.Караганды, Перепелица И.Г., учитель </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C13326">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>физической культуры ОШ №7 г.Шахтинск, Ульбрихт О.А., методист отдела образования г.Караганды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C13326" w:rsidRDefault="00C13326" w:rsidP="008978A3">
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...262 lines deleted...]
-              <w:t>2020 жылғы 23 желтоқсандағы №5 хаттама</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Протокол №5 от 23 декабря 2020 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C13326" w:rsidRPr="00ED74D9" w:rsidRDefault="008776E3" w:rsidP="008978A3">
-[...14 lines deleted...]
-              <w:t>Бекітуге ұсыну</w:t>
+          <w:p w:rsidR="00C13326" w:rsidRPr="00ED74D9" w:rsidRDefault="00C13326" w:rsidP="008978A3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00506D05">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Рекомендовать к утверждению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C13326" w:rsidRPr="00D37BBD" w:rsidTr="00506D05">
+      <w:tr w:rsidR="00C13326" w:rsidRPr="002309D1" w:rsidTr="00506D05">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00C13326" w:rsidRPr="002309D1" w:rsidRDefault="00C13326" w:rsidP="002309D1">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C13326" w:rsidRPr="00C13326" w:rsidRDefault="00D63685" w:rsidP="008E3498">
+          <w:p w:rsidR="00C13326" w:rsidRPr="00C13326" w:rsidRDefault="00C13326" w:rsidP="008E3498">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D63685">
-[...4 lines deleted...]
-              <w:t>№62 ЖОББМ</w:t>
+            <w:r w:rsidRPr="00C13326">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>СОШ №62 г.Караганды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C13326" w:rsidRPr="00D63685" w:rsidRDefault="00D63685" w:rsidP="008E3498">
-[...6 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+          <w:p w:rsidR="00C13326" w:rsidRPr="00136E3C" w:rsidRDefault="00C13326" w:rsidP="008E3498">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-              <w:t>Қарағанды</w:t>
+              </w:rPr>
+              <w:t>Караганда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C13326" w:rsidRPr="00C13326" w:rsidRDefault="001B201D" w:rsidP="001B201D">
+          <w:p w:rsidR="00C13326" w:rsidRPr="00C13326" w:rsidRDefault="00C13326" w:rsidP="008E3498">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00C13326">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Программа элективного курса по теме: «Физический эксперимент как инструмент развития языковой (английский язык) компетенции учащихся (8 класс, 34 часа)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C13326" w:rsidRPr="00C13326" w:rsidRDefault="00C13326" w:rsidP="00251A04">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C13326">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Авторы-составители: Акпарова Е.В., учитель физики, информатики СОШ №62 г.Караганды, Чижевская Ю.Т., учитель английского языка СОШ №62 г.Караганды, Глушковская С.В., учитель физики, ИВТ школы-лицея №1 г.Сарани</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C13326" w:rsidRDefault="00C13326" w:rsidP="008978A3">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="kk-KZ"/>
-[...174 lines deleted...]
-              <w:t>желтоқсандағы №5 хаттама</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Протокол №5 от 23 декабря 2020 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C13326" w:rsidRPr="00ED74D9" w:rsidRDefault="00D37BBD" w:rsidP="008978A3">
-[...15 lines deleted...]
-              <w:t>Бекітуге ұсыну</w:t>
+          <w:p w:rsidR="00C13326" w:rsidRPr="00ED74D9" w:rsidRDefault="00C13326" w:rsidP="008978A3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00506D05">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Рекомендовать к утверждению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C13326" w:rsidRPr="002309D1" w:rsidTr="00506D05">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00C13326" w:rsidRPr="002309D1" w:rsidRDefault="00C13326" w:rsidP="002309D1">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C13326" w:rsidRPr="00C13326" w:rsidRDefault="00D37BBD" w:rsidP="008978A3">
+          <w:p w:rsidR="00C13326" w:rsidRPr="00C13326" w:rsidRDefault="00C13326" w:rsidP="008978A3">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D37BBD">
-[...4 lines deleted...]
-              <w:t>№62 ЖОББМ</w:t>
+            <w:r w:rsidRPr="00C13326">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>СОШ №62 г.Караганды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C13326" w:rsidRPr="00D37BBD" w:rsidRDefault="00D37BBD" w:rsidP="008978A3">
-[...6 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+          <w:p w:rsidR="00C13326" w:rsidRPr="00136E3C" w:rsidRDefault="00C13326" w:rsidP="008978A3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-              <w:t>Қарағанды</w:t>
+              </w:rPr>
+              <w:t>Караганда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C13326" w:rsidRPr="00C13326" w:rsidRDefault="001B201D" w:rsidP="008E3498">
+          <w:p w:rsidR="00C13326" w:rsidRPr="00C13326" w:rsidRDefault="00C13326" w:rsidP="008E3498">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00C13326">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Рабочая тетрадь для занятий с применением приемов </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C13326">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>CLIL</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C13326">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к элективному курсу </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C13326">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>по теме: «Физический эксперимент как инструмент развития языковой (английский язык) компетенции учащихся</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C13326" w:rsidRPr="00C13326" w:rsidRDefault="00C13326" w:rsidP="00251A04">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C13326">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Авторы-составители: Акпарова Е.В., учитель физики, информатики СОШ №62 г.Караганды, Чижевская Ю.Т., учитель английского языка СОШ №62 г.Караганды, Глушковская С.В., учитель физики, ИВТ школы-лицея №1 г.Сарани</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C13326" w:rsidRDefault="00C13326" w:rsidP="008978A3">
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...135 lines deleted...]
-              <w:t>2020 жылғы 23 желтоқсандағы №5 хаттама</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Протокол №5 от 23 декабря 2020 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C13326" w:rsidRPr="00ED74D9" w:rsidRDefault="00D37BBD" w:rsidP="008978A3">
-[...14 lines deleted...]
-              <w:t>Бекітуге ұсыну</w:t>
+          <w:p w:rsidR="00C13326" w:rsidRPr="00ED74D9" w:rsidRDefault="00C13326" w:rsidP="008978A3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00506D05">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Рекомендовать к утверждению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00077019" w:rsidRPr="001B201D" w:rsidTr="00506D05">
+      <w:tr w:rsidR="00077019" w:rsidRPr="002309D1" w:rsidTr="00506D05">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00077019" w:rsidRPr="002309D1" w:rsidRDefault="00077019" w:rsidP="002309D1">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00077019" w:rsidRPr="00C13326" w:rsidRDefault="00D37BBD" w:rsidP="008978A3">
+          <w:p w:rsidR="00077019" w:rsidRPr="00C13326" w:rsidRDefault="00077019" w:rsidP="008978A3">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D37BBD">
-[...4 lines deleted...]
-              <w:t>№62 ЖОББМ</w:t>
+            <w:r w:rsidRPr="00C13326">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>СОШ №62 г.Караганды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00077019" w:rsidRPr="00136E3C" w:rsidRDefault="00D37BBD" w:rsidP="00D37BBD">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Қарағанды </w:t>
+          <w:p w:rsidR="00077019" w:rsidRPr="00136E3C" w:rsidRDefault="00077019" w:rsidP="008978A3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Караганда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00077019" w:rsidRPr="00C13326" w:rsidRDefault="00077019" w:rsidP="00C13326">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C13326">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve">10 сыныпқа арналған физикадан жиынтық бағалау тапсырмалар жинағы (жаратылыстану-математика бағыыты). </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00077019" w:rsidRPr="006A5179" w:rsidRDefault="00077019" w:rsidP="00C13326">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00C13326">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Сборник заданий суммативного оценивания по физике для 10 класса (естественно-математическое направление)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00077019" w:rsidRPr="00C13326" w:rsidRDefault="00D37BBD" w:rsidP="00B17A95">
-[...13 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00077019" w:rsidRPr="00C13326" w:rsidRDefault="00077019" w:rsidP="00251A04">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C13326">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Авторы-составители: Акпарова Е.В., учитель физики, информатики СОШ №62 г.Караганды, Роговая Г.А., учитель физики лицея №2 г.Караганды, Барышева М.Н., учитель физики СОШ №52 г.Караганды, Абдыкалыкова З.А., учитель физики СШИ имени Жамбыла, Сулейманова Г.О., методист отдела образования г.Караганды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00077019" w:rsidRDefault="00077019" w:rsidP="008978A3">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="kk-KZ"/>
-[...119 lines deleted...]
-              <w:t>2020 жылғы 23 желтоқсандағы №5 хаттама</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Протокол №5 от 23 декабря 2020 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00077019" w:rsidRPr="00ED74D9" w:rsidRDefault="00D37BBD" w:rsidP="008978A3">
-[...14 lines deleted...]
-              <w:t>Бекітуге ұсыну</w:t>
+          <w:p w:rsidR="00077019" w:rsidRPr="00ED74D9" w:rsidRDefault="00077019" w:rsidP="008978A3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00506D05">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Рекомендовать к утверждению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E61F3" w:rsidRPr="002309D1" w:rsidTr="00506D05">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="008E61F3" w:rsidRPr="002309D1" w:rsidRDefault="008E61F3" w:rsidP="002309D1">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008E61F3" w:rsidRPr="008E61F3" w:rsidRDefault="002F09A3" w:rsidP="001B201D">
+          <w:p w:rsidR="008E61F3" w:rsidRPr="008E61F3" w:rsidRDefault="008E61F3" w:rsidP="008978A3">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F09A3">
-[...32 lines deleted...]
-              <w:t xml:space="preserve"> Лицей-интернаты</w:t>
+            <w:r w:rsidRPr="008E61F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Лицей-интернат «Білім-Инновация №1» управления образования Карагандинской </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E61F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>области</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008E61F3" w:rsidRPr="002F09A3" w:rsidRDefault="008E61F3" w:rsidP="002F09A3">
-[...9 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w:rsidR="008E61F3" w:rsidRDefault="008E61F3" w:rsidP="008978A3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>обл</w:t>
-[...9 lines deleted...]
-              <w:t>ыстық</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>областная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008E61F3" w:rsidRPr="008E61F3" w:rsidRDefault="002F09A3" w:rsidP="001B201D">
+          <w:p w:rsidR="008E61F3" w:rsidRPr="008E61F3" w:rsidRDefault="008E61F3" w:rsidP="00C13326">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F09A3">
+            <w:r w:rsidRPr="008E61F3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Жалпы орта білім беретін мектептің жаратылыстану-математика бағытындағы 10-сын</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001B201D">
+              <w:t xml:space="preserve">Авторская программа «Туған өлке геоэкологиясы» курса по выбору для 10 класса естественно-математического направления средней </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E61F3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>ыбына арналған таңдау курсының «Т</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> авторлық бағдарламасы</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>общеобразовательной школы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008E61F3" w:rsidRPr="008E61F3" w:rsidRDefault="002F09A3" w:rsidP="00251A04">
-[...12 lines deleted...]
-              <w:t>Автор: Абдрахманова Ж. Е., "Білім-Инновация №1" лицей-интернатының география пәні мұғалімі, экология магистрі</w:t>
+          <w:p w:rsidR="008E61F3" w:rsidRPr="008E61F3" w:rsidRDefault="008E61F3" w:rsidP="00251A04">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E61F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Автор: Абдрахманова Ж.Е., учитель географии лицея-интерната «Білім-Инновация №1», магистр экологии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008E61F3" w:rsidRDefault="002F09A3" w:rsidP="008978A3">
-[...7 lines deleted...]
-              <w:t>2020 жылғы 23 желтоқсандағы №5 хаттама</w:t>
+          <w:p w:rsidR="008E61F3" w:rsidRDefault="008E61F3" w:rsidP="008978A3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Протокол №5 от 23 декабря 2020 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008E61F3" w:rsidRPr="00ED74D9" w:rsidRDefault="000E5718" w:rsidP="008E61F3">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="008E61F3" w:rsidRPr="00ED74D9" w:rsidRDefault="008E61F3" w:rsidP="008E61F3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00506D05">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Рекомендовать </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қайта түзетуге ұсынылды </w:t>
+              <w:t>доработать</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E61F3" w:rsidRPr="002309D1" w:rsidTr="00506D05">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="008E61F3" w:rsidRPr="002309D1" w:rsidRDefault="008E61F3" w:rsidP="002309D1">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008E61F3" w:rsidRPr="008E61F3" w:rsidRDefault="001E7D72" w:rsidP="008978A3">
+          <w:p w:rsidR="008E61F3" w:rsidRPr="008E61F3" w:rsidRDefault="008E61F3" w:rsidP="008978A3">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E7D72">
-[...4 lines deleted...]
-              <w:t>№2 өнер мектебі</w:t>
+            <w:r w:rsidRPr="008E61F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Школа искусств №2г.Караганды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008E61F3" w:rsidRPr="001E7D72" w:rsidRDefault="001E7D72" w:rsidP="008978A3">
-[...6 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+          <w:p w:rsidR="008E61F3" w:rsidRDefault="008E61F3" w:rsidP="008978A3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Қарағанды </w:t>
+              </w:rPr>
+              <w:t>Караганда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008E61F3" w:rsidRPr="008E61F3" w:rsidRDefault="001E7D72" w:rsidP="001B201D">
+          <w:p w:rsidR="008E61F3" w:rsidRPr="008E61F3" w:rsidRDefault="008E61F3" w:rsidP="00C13326">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E7D72">
-[...54 lines deleted...]
-              <w:t xml:space="preserve"> оқу-әдістемелік құралы (дайындық сыныбы және 1-сынып).</w:t>
+            <w:r w:rsidRPr="008E61F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Учебно-методическое пособие «Игровые методы обучения с начинающими пианистами» по предмету «Специальное фортепиано» для детских музыкальных школ и музыкальных отделений школ искусств (подготовительный класс и 1 класс).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008E61F3" w:rsidRPr="008E61F3" w:rsidRDefault="001E7D72" w:rsidP="001E7D72">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="008E61F3" w:rsidRPr="008E61F3" w:rsidRDefault="008E61F3" w:rsidP="00251A04">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E61F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Автор: Женжуренко Л.А., преподаватель специального фортепиано  школы искусств №2 г.Караганды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008E61F3" w:rsidRDefault="008E61F3" w:rsidP="008978A3">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="kk-KZ"/>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Протокол №5 от 23 декабря 2020 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008E61F3" w:rsidRPr="00ED74D9" w:rsidRDefault="008E61F3" w:rsidP="008978A3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00506D05">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Рекомендовать </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>А</w:t>
-[...85 lines deleted...]
-              <w:t>ұсынылды</w:t>
+              <w:t>доработать</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E61F3" w:rsidRPr="002309D1" w:rsidTr="00506D05">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="008E61F3" w:rsidRPr="002309D1" w:rsidRDefault="008E61F3" w:rsidP="002309D1">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008E61F3" w:rsidRPr="008E61F3" w:rsidRDefault="00B54412" w:rsidP="008978A3">
+          <w:p w:rsidR="008E61F3" w:rsidRPr="008E61F3" w:rsidRDefault="008E61F3" w:rsidP="008978A3">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B54412">
+            <w:r w:rsidRPr="008E61F3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Ә. Бөкейханов атындағы мектеп-лицейі</w:t>
+              <w:t>Школа-лицей имени А.Букейханова города Шахтинск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="008E61F3" w:rsidRDefault="008E61F3" w:rsidP="008978A3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Шахтинск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008E61F3" w:rsidRPr="008E61F3" w:rsidRDefault="00B54412" w:rsidP="001B201D">
+          <w:p w:rsidR="008E61F3" w:rsidRPr="008E61F3" w:rsidRDefault="008E61F3" w:rsidP="00C13326">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B54412">
-[...32 lines deleted...]
-              <w:t xml:space="preserve"> вариативтік курс бағдарламасы.</w:t>
+            <w:r w:rsidRPr="008E61F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Программа вариативного курса «Русский язык по пятницам» для учащихся 8 классов организаций образования с казахским языком обучения.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008E61F3" w:rsidRPr="00733983" w:rsidRDefault="001B201D" w:rsidP="001B201D">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="008E61F3" w:rsidRPr="00733983" w:rsidRDefault="00733983" w:rsidP="00251A04">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00733983">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Автор-составитель: Калуетова Г.А., учитель русского языка и литературы школы-лицея имени А.Букейханова города Шахтинск.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008E61F3" w:rsidRDefault="00733983" w:rsidP="008978A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="kk-KZ"/>
-[...38 lines deleted...]
-              <w:t>2021 жылғы 12 ақпандағы №1 хаттама</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Протокол №1 от 12 февраля 2021 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008E61F3" w:rsidRPr="00506D05" w:rsidRDefault="000E5718" w:rsidP="008978A3">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="008E61F3" w:rsidRPr="00506D05" w:rsidRDefault="00733983" w:rsidP="008978A3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00506D05">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Рекомендовать </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Қайта түзетуге ұсынылды</w:t>
+              <w:t>доработать</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00733983" w:rsidRPr="002309D1" w:rsidTr="00506D05">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00733983" w:rsidRPr="002309D1" w:rsidRDefault="00733983" w:rsidP="002309D1">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00733983" w:rsidRPr="008E61F3" w:rsidRDefault="00B54412" w:rsidP="008978A3">
+          <w:p w:rsidR="00733983" w:rsidRPr="008E61F3" w:rsidRDefault="00733983" w:rsidP="008978A3">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B54412">
+            <w:r w:rsidRPr="008E61F3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Ә. Бөкейханов атындағы мектеп-лицейі</w:t>
+              <w:t>Школа-лицей имени А.Букейханова города Шахтинск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00733983" w:rsidRDefault="00733983" w:rsidP="008978A3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Шахтинск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00733983" w:rsidRPr="008E61F3" w:rsidRDefault="00B54412" w:rsidP="001B201D">
+          <w:p w:rsidR="00733983" w:rsidRPr="00733983" w:rsidRDefault="00733983" w:rsidP="00733983">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қазақ тілінде оқытатын білім беру ұйымдарының оқушыларына арналған Орыс тілі мен әдебиеті бойынша </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001B201D">
+            </w:pPr>
+            <w:r w:rsidRPr="00733983">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>«Ж</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00B54412">
+              <w:t xml:space="preserve">Авторская программа по русскому языку и литературе для учащихся организаций образования с казахским языком обучения «Основы скорочтения». </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00733983" w:rsidRPr="008E61F3" w:rsidRDefault="00733983" w:rsidP="00C13326">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00733983" w:rsidRPr="00733983" w:rsidRDefault="00733983" w:rsidP="00733983">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00733983">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>ылдам оқу негіздері</w:t>
-[...62 lines deleted...]
-            </w:r>
+              <w:t>Автор-составитель: Калуетова Г.А., учитель русского языка и литературы школы-лицея имени А.Букейханова города Шахтинск. Соавторы: Хамитова О.Т., Сулейменова А.М., учителя русского языка и литературы школы-лицея имени А.Букейханова города Шахтинск.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00733983" w:rsidRPr="00733983" w:rsidRDefault="00733983" w:rsidP="00251A04">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00733983" w:rsidRDefault="00B54412" w:rsidP="008978A3">
-[...15 lines deleted...]
-              <w:t>2021 жылғы 12 ақпандағы №1 хаттама</w:t>
+          <w:p w:rsidR="00733983" w:rsidRDefault="00733983" w:rsidP="008978A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Протокол №1 от 12 февраля 2021 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00733983" w:rsidRPr="00506D05" w:rsidRDefault="000E5718" w:rsidP="008978A3">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00733983" w:rsidRPr="00506D05" w:rsidRDefault="00733983" w:rsidP="008978A3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00506D05">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Рекомендовать </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Қайта түзетуге ұсынылды</w:t>
+              <w:t>доработать</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00733983" w:rsidRPr="00FD39AE" w:rsidTr="00506D05">
+      <w:tr w:rsidR="00733983" w:rsidRPr="002309D1" w:rsidTr="00506D05">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00733983" w:rsidRPr="002309D1" w:rsidRDefault="00733983" w:rsidP="002309D1">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00733983" w:rsidRPr="00733983" w:rsidRDefault="00D32918" w:rsidP="008978A3">
+          <w:p w:rsidR="00733983" w:rsidRPr="00733983" w:rsidRDefault="00733983" w:rsidP="008978A3">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D32918">
-[...4 lines deleted...]
-              <w:t>Қарағанды облыстық психологиялық-медициналық-педагогикалық кеңесі</w:t>
+            <w:r w:rsidRPr="00733983">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Карагандинская областная психолого-медико-педагогическая консультация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00733983" w:rsidRPr="00D32918" w:rsidRDefault="00733983" w:rsidP="00D32918">
-[...9 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w:rsidR="00733983" w:rsidRDefault="00733983" w:rsidP="008978A3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>обл</w:t>
-[...9 lines deleted...]
-              <w:t>ыстық</w:t>
+              <w:t>областная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00733983" w:rsidRPr="00733983" w:rsidRDefault="001B201D" w:rsidP="001B201D">
+          <w:p w:rsidR="00733983" w:rsidRPr="00733983" w:rsidRDefault="00733983" w:rsidP="00C13326">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00733983">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Социально-педагогический проект «Сегодня, завтра и всегда: психолого-педагогические условия для реализации прав на получение качественного образования детей с нарушением интеллекта в инклюзивной среде (на примере Карагандинского региона)».</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00733983" w:rsidRPr="008E61F3" w:rsidRDefault="00733983" w:rsidP="00733983">
+            <w:pPr>
+              <w:ind w:firstLine="357"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00733983">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Авторы: Ержолова Ж.А., руководитель Карагандинской областной ПМПК, Бакмаганбетова Б.Н., методист, педагог-психолог; Тишина О.В., методист, учитель-логопед Карагандинской областной ПМПК; Алшынбекова Г.К., заведующая кафедрой дефектологии КарУ имени академика Е.А.Букетова, к.б.н., Боброва В.В., доцент кафедры дефектологии КарУ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00733983">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>имени академика Е.А.Букетова, к.п.н.; Рахметова А.М., профессор кафедры дефектологии КарУ имени академика Е.А.Букетова, к.м.н.</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00733983" w:rsidRDefault="00733983" w:rsidP="008978A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="kk-KZ"/>
-[...8 lines deleted...]
-              <w:t>Бүгін, ертең және әрқашан: инклюзивті ортада ақыл-ойы бұзылған балаларға сапалы білім алу құқығын іске асыру үшін психологиялық-педагогикалық жағдайлар (Қарағанды аймағының мысалында)</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Протокол №1 от 12 февраля 2021 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00733983" w:rsidRPr="00506D05" w:rsidRDefault="00733983" w:rsidP="00733983">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00506D05">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Рекомендовать </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>»</w:t>
-[...197 lines deleted...]
-              <w:t>Бекітуге ұсыну</w:t>
+              <w:t>к утверждению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00212F8E" w:rsidRPr="002309D1" w:rsidRDefault="00212F8E" w:rsidP="002309D1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00212F8E" w:rsidRPr="00EB4A26" w:rsidRDefault="00212F8E" w:rsidP="00212F8E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00212F8E" w:rsidRPr="009F3A46" w:rsidRDefault="00A87D61" w:rsidP="00A87D61">
+    <w:p w:rsidR="00212F8E" w:rsidRPr="009F3A46" w:rsidRDefault="009F3A46">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A87D61">
+      <w:r w:rsidRPr="009F3A46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Орын</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Сәрсекеева Г. С.</w:t>
+        <w:t>Исп.Сарсекеева Г.С.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00212F8E" w:rsidRPr="009F3A46" w:rsidSect="00CA14F3">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="850" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00553663" w:rsidRDefault="00553663" w:rsidP="00A56598">
+    <w:p w:rsidR="008526C2" w:rsidRDefault="008526C2" w:rsidP="00A56598">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00553663" w:rsidRDefault="00553663" w:rsidP="00A56598">
+    <w:p w:rsidR="008526C2" w:rsidRDefault="008526C2" w:rsidP="00A56598">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00553663" w:rsidRDefault="00553663" w:rsidP="00A56598">
+    <w:p w:rsidR="008526C2" w:rsidRDefault="008526C2" w:rsidP="00A56598">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00553663" w:rsidRDefault="00553663" w:rsidP="00A56598">
+    <w:p w:rsidR="008526C2" w:rsidRDefault="008526C2" w:rsidP="00A56598">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="0A593A83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D8389572"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -6585,286 +5134,256 @@
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00486E5A"/>
     <w:rsid w:val="00010FB3"/>
     <w:rsid w:val="00023B13"/>
-    <w:rsid w:val="00023E09"/>
     <w:rsid w:val="0003663C"/>
     <w:rsid w:val="00054C2A"/>
     <w:rsid w:val="000660D7"/>
     <w:rsid w:val="000663C8"/>
     <w:rsid w:val="00077019"/>
     <w:rsid w:val="00094416"/>
     <w:rsid w:val="000A2FDE"/>
-    <w:rsid w:val="000E5568"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000F55C7"/>
     <w:rsid w:val="000F5BB3"/>
     <w:rsid w:val="00100D93"/>
     <w:rsid w:val="00115EE0"/>
     <w:rsid w:val="0012024F"/>
     <w:rsid w:val="00122670"/>
     <w:rsid w:val="00127E4F"/>
     <w:rsid w:val="00141856"/>
     <w:rsid w:val="00145B5A"/>
     <w:rsid w:val="00157EAE"/>
     <w:rsid w:val="00163F47"/>
     <w:rsid w:val="00177FEC"/>
     <w:rsid w:val="00180DE7"/>
     <w:rsid w:val="0018530C"/>
     <w:rsid w:val="001949FC"/>
     <w:rsid w:val="00196639"/>
     <w:rsid w:val="001A058C"/>
     <w:rsid w:val="001A4085"/>
-    <w:rsid w:val="001B201D"/>
     <w:rsid w:val="001C13A7"/>
     <w:rsid w:val="001D2DEF"/>
-    <w:rsid w:val="001E7D72"/>
     <w:rsid w:val="00212F8E"/>
     <w:rsid w:val="002254E5"/>
-    <w:rsid w:val="00226832"/>
     <w:rsid w:val="002309D1"/>
     <w:rsid w:val="00235B19"/>
     <w:rsid w:val="00246B66"/>
     <w:rsid w:val="00264397"/>
     <w:rsid w:val="00270D19"/>
     <w:rsid w:val="002A0399"/>
     <w:rsid w:val="002B5A81"/>
     <w:rsid w:val="002B65BB"/>
-    <w:rsid w:val="002F09A3"/>
     <w:rsid w:val="002F4213"/>
     <w:rsid w:val="003224E7"/>
     <w:rsid w:val="00343072"/>
     <w:rsid w:val="00345485"/>
     <w:rsid w:val="00380B02"/>
     <w:rsid w:val="003A76BA"/>
     <w:rsid w:val="003C7ACF"/>
     <w:rsid w:val="003D1F6D"/>
     <w:rsid w:val="00451B87"/>
     <w:rsid w:val="00453CBE"/>
     <w:rsid w:val="00470645"/>
     <w:rsid w:val="004713DA"/>
     <w:rsid w:val="00472E2C"/>
     <w:rsid w:val="00473A51"/>
     <w:rsid w:val="004749B9"/>
     <w:rsid w:val="004778C3"/>
     <w:rsid w:val="00477943"/>
     <w:rsid w:val="00486E5A"/>
     <w:rsid w:val="004A1BC3"/>
     <w:rsid w:val="004B2847"/>
     <w:rsid w:val="004D0AC3"/>
     <w:rsid w:val="004E19D7"/>
     <w:rsid w:val="004E6509"/>
     <w:rsid w:val="004F693C"/>
     <w:rsid w:val="005055E2"/>
     <w:rsid w:val="00506D05"/>
-    <w:rsid w:val="00553663"/>
     <w:rsid w:val="00562252"/>
     <w:rsid w:val="00564871"/>
     <w:rsid w:val="00581764"/>
     <w:rsid w:val="005A2A92"/>
     <w:rsid w:val="005A6549"/>
     <w:rsid w:val="005C58FA"/>
-    <w:rsid w:val="005D1287"/>
     <w:rsid w:val="005E1777"/>
     <w:rsid w:val="00605284"/>
     <w:rsid w:val="0061772E"/>
     <w:rsid w:val="00631A07"/>
-    <w:rsid w:val="00634C4C"/>
     <w:rsid w:val="006616BB"/>
     <w:rsid w:val="00681968"/>
     <w:rsid w:val="00681FEA"/>
     <w:rsid w:val="00685736"/>
     <w:rsid w:val="00686F74"/>
     <w:rsid w:val="0069229A"/>
     <w:rsid w:val="00696F54"/>
     <w:rsid w:val="006D0C56"/>
     <w:rsid w:val="006E3877"/>
     <w:rsid w:val="006E54D6"/>
     <w:rsid w:val="00700AF6"/>
-    <w:rsid w:val="0071064C"/>
     <w:rsid w:val="00710688"/>
     <w:rsid w:val="00711964"/>
     <w:rsid w:val="00721AB2"/>
     <w:rsid w:val="00733983"/>
-    <w:rsid w:val="00734565"/>
     <w:rsid w:val="00736A88"/>
     <w:rsid w:val="00737C00"/>
     <w:rsid w:val="007441B9"/>
     <w:rsid w:val="00785F8C"/>
     <w:rsid w:val="007A29C8"/>
     <w:rsid w:val="007A2D27"/>
     <w:rsid w:val="007A30F9"/>
     <w:rsid w:val="007A4B20"/>
-    <w:rsid w:val="007B2047"/>
     <w:rsid w:val="007B3054"/>
     <w:rsid w:val="007B4E92"/>
     <w:rsid w:val="007C000F"/>
     <w:rsid w:val="007D1464"/>
     <w:rsid w:val="007E6762"/>
     <w:rsid w:val="007E6A95"/>
     <w:rsid w:val="00800701"/>
     <w:rsid w:val="00804B63"/>
     <w:rsid w:val="00815B6C"/>
     <w:rsid w:val="00831CF8"/>
     <w:rsid w:val="008526C2"/>
-    <w:rsid w:val="008776E3"/>
     <w:rsid w:val="00885E90"/>
     <w:rsid w:val="008A16D7"/>
     <w:rsid w:val="008A19BB"/>
     <w:rsid w:val="008D25B6"/>
     <w:rsid w:val="008D6DDA"/>
     <w:rsid w:val="008E0776"/>
     <w:rsid w:val="008E61F3"/>
     <w:rsid w:val="008F1D96"/>
     <w:rsid w:val="00902B09"/>
     <w:rsid w:val="0090580A"/>
     <w:rsid w:val="00910931"/>
     <w:rsid w:val="009135C0"/>
     <w:rsid w:val="0091373C"/>
     <w:rsid w:val="00930646"/>
-    <w:rsid w:val="00931472"/>
-    <w:rsid w:val="009341CB"/>
     <w:rsid w:val="00947FF0"/>
     <w:rsid w:val="00954562"/>
     <w:rsid w:val="0095604E"/>
     <w:rsid w:val="009626C3"/>
     <w:rsid w:val="00975E13"/>
     <w:rsid w:val="009A57B8"/>
     <w:rsid w:val="009C0329"/>
     <w:rsid w:val="009C1FE2"/>
     <w:rsid w:val="009C4512"/>
     <w:rsid w:val="009D213C"/>
     <w:rsid w:val="009F3A46"/>
     <w:rsid w:val="00A201A6"/>
     <w:rsid w:val="00A31111"/>
     <w:rsid w:val="00A338B1"/>
     <w:rsid w:val="00A440DC"/>
     <w:rsid w:val="00A56598"/>
     <w:rsid w:val="00A83C32"/>
-    <w:rsid w:val="00A87D61"/>
-    <w:rsid w:val="00A97CAB"/>
     <w:rsid w:val="00AB4BB0"/>
     <w:rsid w:val="00AC2A55"/>
     <w:rsid w:val="00AD0101"/>
     <w:rsid w:val="00AD5839"/>
     <w:rsid w:val="00AD787A"/>
     <w:rsid w:val="00AE4FBE"/>
     <w:rsid w:val="00AE6499"/>
     <w:rsid w:val="00AF1BD5"/>
     <w:rsid w:val="00AF5E87"/>
-    <w:rsid w:val="00B04D65"/>
-    <w:rsid w:val="00B17A95"/>
     <w:rsid w:val="00B20160"/>
     <w:rsid w:val="00B41771"/>
-    <w:rsid w:val="00B54412"/>
     <w:rsid w:val="00B94A54"/>
     <w:rsid w:val="00B97A03"/>
     <w:rsid w:val="00B97DC8"/>
     <w:rsid w:val="00BB1380"/>
     <w:rsid w:val="00BB718D"/>
     <w:rsid w:val="00BB74A5"/>
     <w:rsid w:val="00BC434A"/>
     <w:rsid w:val="00BE29FE"/>
     <w:rsid w:val="00BE2B15"/>
     <w:rsid w:val="00C053D5"/>
     <w:rsid w:val="00C13326"/>
     <w:rsid w:val="00C33D7B"/>
     <w:rsid w:val="00C41A0D"/>
     <w:rsid w:val="00C46CE7"/>
     <w:rsid w:val="00C51199"/>
     <w:rsid w:val="00C5743C"/>
     <w:rsid w:val="00C578A6"/>
     <w:rsid w:val="00C6762E"/>
     <w:rsid w:val="00C95999"/>
     <w:rsid w:val="00CA14F3"/>
     <w:rsid w:val="00CB0C23"/>
     <w:rsid w:val="00CB35A7"/>
     <w:rsid w:val="00CD3463"/>
     <w:rsid w:val="00CD4612"/>
     <w:rsid w:val="00CE0896"/>
     <w:rsid w:val="00CE57E9"/>
     <w:rsid w:val="00CE58CC"/>
-    <w:rsid w:val="00CE639B"/>
     <w:rsid w:val="00CE7C94"/>
     <w:rsid w:val="00D057F4"/>
     <w:rsid w:val="00D226B0"/>
     <w:rsid w:val="00D2383F"/>
-    <w:rsid w:val="00D32918"/>
-    <w:rsid w:val="00D37BBD"/>
     <w:rsid w:val="00D5313E"/>
     <w:rsid w:val="00D60855"/>
-    <w:rsid w:val="00D63685"/>
-    <w:rsid w:val="00D7471E"/>
     <w:rsid w:val="00D958A5"/>
     <w:rsid w:val="00DB24EB"/>
     <w:rsid w:val="00DD661B"/>
     <w:rsid w:val="00E07BCB"/>
     <w:rsid w:val="00E363BF"/>
     <w:rsid w:val="00E42E0A"/>
     <w:rsid w:val="00E650AA"/>
     <w:rsid w:val="00EA0A7E"/>
     <w:rsid w:val="00EB1D2A"/>
     <w:rsid w:val="00EB45C8"/>
     <w:rsid w:val="00EB4A26"/>
     <w:rsid w:val="00EB7626"/>
     <w:rsid w:val="00EC3585"/>
-    <w:rsid w:val="00EC7873"/>
     <w:rsid w:val="00ED6434"/>
     <w:rsid w:val="00ED74CA"/>
     <w:rsid w:val="00ED74D9"/>
-    <w:rsid w:val="00EE04A1"/>
     <w:rsid w:val="00EF5BD5"/>
     <w:rsid w:val="00EF69E5"/>
     <w:rsid w:val="00F13362"/>
     <w:rsid w:val="00F45E7F"/>
     <w:rsid w:val="00F46F5F"/>
     <w:rsid w:val="00F74445"/>
     <w:rsid w:val="00F9542D"/>
     <w:rsid w:val="00FA7853"/>
     <w:rsid w:val="00FB3EAB"/>
-    <w:rsid w:val="00FD39AE"/>
     <w:rsid w:val="00FE477C"/>
     <w:rsid w:val="00FF4415"/>
     <w:rsid w:val="00FF52FD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -7494,51 +6013,50 @@
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="ab"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CE57E9"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a5">
     <w:name w:val="Абзац списка Знак"/>
     <w:aliases w:val="без абзаца Знак"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00ED74D9"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -7797,78 +6315,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF02A5BB-CC02-41A0-A2E0-45D5DAC0C725}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0062C382-22F3-4301-933D-CEE90B9A579D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1159</Words>
-  <Characters>6610</Characters>
+  <Words>1204</Words>
+  <Characters>6866</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>55</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>57</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7754</CharactersWithSpaces>
+  <CharactersWithSpaces>8054</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Гульмира 203</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>