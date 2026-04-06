--- v0 (2025-12-16)
+++ v1 (2026-04-06)
@@ -2,18431 +2,9708 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00194E1D">
+    <w:p w:rsidR="00F67ED9" w:rsidRPr="00236BE4" w:rsidRDefault="00F67ED9" w:rsidP="00F67ED9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F67ED9" w:rsidRPr="00236BE4" w:rsidRDefault="00F67ED9" w:rsidP="00F67ED9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00F67ED9" w:rsidRPr="00236BE4" w:rsidSect="00F837C8">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="709" w:right="850" w:bottom="1134" w:left="1843" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5892"/>
+        <w:gridCol w:w="3538"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0035183B" w:rsidTr="009C1F59">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7566" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0035183B" w:rsidRDefault="0035183B" w:rsidP="009C1F59">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3982" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0035183B" w:rsidRDefault="0035183B" w:rsidP="009C1F59">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>УТВЕРЖДАЮ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0035183B" w:rsidRDefault="00263F61" w:rsidP="009C1F59">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>И.о. д</w:t>
+            </w:r>
+            <w:r w:rsidR="0035183B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>иректор</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>а</w:t>
+            </w:r>
+            <w:r w:rsidR="0035183B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> УМЦ РО</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0035183B" w:rsidRDefault="0035183B" w:rsidP="009C1F59">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Карагандинской области</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0035183B" w:rsidRDefault="0035183B" w:rsidP="009C1F59">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">__________ </w:t>
+            </w:r>
+            <w:r w:rsidR="00263F61" w:rsidRPr="00263F61">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Б.Х.Абдикерова </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«___» _______ 2020 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="0035183B" w:rsidRDefault="0035183B" w:rsidP="0035183B"/>
+    <w:p w:rsidR="00F67ED9" w:rsidRPr="00236BE4" w:rsidRDefault="00F67ED9" w:rsidP="00F67ED9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00194E1D">
+    <w:p w:rsidR="00F67ED9" w:rsidRPr="00236BE4" w:rsidRDefault="00F67ED9" w:rsidP="00F67ED9">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F67ED9" w:rsidRPr="00236BE4" w:rsidRDefault="00F67ED9" w:rsidP="00F67ED9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F67ED9" w:rsidRPr="00236BE4" w:rsidRDefault="00F67ED9" w:rsidP="00F67ED9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F67ED9" w:rsidRPr="00236BE4" w:rsidRDefault="00F67ED9" w:rsidP="00F67ED9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F67ED9" w:rsidRPr="00236BE4" w:rsidRDefault="00F67ED9" w:rsidP="00F67ED9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F67ED9" w:rsidRPr="00236BE4" w:rsidRDefault="00F67ED9" w:rsidP="00F67ED9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F67ED9" w:rsidRPr="00236BE4" w:rsidRDefault="00F67ED9" w:rsidP="00F67ED9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00236BE4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ПРОЕКТ</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00194E1D">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w:rsidR="00F67ED9" w:rsidRPr="00236BE4" w:rsidRDefault="00F67ED9" w:rsidP="00F67ED9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...339 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="00236BE4">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...124 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00855EF1">
+      <w:r w:rsidR="00BC4AEF" w:rsidRPr="00BC4AEF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>GeoInfo навигатор</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF22E1">
+      <w:r w:rsidRPr="00236BE4">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+    <w:p w:rsidR="00F67ED9" w:rsidRPr="00236BE4" w:rsidRDefault="00C059DA" w:rsidP="00F67ED9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00FF22E1">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="009D656A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">1 </w:t>
-[...8 lines deleted...]
-        <w:t>кезең</w:t>
+        <w:t xml:space="preserve"> этап </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00194E1D" w:rsidRPr="00FF22E1" w:rsidRDefault="00194E1D">
+    <w:p w:rsidR="00F67ED9" w:rsidRPr="00236BE4" w:rsidRDefault="00F67ED9" w:rsidP="00F67ED9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00194E1D" w:rsidRPr="00FF22E1" w:rsidRDefault="00194E1D">
+    <w:p w:rsidR="00F67ED9" w:rsidRPr="00236BE4" w:rsidRDefault="00F67ED9" w:rsidP="00F67ED9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00194E1D" w:rsidRPr="00FF22E1" w:rsidRDefault="00194E1D">
+    <w:p w:rsidR="00F67ED9" w:rsidRPr="00236BE4" w:rsidRDefault="00F67ED9" w:rsidP="00F67ED9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00194E1D" w:rsidRPr="00FF22E1" w:rsidRDefault="00194E1D">
+    <w:p w:rsidR="00F67ED9" w:rsidRPr="00236BE4" w:rsidRDefault="00F67ED9" w:rsidP="00F67ED9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00194E1D" w:rsidRPr="00FF22E1" w:rsidRDefault="00194E1D">
+    <w:p w:rsidR="00F67ED9" w:rsidRPr="00236BE4" w:rsidRDefault="00F67ED9" w:rsidP="00F67ED9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00194E1D" w:rsidRPr="00FF22E1" w:rsidRDefault="00194E1D">
+    <w:p w:rsidR="00F67ED9" w:rsidRPr="00236BE4" w:rsidRDefault="00F67ED9" w:rsidP="00F67ED9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00194E1D" w:rsidRPr="00FF22E1" w:rsidRDefault="00194E1D">
+    <w:p w:rsidR="00F67ED9" w:rsidRPr="00236BE4" w:rsidRDefault="00F67ED9" w:rsidP="00F67ED9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00194E1D" w:rsidRPr="00FF22E1" w:rsidRDefault="00194E1D">
+    <w:p w:rsidR="00F67ED9" w:rsidRPr="00236BE4" w:rsidRDefault="00F67ED9" w:rsidP="00F67ED9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00194E1D" w:rsidRPr="00FF22E1" w:rsidRDefault="00194E1D">
+    <w:p w:rsidR="00F67ED9" w:rsidRPr="00236BE4" w:rsidRDefault="00F67ED9" w:rsidP="00F67ED9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00194E1D" w:rsidRPr="00FF22E1" w:rsidRDefault="00194E1D">
+    <w:p w:rsidR="00F67ED9" w:rsidRPr="00236BE4" w:rsidRDefault="00F67ED9" w:rsidP="00F67ED9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00194E1D" w:rsidRPr="00FF22E1" w:rsidRDefault="00194E1D">
+    <w:p w:rsidR="00F67ED9" w:rsidRPr="00236BE4" w:rsidRDefault="00F67ED9" w:rsidP="00F67ED9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00194E1D" w:rsidRPr="00FF22E1" w:rsidRDefault="00194E1D">
+    <w:p w:rsidR="00F67ED9" w:rsidRPr="00236BE4" w:rsidRDefault="00F67ED9" w:rsidP="00F67ED9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00194E1D" w:rsidRPr="00FF22E1" w:rsidRDefault="00194E1D">
+    <w:p w:rsidR="00F67ED9" w:rsidRPr="00236BE4" w:rsidRDefault="00F67ED9" w:rsidP="00F67ED9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00194E1D" w:rsidRPr="00FF22E1" w:rsidRDefault="00194E1D">
+    <w:p w:rsidR="00F67ED9" w:rsidRPr="00236BE4" w:rsidRDefault="00F67ED9" w:rsidP="00F67ED9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00194E1D" w:rsidRPr="00FF22E1" w:rsidRDefault="00194E1D">
+    <w:p w:rsidR="00F67ED9" w:rsidRDefault="00F67ED9" w:rsidP="00F67ED9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00194E1D" w:rsidRPr="00FF22E1" w:rsidRDefault="00194E1D">
+    <w:p w:rsidR="00BB0B05" w:rsidRDefault="00BB0B05" w:rsidP="00F67ED9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00194E1D" w:rsidRPr="00FF22E1" w:rsidRDefault="00194E1D">
+    <w:p w:rsidR="00BB0B05" w:rsidRDefault="00BB0B05" w:rsidP="00F67ED9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00194E1D" w:rsidRPr="00FF22E1" w:rsidRDefault="00194E1D">
+    <w:p w:rsidR="00BB0B05" w:rsidRDefault="00BB0B05" w:rsidP="00F67ED9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00194E1D" w:rsidRPr="00FF22E1" w:rsidRDefault="00194E1D">
+    <w:p w:rsidR="0035183B" w:rsidRDefault="0035183B" w:rsidP="00F67ED9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00194E1D" w:rsidRPr="00FF22E1" w:rsidRDefault="00194E1D">
+    <w:p w:rsidR="0035183B" w:rsidRDefault="0035183B" w:rsidP="00F67ED9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00194E1D" w:rsidRPr="00FF22E1" w:rsidRDefault="00944E9C">
-      <w:pPr>
+    <w:p w:rsidR="0035183B" w:rsidRDefault="0035183B" w:rsidP="00F67ED9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00855EF1">
+    </w:p>
+    <w:p w:rsidR="0035183B" w:rsidRDefault="0035183B" w:rsidP="00F67ED9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Қ</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FF22E1">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0035183B" w:rsidRDefault="0035183B" w:rsidP="00F67ED9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>АРА</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00855EF1">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0035183B" w:rsidRDefault="0035183B" w:rsidP="00F67ED9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Ғ</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FF22E1">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0035183B" w:rsidRDefault="0035183B" w:rsidP="00F67ED9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>АНД</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00855EF1">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0035183B" w:rsidRPr="00236BE4" w:rsidRDefault="0035183B" w:rsidP="00F67ED9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ы - </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FF22E1">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F67ED9" w:rsidRPr="00236BE4" w:rsidRDefault="00F67ED9" w:rsidP="00F67ED9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>2020</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FF22E1">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F67ED9" w:rsidRPr="00236BE4" w:rsidRDefault="00F67ED9" w:rsidP="00F67ED9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F67ED9" w:rsidRPr="00236BE4" w:rsidRDefault="00C059DA" w:rsidP="00F67ED9">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>КАРАГАНДА 2020</w:t>
+      </w:r>
+      <w:r w:rsidR="00F67ED9" w:rsidRPr="00236BE4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00194E1D" w:rsidRPr="00FF22E1" w:rsidRDefault="00194E1D">
+    <w:p w:rsidR="00710519" w:rsidRPr="00236BE4" w:rsidRDefault="00710519" w:rsidP="00687CF4">
       <w:pPr>
         <w:ind w:right="-567"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00194E1D" w:rsidRPr="00FF22E1">
+        <w:sectPr w:rsidR="00710519" w:rsidRPr="00236BE4" w:rsidSect="002D3A17">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="851" w:right="1416" w:bottom="851" w:left="1276" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+    <w:p w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidRDefault="00A92EA1" w:rsidP="00A92EA1">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035183B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ПАСПОРТ ПРОЕКТА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidRDefault="00A92EA1" w:rsidP="00A92EA1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...24 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a4"/>
         <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblInd w:w="250" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="7229"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00855EF1" w:rsidRPr="00855EF1">
+      <w:tr w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidTr="000971ED">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00FF22E1" w:rsidRDefault="00944E9C">
-[...13 lines deleted...]
-              <w:t>Жобаның атауы</w:t>
+          <w:p w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidRDefault="00A92EA1" w:rsidP="000971ED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Наименование проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
-[...53 lines deleted...]
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidRDefault="00A92EA1" w:rsidP="000971ED">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Педагогический проект «</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>GeoInfo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> навигатор» </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>тарих және география мұғалімдеріне арналады.</w:t>
+              <w:t>для учителей истории и географии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00855EF1" w:rsidRPr="00855EF1">
+      <w:tr w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidTr="000971ED">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidRDefault="00A92EA1" w:rsidP="000971ED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Государственный заказчик</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7229" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidRDefault="00A92EA1" w:rsidP="000971ED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Управление образования Карагандинской области </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidRDefault="00A92EA1" w:rsidP="000971ED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Учебно-методический центр  развития образования Карагандинской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidTr="000971ED">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidRDefault="00A92EA1" w:rsidP="000971ED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Дата и основание принятия решения о разработке и реализации проекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7229" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidRDefault="00A92EA1" w:rsidP="000971ED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Октябрь </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidTr="000971ED">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidRDefault="00A92EA1" w:rsidP="000971ED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Руководитель проекта  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7229" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidRDefault="00A92EA1" w:rsidP="000971ED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Асакаева Д.С. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>директор УМЦ РО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidTr="000971ED">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidRDefault="00A92EA1" w:rsidP="000971ED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Разработчики проекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7229" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidRDefault="00A92EA1" w:rsidP="000971ED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тулепбекова С.К. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> методисты УМЦ РО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidTr="000971ED">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidRDefault="00A92EA1" w:rsidP="000971ED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Участники проекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7229" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidRDefault="006F5311" w:rsidP="000971ED">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Учителя географии и истории </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Караганды, Темиртау, Жезказгана, Балхаша, Сарани, Шахтинска, </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00855EF1">
-[...4 lines deleted...]
-              <w:t>Мемлекеттік</w:t>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Сатпаева</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00855EF1">
-              <w:rPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, Каражала и Приозерска.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidTr="000971ED">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidRDefault="00A92EA1" w:rsidP="000971ED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Координатор проекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7229" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidRDefault="00A92EA1" w:rsidP="000971ED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Абдикерова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Б. Х., заместитель директора отдела </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ДОиОСО</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>УМЦ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> РО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidTr="000971ED">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidRDefault="00A92EA1" w:rsidP="000971ED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Структура проекта</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
-[...838 lines deleted...]
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidRDefault="00A92EA1" w:rsidP="00A92EA1">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:ind w:left="395" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Өнімнің</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00855EF1">
+              <w:t xml:space="preserve">По характеру продукта: </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...52 lines deleted...]
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+              <w:t>информационный</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidRDefault="00A92EA1" w:rsidP="00A92EA1">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:ind w:left="395" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Ж</w:t>
-[...41 lines deleted...]
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+              <w:t>По классификации: эксперимент</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidRDefault="00A92EA1" w:rsidP="00A92EA1">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:ind w:left="395" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00855EF1">
+              <w:t xml:space="preserve">По количеству участников: </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Қатысушылар</w:t>
-[...33 lines deleted...]
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+              <w:t>групповой</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidRDefault="00A92EA1" w:rsidP="00A92EA1">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:ind w:left="395" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00855EF1">
+              <w:t xml:space="preserve">По длительности: </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...10 lines deleted...]
-              <w:t>за</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>долгосрочный</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00855EF1">
-[...60 lines deleted...]
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          </w:p>
+          <w:p w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidRDefault="00A92EA1" w:rsidP="00A92EA1">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:ind w:left="395" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...52 lines deleted...]
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+              <w:t>По содержанию: ребенок и социум</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidRDefault="00A92EA1" w:rsidP="00A92EA1">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:ind w:left="395" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Бі</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00855EF1">
+              <w:t xml:space="preserve">По профилю знаний: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>л</w:t>
-[...19 lines deleted...]
-              <w:t>бейіні</w:t>
+              <w:t>монопроект</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00855EF1">
-[...30 lines deleted...]
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          </w:p>
+          <w:p w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidRDefault="00A92EA1" w:rsidP="00A92EA1">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:ind w:left="395" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Тү</w:t>
+              <w:t>По типу:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>р</w:t>
+              <w:t>педагогический</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00855EF1">
-[...40 lines deleted...]
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          </w:p>
+          <w:p w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidRDefault="00A92EA1" w:rsidP="00A92EA1">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:ind w:left="395" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Тү</w:t>
+              <w:t xml:space="preserve">По виду: </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>р</w:t>
+              <w:t>психолого-педагогический</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00855EF1">
-[...40 lines deleted...]
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          </w:p>
+          <w:p w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidRDefault="00A92EA1" w:rsidP="00A92EA1">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:ind w:left="395" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...83 lines deleted...]
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+              <w:t>По характеру координации: с открытой координацией</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidRDefault="00A92EA1" w:rsidP="00A92EA1">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:ind w:left="395" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">По уровню контактов: </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>областной</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidTr="000971ED">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidRDefault="00A92EA1" w:rsidP="000971ED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Цель проекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7229" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidRDefault="00A92EA1" w:rsidP="000971ED">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Использование эффективных возможностей интерактивных возможностей в учебном процессе через применение современных интерактивных карт, электронных мультимедиа-учебников и видео наглядных пособий.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidTr="000971ED">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidRDefault="00A92EA1" w:rsidP="000971ED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Основные задачи проекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7229" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00581EA8" w:rsidRPr="0035183B" w:rsidRDefault="00581EA8" w:rsidP="00581EA8">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:ind w:left="175" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>создать базу интерактивных карт, электронных мультимедиа-учебников и интерактивных наглядных пособий, направленных на использование;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00581EA8" w:rsidRPr="0035183B" w:rsidRDefault="00581EA8" w:rsidP="00581EA8">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:ind w:left="175" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">провести открытые уроки, мастер - классы, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00855EF1">
-[...6 lines deleted...]
-              <w:t>Байланыс</w:t>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>коучинги</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00855EF1">
-[...48 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> с целью обмена опытом по методике применения эффективных способов работы, позволяющих применение в интерактивном режиме базовых умений и навыков на практике;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidRDefault="00581EA8" w:rsidP="00581EA8">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:ind w:left="175" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>провести практические семинары по методике применения эффективных способов работы, позволяющих применение в интерактивном режиме базовых умений и навыков на практике.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00855EF1" w:rsidRPr="00855EF1">
+      <w:tr w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidTr="000971ED">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
-[...30 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidRDefault="00A92EA1" w:rsidP="000971ED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ожидаемые результаты реализации проекта</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
-[...1482 lines deleted...]
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="00581EA8" w:rsidRPr="0035183B" w:rsidRDefault="00581EA8" w:rsidP="006F5311">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:ind w:left="175" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...234 lines deleted...]
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>разработка методических рекомендаций по использованию навыков у школьников развития функциональной грамотности с использованием интерактивных технологий;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00581EA8" w:rsidRPr="0035183B" w:rsidRDefault="00581EA8" w:rsidP="006F5311">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:ind w:left="175" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
-[...135 lines deleted...]
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>определение школ-участниц проекта, на базе которых будет проведена методическая работа;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00581EA8" w:rsidRPr="0035183B" w:rsidRDefault="00581EA8" w:rsidP="006F5311">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:ind w:left="175" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...388 lines deleted...]
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>мониторинг анкетирования по направлениям «учитель», «ученик», с целью выявления проблемных зон в реализации развития навыков функциональной грамотности с использованием интерактивных технологий;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00581EA8" w:rsidRPr="0035183B" w:rsidRDefault="00581EA8" w:rsidP="006F5311">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:ind w:left="175" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...233 lines deleted...]
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">организация мастер классов, тренингов и семинаров с использованием методик интерактивных технологий по </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>внедрению навыков функциональной грамотности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00581EA8" w:rsidRPr="0035183B" w:rsidRDefault="00581EA8" w:rsidP="006F5311">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:ind w:left="175" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
-[...260 lines deleted...]
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>создание базы интерактивных карт, электронных мультимедиа-учебников и интерактивных наглядных пособий, направленных на использование в образовательном процессе;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00581EA8" w:rsidRPr="0035183B" w:rsidRDefault="00581EA8" w:rsidP="006F5311">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:ind w:left="175" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...324 lines deleted...]
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>проведение практических семинаров по методике применения эффективных способов работы, позволяющих применение в интерактивном режиме базовых умений и навыков на практике;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidRDefault="006F5311" w:rsidP="006F5311">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:ind w:left="175" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
-[...311 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>создание методического сбор</w:t>
+            </w:r>
+            <w:r w:rsidR="00581EA8" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ника заданий с использованием интерактивных карт, электронных мультимедиа-учебников и интерактивных наглядных пособий, направленных на использование в образовательном процессе.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00855EF1" w:rsidRPr="00855EF1">
+      <w:tr w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidTr="000971ED">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidRDefault="00A92EA1" w:rsidP="000971ED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Мақсатты</w:t>
-[...17 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Целевые индикаторы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidRDefault="00A92EA1" w:rsidP="00A92EA1">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...180 lines deleted...]
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Компетентность педагогов в области применения механизмов реализации проекта до </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0%.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidRDefault="00A92EA1" w:rsidP="00A92EA1">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...123 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Активное участие в образовательном процессе </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">педагогов </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>до 50%.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00855EF1" w:rsidRPr="00FF22E1">
+      <w:tr w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidTr="000971ED">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
-[...47 lines deleted...]
-              <w:t xml:space="preserve"> шаралар</w:t>
+          <w:p w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidRDefault="00A92EA1" w:rsidP="000971ED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Предполагаемые продукты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidRDefault="00A92EA1" w:rsidP="000971ED">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="kk-KZ"/>
-[...9 lines deleted...]
-              <w:t>Педагог қызметінің өнімдері: авторлық бағдарламалар мен әдістемелік құралдар, мұғалімдердің ұсынымдары.</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Продукты деятельности педагогов: авторские программы и методические пособия, рекомендации учителей</w:t>
+            </w:r>
+            <w:r w:rsidR="006F5311" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00855EF1" w:rsidRPr="00855EF1">
+      <w:tr w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidTr="000971ED">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
-[...78 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidRDefault="00A92EA1" w:rsidP="000971ED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сроки реализации проекта </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidRDefault="00A92EA1" w:rsidP="000971ED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">Жобасы жүзеге асыру : </w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+              <w:t xml:space="preserve">Проект реализуется : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidRDefault="00A92EA1" w:rsidP="000971ED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>1 кезең – орнату (қазан 2020 – мамыр 2021ж.);</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t>1 этап</w:t>
+            </w:r>
+            <w:r w:rsidR="006F5311" w:rsidRPr="0035183B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
+              <w:t xml:space="preserve"> – установочный </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>2 кезең – енгізу (қазан 2021ж. - мамыр 2022ж.);</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+              <w:t>(октябрь 2020г. – май 2021г.);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidRDefault="00A92EA1" w:rsidP="000971ED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 этап – </w:t>
+            </w:r>
+            <w:r w:rsidR="006F5311" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">внедренческий </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>3 кезең-жалпылама (қазан 2022ж. - мамыр 2023ж.)</w:t>
+              <w:t>октябрь 2021г. – май 2022г.);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A92EA1" w:rsidRPr="0035183B" w:rsidRDefault="00A92EA1" w:rsidP="006F5311">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 этап – </w:t>
+            </w:r>
+            <w:r w:rsidR="006F5311" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>обобщающий</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (октябрь 2022г. – май 2023г.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00194E1D">
+    <w:p w:rsidR="006F5311" w:rsidRPr="0035183B" w:rsidRDefault="006F5311" w:rsidP="006F356D">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00194E1D">
+    <w:p w:rsidR="006F5311" w:rsidRPr="0035183B" w:rsidRDefault="006F5311" w:rsidP="006F5311">
       <w:pPr>
         <w:pStyle w:val="a8"/>
+        <w:ind w:firstLine="1134"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="0035183B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...60 lines deleted...]
-        <w:t>Өзектілігі</w:t>
+        <w:t>Актуальность</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+    <w:p w:rsidR="00574E61" w:rsidRPr="0035183B" w:rsidRDefault="009D656A" w:rsidP="006F5311">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:ind w:right="-425" w:firstLine="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00855EF1">
+      <w:r w:rsidRPr="0035183B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Ақпараттық кеңістікті кеңейту және әлемдік білім беру қоғамдастығына ену, кадрлық ресурстарды қалыптастыру, білім берудің рөлін күшейту, бұл жағдайлар   жаңа талаптарға сай келеді.</w:t>
+        <w:t xml:space="preserve">В условиях расширения информационного пространства и вхождения в мировое образовательное сообщество, усиления роли образования в формировании человеческих ресурсов соответствует новым требованиям. Современный этап обновления содержания образования направлен на развитие </w:t>
       </w:r>
-      <w:r w:rsidRPr="00855EF1">
+      <w:r w:rsidR="00C059DA" w:rsidRPr="0035183B">
         <w:rPr>
-          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>естественнонаучной</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035183B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> грамотности, интеграцию предметов, навыков </w:t>
+      </w:r>
+      <w:r w:rsidR="00C059DA" w:rsidRPr="0035183B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>интерактивного</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035183B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мышления. На первом этапе проекта «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B44B4A" w:rsidRPr="0035183B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>GeoInfo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B44B4A" w:rsidRPr="0035183B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> навигатор</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035183B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» Учебно-методический центр развития образования Карагандинской области разработал и внедрил использования эффективных возможностей ИКТ в учебном процессе через применение современных интерактивных карт, электронных мультимедиа-учебников и </w:t>
+      </w:r>
+      <w:r w:rsidR="00C059DA" w:rsidRPr="0035183B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>видео</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035183B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> наглядных пособий. Проект </w:t>
+      </w:r>
+      <w:r w:rsidR="00C059DA" w:rsidRPr="0035183B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>предполагает развитие</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035183B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ключевых и предметных компетенций учителей географии</w:t>
+      </w:r>
+      <w:r w:rsidR="00C059DA" w:rsidRPr="0035183B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и истории</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035183B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, оцениванию организационно-методических проблем, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C059DA" w:rsidRPr="0035183B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>развитию интернет ресурсов, дает</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035183B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> возможность поделиться опытом работы учителей географии </w:t>
+      </w:r>
+      <w:r w:rsidR="00C059DA" w:rsidRPr="0035183B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и истории </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035183B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в условиях обновления содержания образования. </w:t>
+      </w:r>
+      <w:r w:rsidR="00080061" w:rsidRPr="0035183B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Проект рассчитан на три года 2020-2023 год.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00C059DA" w:rsidRPr="0035183B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>В 2020-2021 учебном году</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035183B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00855EF1">
+      <w:r w:rsidR="00C059DA" w:rsidRPr="0035183B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Білім беру мазмұнын жаңартудың заманауи кезеңі жаратылыстану-ғылыми сауаттылықты дамытуға, пәндерді интеграциялауға, интерактивті ойлау дағдыларын дамытуға бағытталған. «GeoInfo навигатор» жобасының бірінші кезеңінде Қарағанды облысының білім беруді дамытудың оқу-әдістемелік орталығы Заманауи интерактивті карталарды, Электрондық мультимедиа-оқулықтарды және бейне көрнекі құралдарды қолдану арқылы оқу процесінде АКТ тиімді мүмкіндіктерін пайдалануды әзірледі және енгізді. Жоба география, тарих мұғалімдерінің негізгі және пәндік құзыреттерін дамытуды, ұйымдастыру-әдістемелік мәселелерді бағалауды, интернет ресурстарды дамытуды көздейді, білім беру мазмұнын жаңарту жағдайында география және тарих мұғалімдерінің жұмыс тәжірибесімен бөлісуге мүмкіндік береді. Жоба 2020-2023 жылдарға арналған.  2020-2021 оқу жылында облыстың тоғыз қаласы Қарағанды, Теміртау, Жезқазған, Балқаш, Саран, Шахтинск, Сәтпаев, Қаражал және Приозерск облыстық «GeoInfo навигатор» жобасына енгізілетін болады.</w:t>
+        <w:t xml:space="preserve">девять </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035183B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">городов области </w:t>
+      </w:r>
+      <w:r w:rsidR="00C059DA" w:rsidRPr="0035183B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Караганда, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035183B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Темиртау, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C059DA" w:rsidRPr="0035183B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Жезказган</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035183B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Балхаш, Сарань, Шахтинск, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035183B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Сатпаев</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035183B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C059DA" w:rsidRPr="0035183B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Каражал и Приозерск</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035183B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C059DA" w:rsidRPr="0035183B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">будут внедрены </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035183B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в </w:t>
+      </w:r>
+      <w:r w:rsidR="00C059DA" w:rsidRPr="0035183B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">областной </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035183B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>проект «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B44B4A" w:rsidRPr="0035183B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>GeoInfo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B44B4A" w:rsidRPr="0035183B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> навигатор</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035183B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">». Участники проекта </w:t>
+      </w:r>
+      <w:r w:rsidR="00B44B4A" w:rsidRPr="0035183B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>активно используют и представляют</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035183B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B44B4A" w:rsidRPr="0035183B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>в широком применении</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035183B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> такие программы, как «ГЛОБУС», «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035183B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>GeoInfo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035183B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>» конструктор интерактивных заданий LearningApps.org, электронный тренажер, интерактивные карты.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B44B4A" w:rsidRPr="0035183B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Данный проект будет расширять интернет возможности.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w:rsidR="0043194D" w:rsidRPr="0035183B" w:rsidRDefault="0043194D" w:rsidP="0043194D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:ind w:left="207"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00855EF1">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00194E1D">
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w:rsidR="0043194D" w:rsidRPr="0035183B" w:rsidRDefault="0043194D" w:rsidP="0043194D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00194E1D" w:rsidRPr="00855EF1">
+        <w:sectPr w:rsidR="0043194D" w:rsidRPr="0035183B" w:rsidSect="00710519">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="851" w:right="1416" w:bottom="851" w:left="1276" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+    <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="00C673F3" w:rsidP="002D5BA8">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="1080" w:right="-567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00855EF1">
+      <w:r w:rsidRPr="0035183B">
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>2020-2021 жылдарға арналған» «GeoInfo навигатор» жобасы бойынша іс-қимыл жоспары</w:t>
+        <w:t xml:space="preserve">План действий </w:t>
       </w:r>
+      <w:r w:rsidR="002D5BA8" w:rsidRPr="0035183B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>по проекту «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FA6E4C" w:rsidRPr="0035183B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>GeoInfo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FA6E4C" w:rsidRPr="0035183B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> навигатор</w:t>
+      </w:r>
+      <w:r w:rsidR="002D5BA8" w:rsidRPr="0035183B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA6E4C" w:rsidRPr="0035183B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>на 2020-2021</w:t>
+      </w:r>
+      <w:r w:rsidR="002D5BA8" w:rsidRPr="0035183B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> гг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="002D5BA8">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1080" w:right="-567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15451" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="6946"/>
         <w:gridCol w:w="1985"/>
-        <w:gridCol w:w="538"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2409"/>
+        <w:gridCol w:w="141"/>
+        <w:gridCol w:w="2835"/>
         <w:gridCol w:w="142"/>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="142"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00855EF1" w:rsidRPr="00855EF1" w:rsidTr="00944E9C">
+      <w:tr w:rsidR="00236BE4" w:rsidRPr="0035183B" w:rsidTr="00573A93">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="142" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="008F7F81">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-567"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="008F7F81">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-108" w:right="33"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Әрекеттер</w:t>
-[...21 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Действия/мероприятия</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="008F7F81">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00855EF1">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-              <w:t>мерзімі</w:t>
+              </w:rPr>
+              <w:t>сроки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="008F7F81">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00855EF1">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-              <w:t>нәтиже</w:t>
+              </w:rPr>
+              <w:t>результат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="008F7F81">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-108" w:right="34"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00855EF1">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-              <w:t>жауапты</w:t>
+              </w:rPr>
+              <w:t>ответственный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00855EF1" w:rsidRPr="00855EF1" w:rsidTr="00944E9C">
+      <w:tr w:rsidR="00236BE4" w:rsidRPr="0035183B" w:rsidTr="00573A93">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="008F7F81">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
-[...15 lines deleted...]
-            <w:r w:rsidRPr="00855EF1">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="0043194D" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="176" w:right="33"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>О</w:t>
+            </w:r>
+            <w:r w:rsidR="002D5BA8" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>пределение места и</w:t>
+            </w:r>
+            <w:r w:rsidR="00814AFA" w:rsidRPr="0035183B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidR="002D5BA8" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>времени внедрения проекта,</w:t>
+            </w:r>
+            <w:r w:rsidR="00814AFA" w:rsidRPr="0035183B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...124 lines deleted...]
-            <w:tcW w:w="2523" w:type="dxa"/>
+            <w:r w:rsidR="002D5BA8" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>составление списков участников.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
-[...2 lines deleted...]
-              <w:ind w:left="63"/>
+          <w:p w:rsidR="0043194D" w:rsidRPr="0035183B" w:rsidRDefault="00FA6E4C" w:rsidP="00FA6E4C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
-[...27 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сентябрь</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00FA6E4C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA6E4C" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>020</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="530"/>
               </w:tabs>
               <w:spacing w:after="0"/>
-              <w:ind w:left="63"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
+              <w:ind w:left="175"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>проект</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="530"/>
               </w:tabs>
               <w:spacing w:after="0"/>
-              <w:ind w:left="63"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00855EF1">
+              <w:ind w:left="175"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>пакет</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="530"/>
               </w:tabs>
               <w:spacing w:after="0"/>
-              <w:ind w:left="63"/>
-[...13 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:ind w:left="175"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>документов</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
-[...2 lines deleted...]
-              <w:ind w:left="63" w:right="34"/>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Тулепбекова</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> С. К.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00194E1D" w:rsidP="00944E9C">
-[...2 lines deleted...]
-              <w:ind w:left="63" w:right="34"/>
+          <w:p w:rsidR="007D199C" w:rsidRPr="0035183B" w:rsidRDefault="007D199C" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00855EF1" w:rsidRPr="00855EF1" w:rsidTr="00944E9C">
+      <w:tr w:rsidR="00236BE4" w:rsidRPr="0035183B" w:rsidTr="00573A93">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="008F7F81">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
-[...195 lines deleted...]
-            <w:tcW w:w="2523" w:type="dxa"/>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="176" w:right="33"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Установочный</w:t>
+            </w:r>
+            <w:r w:rsidR="0043194D" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> онлайн </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>семинар для методистов</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA6E4C" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> курирующих географию </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA6E4C" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">и историю </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">по </w:t>
+            </w:r>
+            <w:r w:rsidR="0043194D" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">реализации </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>проекта, формирование команды проекта.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
-[...2 lines deleted...]
-              <w:ind w:left="63"/>
+          <w:p w:rsidR="00FA6E4C" w:rsidRPr="0035183B" w:rsidRDefault="00FA6E4C" w:rsidP="00FA6E4C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
-[...27 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сентябрь</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="00FA6E4C" w:rsidP="00FA6E4C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2020 г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="530"/>
               </w:tabs>
               <w:spacing w:after="0"/>
-              <w:ind w:left="63"/>
-[...13 lines deleted...]
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
+              <w:ind w:left="175"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>пакет документов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Тулепбекова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> С. К.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="007D199C" w:rsidRPr="0035183B" w:rsidRDefault="007D199C" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00236BE4" w:rsidRPr="0035183B" w:rsidTr="00573A93">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="008F7F81">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-567"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="176" w:right="33"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Определение школ - участниц.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FA6E4C" w:rsidRPr="0035183B" w:rsidRDefault="00FA6E4C" w:rsidP="00FA6E4C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сентябрь</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="00FA6E4C" w:rsidP="00FA6E4C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2020 г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="530"/>
               </w:tabs>
               <w:spacing w:after="0"/>
-              <w:ind w:left="63"/>
-[...13 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:ind w:left="175"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>приказ</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
-[...2 lines deleted...]
-              <w:ind w:left="63" w:right="34"/>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Тулепбекова</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> С. К.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00194E1D" w:rsidP="00944E9C">
-[...2 lines deleted...]
-              <w:ind w:left="63" w:right="34"/>
+          <w:p w:rsidR="00164C35" w:rsidRPr="0035183B" w:rsidRDefault="00164C35" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00855EF1" w:rsidRPr="00855EF1" w:rsidTr="00944E9C">
+      <w:tr w:rsidR="00236BE4" w:rsidRPr="0035183B" w:rsidTr="00573A93">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="008F7F81">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
-[...4 lines deleted...]
-              <w:t>3.</w:t>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
-[...58 lines deleted...]
-            <w:tcW w:w="2523" w:type="dxa"/>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="176" w:right="33"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Создать творческую группу по подготовке проекта к реализации.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
-[...2 lines deleted...]
-              <w:ind w:left="63"/>
+          <w:p w:rsidR="00FA6E4C" w:rsidRPr="0035183B" w:rsidRDefault="00FA6E4C" w:rsidP="00FA6E4C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
-[...27 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сентябрь</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="00FA6E4C" w:rsidP="00FA6E4C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2020 г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="530"/>
               </w:tabs>
               <w:spacing w:after="0"/>
-              <w:ind w:left="63"/>
-[...12 lines deleted...]
-              <w:t>бұйрық</w:t>
+              <w:ind w:left="175"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>приказ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
-[...2 lines deleted...]
-              <w:ind w:left="63" w:right="34"/>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Тулепбекова</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> С. К.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00194E1D" w:rsidP="00944E9C">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Творческая группа</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00855EF1" w:rsidRPr="00FF22E1" w:rsidTr="00944E9C">
+      <w:tr w:rsidR="00236BE4" w:rsidRPr="0035183B" w:rsidTr="00573A93">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="008F7F81">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
-[...4 lines deleted...]
-              <w:t>4.</w:t>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
-[...15 lines deleted...]
-            <w:r w:rsidRPr="00855EF1">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="176" w:right="33"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Разработка критерий оценки</w:t>
+            </w:r>
+            <w:r w:rsidR="00814AFA" w:rsidRPr="0035183B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...92 lines deleted...]
-            <w:tcW w:w="2523" w:type="dxa"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>эффективности реализации проекта.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
-[...1 lines deleted...]
-              <w:ind w:left="63"/>
+          <w:p w:rsidR="00FA6E4C" w:rsidRPr="0035183B" w:rsidRDefault="00FA6E4C" w:rsidP="00FA6E4C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
-[...34 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сентябрь</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="00FA6E4C" w:rsidP="00FA6E4C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2020 г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="530"/>
               </w:tabs>
               <w:spacing w:after="0"/>
-              <w:ind w:left="63"/>
-[...12 lines deleted...]
-              <w:t>бұйрық</w:t>
+              <w:ind w:left="175"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>критерии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
-[...34 lines deleted...]
-              <w:t>Шығармашылық топ</w:t>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Тулепбекова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> С. К.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Творческая группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00855EF1" w:rsidRPr="00FF22E1" w:rsidTr="00944E9C">
+      <w:tr w:rsidR="00236BE4" w:rsidRPr="0035183B" w:rsidTr="00573A93">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="008F7F81">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
-[...4 lines deleted...]
-              <w:t>5.</w:t>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
-[...131 lines deleted...]
-            <w:tcW w:w="2523" w:type="dxa"/>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="176" w:right="33"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Разработка диагностического инструментария для изучения образовательных потребностей участников проекта.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
-[...1 lines deleted...]
-              <w:ind w:left="63"/>
+          <w:p w:rsidR="00FA6E4C" w:rsidRPr="0035183B" w:rsidRDefault="00FA6E4C" w:rsidP="00FA6E4C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
-[...34 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сентябрь</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="00FA6E4C" w:rsidP="00FA6E4C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2020 г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="530"/>
               </w:tabs>
               <w:spacing w:after="0"/>
-              <w:ind w:left="63"/>
-[...19 lines deleted...]
-              <w:t>лер</w:t>
+              <w:ind w:left="175"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>диагностический инструментарий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
-[...34 lines deleted...]
-              <w:t>Шығармашылық топ</w:t>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Тулепбекова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> С. К.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Творческая группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00855EF1" w:rsidRPr="00855EF1" w:rsidTr="00944E9C">
+      <w:tr w:rsidR="00236BE4" w:rsidRPr="0035183B" w:rsidTr="00573A93">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="008F7F81">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
-[...4 lines deleted...]
-              <w:t>6.</w:t>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
-[...153 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="176" w:right="33"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Проведение диагностики и анализа </w:t>
+            </w:r>
+            <w:r w:rsidR="00814AFA" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ее итогов с целью </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>разработки комплекса мероприятий по проекту</w:t>
+            </w:r>
+            <w:r w:rsidR="00766649" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2523" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
-[...1 lines deleted...]
-              <w:ind w:left="63"/>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00FA6E4C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
-[...34 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>по итогам полугодий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="530"/>
               </w:tabs>
               <w:spacing w:after="0"/>
-              <w:ind w:left="63"/>
-[...32 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:ind w:left="175"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>диагностика, анализ</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
-[...35 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Тулепбекова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> С. К.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Методисты рай/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>горОО</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00855EF1" w:rsidRPr="00FF22E1" w:rsidTr="00944E9C">
+      <w:tr w:rsidR="00236BE4" w:rsidRPr="0035183B" w:rsidTr="00573A93">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="008F7F81">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
-[...4 lines deleted...]
-              <w:t>7.</w:t>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
-[...154 lines deleted...]
-            <w:tcW w:w="2523" w:type="dxa"/>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="00FA6E4C" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="176" w:right="33"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Разработка плана действий на 1</w:t>
+            </w:r>
+            <w:r w:rsidR="0043194D" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> год </w:t>
+            </w:r>
+            <w:r w:rsidR="002D5BA8" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>реализации проекта</w:t>
+            </w:r>
+            <w:r w:rsidR="0043194D" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> с</w:t>
+            </w:r>
+            <w:r w:rsidR="002D5BA8" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> регионами.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
-[...1 lines deleted...]
-              <w:ind w:left="63"/>
+          <w:p w:rsidR="00FA6E4C" w:rsidRPr="0035183B" w:rsidRDefault="00FA6E4C" w:rsidP="00FA6E4C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
-[...34 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сентябрь</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="00FA6E4C" w:rsidP="00FA6E4C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2020 г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="0043194D" w:rsidP="00573A93">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="530"/>
               </w:tabs>
               <w:spacing w:after="0"/>
-              <w:ind w:left="63"/>
-[...19 lines deleted...]
-              <w:t>талдау</w:t>
+              <w:ind w:left="175"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>план действий</w:t>
+            </w:r>
+            <w:r w:rsidR="002D5BA8" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">на </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA6E4C" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> год реализации проекта с регионами.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
-[...35 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Тулепбекова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> С. К.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Методисты рай/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>горОО</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00855EF1" w:rsidRPr="00855EF1" w:rsidTr="00944E9C">
+      <w:tr w:rsidR="00236BE4" w:rsidRPr="0035183B" w:rsidTr="00573A93">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="008F7F81">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
-[...4 lines deleted...]
-              <w:t>8.</w:t>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
-[...193 lines deleted...]
-            <w:tcW w:w="2523" w:type="dxa"/>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="176" w:right="33"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Разработать пакет документов по семинарам.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
-[...1 lines deleted...]
-              <w:ind w:left="63"/>
+          <w:p w:rsidR="00FA6E4C" w:rsidRPr="0035183B" w:rsidRDefault="00FA6E4C" w:rsidP="00FA6E4C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
-[...34 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сентябрь</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="00FA6E4C" w:rsidP="00FA6E4C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2020 г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="530"/>
               </w:tabs>
               <w:spacing w:after="0"/>
-              <w:ind w:left="63"/>
-[...114 lines deleted...]
-              <w:t>.</w:t>
+              <w:ind w:left="175"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">пакет </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="530"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>документов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
-[...2 lines deleted...]
-              <w:ind w:left="63" w:right="34"/>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Тулепбекова</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> С. К.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
-[...64 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w:rsidR="007D199C" w:rsidRPr="0035183B" w:rsidRDefault="007D199C" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00855EF1" w:rsidRPr="00855EF1" w:rsidTr="00944E9C">
+      <w:tr w:rsidR="00236BE4" w:rsidRPr="0035183B" w:rsidTr="00573A93">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="008F7F81">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
-[...4 lines deleted...]
-              <w:t>9.</w:t>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
-[...31 lines deleted...]
-            <w:r w:rsidRPr="00855EF1">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="176" w:right="33"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Проведение семинаров со</w:t>
+            </w:r>
+            <w:r w:rsidR="00814AFA" w:rsidRPr="0035183B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>школами участницами проекта по направлениям:</w:t>
+            </w:r>
+            <w:r w:rsidR="00814AFA" w:rsidRPr="0035183B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...19 lines deleted...]
-            <w:tcW w:w="2523" w:type="dxa"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>развитие функциональной грамотности школьника по естественнонаучной</w:t>
+            </w:r>
+            <w:r w:rsidR="00814AFA" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> грамотности: интерактивные и цифровые географические карты.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
-[...2 lines deleted...]
-              <w:ind w:left="63"/>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="0043194D" w:rsidP="00FA6E4C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
-[...27 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сентябрь</w:t>
+            </w:r>
+            <w:r w:rsidR="002D5BA8" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-апрель</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="00FA6E4C" w:rsidP="00FA6E4C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2020-2021</w:t>
+            </w:r>
+            <w:r w:rsidR="00814AFA" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002D5BA8" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>гг</w:t>
+            </w:r>
+            <w:r w:rsidR="00814AFA" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="530"/>
               </w:tabs>
               <w:spacing w:after="0"/>
-              <w:ind w:left="63"/>
-[...13 lines deleted...]
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
+              <w:ind w:left="175"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>пакет документов, презентации, публикации, анализ.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Тулепбекова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> С. К.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="007D199C" w:rsidRPr="0035183B" w:rsidRDefault="007D199C" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00236BE4" w:rsidRPr="0035183B" w:rsidTr="00573A93">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="008F7F81">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-567"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:pStyle w:val="a7"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:ind w:left="176"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>Мастер- класс «</w:t>
+            </w:r>
+            <w:r w:rsidR="00766649" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Цифровые и интерактивные карты на уроках географии - возможности равного доступа к достойному образованию»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:pStyle w:val="a7"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:ind w:left="176"/>
+              <w:textAlignment w:val="baseline"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:lastRenderedPageBreak/>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidR="00766649" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Основные</w:t>
+            </w:r>
+            <w:r w:rsidR="00766649" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rStyle w:val="apple-converted-space"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00766649" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:bCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>интерактивные</w:t>
+            </w:r>
+            <w:r w:rsidR="00766649" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rStyle w:val="apple-converted-space"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00766649" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>методы</w:t>
+            </w:r>
+            <w:r w:rsidR="00766649" w:rsidRPr="0035183B">
+              <w:t xml:space="preserve"> на уроках географии</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA6E4C" w:rsidRPr="0035183B">
+              <w:t xml:space="preserve"> и истории</w:t>
+            </w:r>
+            <w:r w:rsidR="00766649" w:rsidRPr="0035183B">
+              <w:t>»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0035183B">
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:pStyle w:val="a7"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:ind w:left="176"/>
+              <w:textAlignment w:val="baseline"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:t>«Парт</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA6E4C" w:rsidRPr="0035183B">
+              <w:t>нерство по развитию естественно</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0035183B">
+              <w:t>научного направления с организациями дополнительного образования».</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00FA6E4C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ноябрь-апрель</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="00FA6E4C" w:rsidP="00FA6E4C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2020-2021 гг.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="530"/>
               </w:tabs>
               <w:spacing w:after="0"/>
-              <w:ind w:left="63"/>
-[...19 lines deleted...]
-              <w:t>құжаттары</w:t>
+              <w:ind w:left="175"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>пакет документов, презентации, публикации, анализ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
-[...2 lines deleted...]
-              <w:ind w:left="63" w:right="34"/>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Тулепбекова</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> С. К.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00194E1D" w:rsidP="00944E9C">
-[...2 lines deleted...]
-              <w:ind w:left="63" w:right="34"/>
+          <w:p w:rsidR="007D199C" w:rsidRPr="0035183B" w:rsidRDefault="007D199C" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00855EF1" w:rsidRPr="00855EF1" w:rsidTr="00944E9C">
+      <w:tr w:rsidR="00236BE4" w:rsidRPr="0035183B" w:rsidTr="00573A93">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="008F7F81">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
-[...4 lines deleted...]
-              <w:t>10.</w:t>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
-[...284 lines deleted...]
-            <w:tcW w:w="2523" w:type="dxa"/>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="176" w:right="33"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Проведение семинаров школами участницами проекта в рамках обмена опытом по реализации проекта.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
-[...2 lines deleted...]
-              <w:ind w:left="63"/>
+          <w:p w:rsidR="003A190A" w:rsidRPr="0035183B" w:rsidRDefault="003A190A" w:rsidP="00FA6E4C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="kk-KZ"/>
-[...29 lines deleted...]
-              <w:ind w:left="63"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ноябрь-апрель</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="00FA6E4C" w:rsidP="00FA6E4C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
-[...121 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2020-2021 гг.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
-[...1017 lines deleted...]
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="50"/>
                 <w:tab w:val="left" w:pos="530"/>
               </w:tabs>
               <w:spacing w:after="0"/>
-              <w:ind w:left="34"/>
-[...19 lines deleted...]
-              <w:t>лар</w:t>
+              <w:ind w:left="175"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>семинары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
-[...34 lines deleted...]
-              <w:t>жобаға қатысушы мектептер</w:t>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Тулепбекова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> С. К.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>школы-участницы проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00855EF1" w:rsidRPr="00FF22E1" w:rsidTr="00944E9C">
+      <w:tr w:rsidR="00236BE4" w:rsidRPr="0035183B" w:rsidTr="00573A93">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="008F7F81">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:after="0"/>
-              <w:ind w:left="177" w:right="33"/>
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00855EF1">
+              <w:ind w:left="176" w:right="33"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Организация внеклассной</w:t>
+            </w:r>
+            <w:r w:rsidR="00C673F3" w:rsidRPr="0035183B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>работы, внеурочной деятельности по познанию мира и естествознанию:</w:t>
+            </w:r>
+            <w:r w:rsidR="00C673F3" w:rsidRPr="0035183B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...24 lines deleted...]
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>организация работы, обеспечивающего возможности участия школьников в системе школьного дополнительного</w:t>
+            </w:r>
+            <w:r w:rsidR="00C673F3" w:rsidRPr="0035183B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...378 lines deleted...]
-            <w:tcW w:w="2523" w:type="dxa"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(факультативы, курсы, кружки, индивидуальные занятия) и внешкольного образования.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00FA6E4C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...36 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">в течение </w:t>
+            </w:r>
+            <w:r w:rsidR="003A190A" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="530"/>
               </w:tabs>
               <w:spacing w:after="0"/>
-              <w:ind w:left="34"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
+              <w:ind w:left="175"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> план работы,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="530"/>
               </w:tabs>
               <w:spacing w:after="0"/>
-              <w:ind w:left="34"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
+              <w:ind w:left="175"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> разработка программ </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="530"/>
               </w:tabs>
               <w:spacing w:after="0"/>
-              <w:ind w:left="34"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:ind w:left="175"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>факультативов, курсов, кружков</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="530"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
-[...34 lines deleted...]
-              <w:t>жобаға қатысушы мектептер</w:t>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Тулепбекова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> С. К.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>методисты рай/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>горОО</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>школы-участницы проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00855EF1" w:rsidRPr="00855EF1" w:rsidTr="00944E9C">
+      <w:tr w:rsidR="00236BE4" w:rsidRPr="0035183B" w:rsidTr="00573A93">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="008F7F81">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
-[...2 lines deleted...]
-              <w:ind w:left="177" w:right="33"/>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="176" w:right="33"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t>Кі</w:t>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Разработка </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00855EF1">
-[...4 lines deleted...]
-              <w:t>р</w:t>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>интегрированных</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00855EF1">
-[...10 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...63 lines deleted...]
-            <w:r w:rsidRPr="00855EF1">
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="176" w:right="33"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2523" w:type="dxa"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>программ, вариативных курсов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="003A190A" w:rsidP="00FA6E4C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...36 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>в течение года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="530"/>
               </w:tabs>
               <w:spacing w:after="0"/>
-              <w:ind w:left="34" w:right="33"/>
+              <w:ind w:left="175" w:right="33"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>интегралды</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00855EF1">
+              <w:t xml:space="preserve">разработка </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
+              <w:t>интегрированных</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="530"/>
               </w:tabs>
               <w:spacing w:after="0"/>
-              <w:ind w:left="34"/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00855EF1">
+              <w:ind w:left="175"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>ба</w:t>
-[...40 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>программ, вариативных курсов</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
-[...2 lines deleted...]
-              <w:ind w:left="176" w:right="34"/>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Тулепбекова</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00855EF1">
-[...15 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> С.К.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>методисты рай/</w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00855EF1">
-[...4 lines deleted...]
-              <w:t>Әдіскерлер</w:t>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>горОО</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00855EF1">
-[...103 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>школы-участницы проекта</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00855EF1" w:rsidRPr="00FF22E1" w:rsidTr="00944E9C">
+      <w:tr w:rsidR="00236BE4" w:rsidRPr="0035183B" w:rsidTr="00573A93">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="008F7F81">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
-[...2 lines deleted...]
-              <w:ind w:left="177" w:right="33"/>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="176" w:right="33"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Зертханалар</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00855EF1">
+              <w:t>Организация</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
+              <w:t xml:space="preserve"> работы школы </w:t>
+            </w:r>
+            <w:r w:rsidR="00C673F3" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>картографии «Навигатор</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>» через создание лабораторий.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...123 lines deleted...]
-            <w:tcW w:w="2523" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="003A190A" w:rsidRPr="0035183B" w:rsidRDefault="003A190A" w:rsidP="00FA6E4C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="kk-KZ"/>
-[...26 lines deleted...]
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ноябрь-апрель</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="00FA6E4C" w:rsidP="00FA6E4C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
-[...28 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2020-2021 гг.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="530"/>
               </w:tabs>
               <w:spacing w:after="0"/>
-              <w:ind w:left="34"/>
-[...49 lines deleted...]
-              <w:t>ойындар</w:t>
+              <w:ind w:left="175"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>материалы конкурсов, игр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
-[...34 lines deleted...]
-              <w:t>Әдіскерлер аудандық/қалалық бб жобаға қатысушы мектептер</w:t>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Тулепбекова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> С.К.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>методисты рай/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>горОО</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>школы-участницы проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00855EF1" w:rsidRPr="00FF22E1" w:rsidTr="00944E9C">
+      <w:tr w:rsidR="00236BE4" w:rsidRPr="0035183B" w:rsidTr="00573A93">
         <w:trPr>
           <w:trHeight w:val="1205"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="008F7F81">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
-[...168 lines deleted...]
-            <w:tcW w:w="2523" w:type="dxa"/>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="176" w:right="33"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Организация проектной и исследовательской деятельности</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="00C673F3" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="176" w:right="33"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">учащихся </w:t>
+            </w:r>
+            <w:r w:rsidR="00763EC5" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>через работу</w:t>
+            </w:r>
+            <w:r w:rsidR="002D5BA8" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> школы </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">картографии </w:t>
+            </w:r>
+            <w:r w:rsidR="00763EC5" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Навигатор</w:t>
+            </w:r>
+            <w:r w:rsidR="002D5BA8" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>».</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="176" w:right="33"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="003A190A" w:rsidRPr="0035183B" w:rsidRDefault="003A190A" w:rsidP="00FA6E4C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="kk-KZ"/>
-[...26 lines deleted...]
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ноябрь-апрель</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="00FA6E4C" w:rsidP="00FA6E4C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
-[...26 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2020-2021 гг.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="530"/>
               </w:tabs>
               <w:spacing w:after="0"/>
-              <w:ind w:left="34"/>
-[...12 lines deleted...]
-              <w:t>жобалар</w:t>
+              <w:ind w:left="175"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>проекты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
-[...34 lines deleted...]
-              <w:t>Әдіскерлер аудандық/қалалық бб жобаға қатысушы мектептер</w:t>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Тулепбекова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> С.К.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>методисты рай/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>горОО</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>школы-участницы проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00855EF1" w:rsidRPr="00FF22E1" w:rsidTr="00944E9C">
+      <w:tr w:rsidR="00236BE4" w:rsidRPr="0035183B" w:rsidTr="00573A93">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="008F7F81">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>17.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
-[...123 lines deleted...]
-            <w:r w:rsidRPr="00855EF1">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="176" w:right="33"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Проведение </w:t>
+            </w:r>
+            <w:r w:rsidR="00236BE4" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Конкурс</w:t>
+            </w:r>
+            <w:r w:rsidR="003A190A" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">а интерактивных идей </w:t>
+            </w:r>
+            <w:r w:rsidR="00236BE4" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>«Казахстан – страна Великой степи</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2523" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00FA6E4C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="kk-KZ"/>
-[...27 lines deleted...]
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00194E1D">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">февраль </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA6E4C" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00FA6E4C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2580" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="530"/>
               </w:tabs>
               <w:spacing w:after="0"/>
-              <w:ind w:left="34"/>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> құжаттары</w:t>
+              <w:ind w:left="175"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>пакет документов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
-[...35 lines deleted...]
-              <w:t>Әдіскерлер аудандық/қалалық бб жобаға қатысушы мектептер</w:t>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Тулепбекова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> С.К.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>методисты рай/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>горОО</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>школы-участницы проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00855EF1" w:rsidRPr="00855EF1" w:rsidTr="00944E9C">
+      <w:tr w:rsidR="00236BE4" w:rsidRPr="0035183B" w:rsidTr="00573A93">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="008F7F81">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>18.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
+          <w:p w:rsidR="00236BE4" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:after="0"/>
-              <w:ind w:left="177"/>
+              <w:ind w:left="176" w:right="-567"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00855EF1">
+              <w:t xml:space="preserve">Разработка сборника заданий по </w:t>
+            </w:r>
+            <w:r w:rsidR="00236BE4" w:rsidRPr="0035183B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Интерактивті</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00855EF1">
+              <w:t xml:space="preserve">использованию </w:t>
+            </w:r>
+            <w:r w:rsidR="00236BE4" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">интерактивных и </w:t>
+            </w:r>
+            <w:r w:rsidR="00236BE4" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>цифровых географических карт.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00236BE4" w:rsidRPr="0035183B" w:rsidRDefault="00236BE4" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="176" w:right="33"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> және </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00855EF1">
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="176" w:right="33"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>сандық</w:t>
-[...179 lines deleted...]
-            <w:tcW w:w="2523" w:type="dxa"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="003A190A" w:rsidP="00FA6E4C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
-[...19 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">июнь </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA6E4C" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="530"/>
               </w:tabs>
               <w:spacing w:after="0"/>
-              <w:ind w:left="34"/>
-[...11 lines deleted...]
-              <w:t>жинақ</w:t>
+              <w:ind w:left="175"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сборник</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
-[...2 lines deleted...]
-              <w:ind w:left="176" w:right="34"/>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Тулепбекова</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00855EF1">
-[...15 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> С.К.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Методисты рай/</w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00855EF1">
-[...4 lines deleted...]
-              <w:t>Әдіскерлер</w:t>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>горОО</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00855EF1">
-[...103 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>школы-участницы проекта</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00855EF1" w:rsidRPr="00855EF1" w:rsidTr="00944E9C">
+      <w:tr w:rsidR="00236BE4" w:rsidRPr="0035183B" w:rsidTr="00573A93">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="008F7F81">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>19.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
-[...2 lines deleted...]
-              <w:ind w:left="177" w:right="317"/>
+          <w:p w:rsidR="00236BE4" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="176" w:right="-567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00855EF1">
+              <w:t>Разработка методических рекомендаций по</w:t>
+            </w:r>
+            <w:r w:rsidR="00236BE4" w:rsidRPr="0035183B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Интерактивті</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00855EF1">
+              <w:t xml:space="preserve"> использованию </w:t>
+            </w:r>
+            <w:r w:rsidR="00236BE4" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>интерактивных и цифровых географических карт.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="176" w:right="317"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> және </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00855EF1">
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>сандық</w:t>
-[...137 lines deleted...]
-            <w:tcW w:w="2523" w:type="dxa"/>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="003A190A" w:rsidP="00FA6E4C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="kk-KZ"/>
-[...11 lines deleted...]
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>июнь</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="00FA6E4C" w:rsidP="00FA6E4C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
-[...11 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="530"/>
               </w:tabs>
               <w:spacing w:after="0"/>
-              <w:ind w:left="34"/>
-[...20 lines deleted...]
-              <w:t>калық   ұсынымдар</w:t>
+              <w:ind w:left="175"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>методические рекомендации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
-[...2 lines deleted...]
-              <w:ind w:left="176" w:right="34"/>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Тулепбекова</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00855EF1">
-[...15 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> С.К.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>методисты рай/</w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00855EF1">
-[...4 lines deleted...]
-              <w:t>Әдіскерлер</w:t>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>горОО</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00855EF1">
-[...103 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>школы-участницы проекта</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00855EF1" w:rsidRPr="00855EF1" w:rsidTr="00944E9C">
+      <w:tr w:rsidR="00236BE4" w:rsidRPr="0035183B" w:rsidTr="00573A93">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="008F7F81">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
+          <w:p w:rsidR="00236BE4" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:after="0"/>
-              <w:ind w:left="177" w:right="175"/>
+              <w:ind w:left="176" w:right="-567"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
+              <w:t xml:space="preserve">Разработка программы по развитию навыков </w:t>
+            </w:r>
+            <w:r w:rsidR="00236BE4" w:rsidRPr="0035183B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00855EF1">
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">у школьников использования </w:t>
+            </w:r>
+            <w:r w:rsidR="00236BE4" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>интерактивных и цифровых географических карт</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="176"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>аратылыстану</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00855EF1">
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00855EF1">
+              <w:t xml:space="preserve">в </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>естественнонаучной грамотности</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>сауаттылығында</w:t>
-[...8 lines deleted...]
-              </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00855EF1">
-[...257 lines deleted...]
-            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="003A190A" w:rsidP="00FA6E4C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">март </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA6E4C" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00236BE4" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:after="0"/>
-              <w:ind w:left="34" w:right="-567"/>
+              <w:ind w:left="175" w:right="-567"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...122 lines deleted...]
-              <w:ind w:left="34"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">программа </w:t>
+            </w:r>
+            <w:r w:rsidR="00236BE4" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>использования интерактивных и цифровых географических карт.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
-[...2 lines deleted...]
-              <w:ind w:left="176" w:right="34"/>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Тулепбекова</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00855EF1">
-[...15 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> С.К.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>методисты рай/</w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00855EF1">
-[...4 lines deleted...]
-              <w:t>Әдіскерлер</w:t>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>горОО</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00855EF1">
-[...103 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>школы-участницы проекта</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00855EF1" w:rsidRPr="00855EF1" w:rsidTr="00944E9C">
+      <w:tr w:rsidR="00236BE4" w:rsidRPr="0035183B" w:rsidTr="00573A93">
         <w:trPr>
           <w:trHeight w:val="66"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="008F7F81">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>21.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
-[...201 lines deleted...]
-            <w:tcW w:w="2551" w:type="dxa"/>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="176" w:right="33"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Формирование банка творческих материалов педагогов: - электронная копилка методических материалов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
-[...38 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="003A190A" w:rsidP="00FA6E4C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>в течение года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>методические материалы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
-[...2 lines deleted...]
-              <w:ind w:left="176" w:right="34"/>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Тулепбекова</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00855EF1">
-[...15 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> С.К.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Методисты рай/</w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00855EF1">
-[...4 lines deleted...]
-              <w:t>Әдіскерлер</w:t>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>горОО</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00855EF1">
-[...103 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>школы-участницы проекта</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00855EF1" w:rsidRPr="00FF22E1" w:rsidTr="00944E9C">
+      <w:tr w:rsidR="00236BE4" w:rsidRPr="0035183B" w:rsidTr="00573A93">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="008F7F81">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>22.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
-[...93 lines deleted...]
-            <w:tcW w:w="2551" w:type="dxa"/>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="176" w:right="33"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Организация публикаций в СМИ.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
-[...15 lines deleted...]
-              <w:t>басылымдар</w:t>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="003A190A" w:rsidP="00FA6E4C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>в течение года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>статьи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
-[...34 lines deleted...]
-              <w:t>Әдіскерлер аудандық/қалалық бб жобаға қатысушы мектептер</w:t>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Тулепбекова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> С.К.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Методисты рай/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>горОО</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>школы-участницы проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00855EF1" w:rsidRPr="00855EF1" w:rsidTr="00944E9C">
+      <w:tr w:rsidR="00236BE4" w:rsidRPr="0035183B" w:rsidTr="00573A93">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="008F7F81">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>23.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
-              <w:ind w:left="177" w:right="33"/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00855EF1">
+              <w:ind w:left="176" w:right="33"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bCs/>
                 <w:kern w:val="36"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Қашықтықтан</w:t>
-[...195 lines deleted...]
-            <w:tcW w:w="2551" w:type="dxa"/>
+              <w:t>Конкурс дистанционных проектов: «На пороге новых открытий…»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00194E1D" w:rsidP="00944E9C">
-[...2 lines deleted...]
-              <w:ind w:left="34"/>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00FA6E4C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>март</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="00FA6E4C" w:rsidP="00FA6E4C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
-[...2 lines deleted...]
-              <w:ind w:left="176" w:right="34"/>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Тулепбекова</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00855EF1">
-[...15 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> С.К.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>методисты рай/</w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00855EF1">
-[...4 lines deleted...]
-              <w:t>Әдіскерлер</w:t>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>горОО</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00855EF1">
-[...104 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>школы-участницы проекта</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00855EF1" w:rsidRPr="00FF22E1" w:rsidTr="00944E9C">
+      <w:tr w:rsidR="00236BE4" w:rsidRPr="0035183B" w:rsidTr="00573A93">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="008F7F81">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>24.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
-[...104 lines deleted...]
-            <w:r w:rsidRPr="00855EF1">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="176" w:right="33"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Анализ по итогам реализации проекта за </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA6E4C" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2020-2021 гг. </w:t>
+            </w:r>
+            <w:r w:rsidR="003A190A" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>учебный год</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
-[...22 lines deleted...]
-              <w:t>талдау</w:t>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00FA6E4C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00FA6E4C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">май </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA6E4C" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2020-2021 гг.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00FA6E4C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> диагностика, анализ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
-[...34 lines deleted...]
-              <w:t>Әдіскерлер аудандық/қалалық бб жобаға қатысушы мектептер</w:t>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Тулепбекова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> С.К.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>методисты рай/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>горОО</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">школы-участницы </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00855EF1" w:rsidRPr="00855EF1" w:rsidTr="00944E9C">
+      <w:tr w:rsidR="00236BE4" w:rsidRPr="0035183B" w:rsidTr="00573A93">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="008F7F81">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>25.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
-[...184 lines deleted...]
-            <w:tcW w:w="2551" w:type="dxa"/>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="176" w:right="33"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Презентацион</w:t>
+            </w:r>
+            <w:r w:rsidR="003A190A" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ная защита по итогам проекта за </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA6E4C" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2020-2021 гг. </w:t>
+            </w:r>
+            <w:r w:rsidR="003A190A" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>учебный год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
-[...88 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w:rsidR="003A190A" w:rsidRPr="0035183B" w:rsidRDefault="003A190A" w:rsidP="00FA6E4C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">май </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA6E4C" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2020-2021 гг.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00FA6E4C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> рекламный ролик-  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> видео отчет</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C" w:rsidP="00944E9C">
-[...2 lines deleted...]
-              <w:ind w:left="176" w:right="34"/>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Тулепбекова</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00855EF1">
-[...15 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> С.К.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>методисты рай/</w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00855EF1">
-[...4 lines deleted...]
-              <w:t>Әдіскерлер</w:t>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>горОО</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00855EF1">
-[...103 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="00573A93">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="175" w:right="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>школы-участницы проекта</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00194E1D">
+    <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="002D5BA8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="-567"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00194E1D">
+    <w:p w:rsidR="003F4538" w:rsidRPr="0035183B" w:rsidRDefault="003F4538" w:rsidP="002D5BA8">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:sectPr w:rsidR="00194E1D" w:rsidRPr="00855EF1">
+        <w:sectPr w:rsidR="003F4538" w:rsidRPr="0035183B" w:rsidSect="002D5BA8">
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
           <w:pgMar w:top="1276" w:right="851" w:bottom="1416" w:left="851" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="381"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00194E1D">
+    <w:p w:rsidR="002D5BA8" w:rsidRPr="0035183B" w:rsidRDefault="002D5BA8" w:rsidP="003F4538">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+    <w:p w:rsidR="00A84725" w:rsidRPr="0035183B" w:rsidRDefault="00A84725" w:rsidP="00A84725">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="1080" w:right="-567"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00855EF1">
+      <w:r w:rsidRPr="0035183B">
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>«GeoInfo навигатор» жобасы бойынша семинарлар бағдарламасының жоспары</w:t>
+        <w:t>План программы семинаров по проекту «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035183B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>GeoInfo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035183B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> навигатор»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+    <w:p w:rsidR="00A84725" w:rsidRPr="0035183B" w:rsidRDefault="00A84725" w:rsidP="00A84725">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="1080" w:right="-567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00855EF1">
+      <w:r w:rsidRPr="0035183B">
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">2020-2021 </w:t>
+        <w:t>на 2020-2021 гг.</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00855EF1">
+    </w:p>
+    <w:p w:rsidR="00A84725" w:rsidRPr="0035183B" w:rsidRDefault="00A84725" w:rsidP="00A84725">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1080" w:right="-567"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>жж</w:t>
-[...10 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00194E1D">
+    <w:p w:rsidR="005F1C0D" w:rsidRPr="0035183B" w:rsidRDefault="005F1C0D" w:rsidP="002D3A17">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="709" w:firstLine="1134"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00194E1D">
+    <w:p w:rsidR="005C5C41" w:rsidRPr="0035183B" w:rsidRDefault="005C5C41" w:rsidP="002D3A17">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="709" w:firstLine="1134"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a4"/>
         <w:tblW w:w="9889" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="675"/>
         <w:gridCol w:w="1452"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="2234"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00855EF1" w:rsidRPr="00855EF1">
+      <w:tr w:rsidR="00236BE4" w:rsidRPr="0035183B" w:rsidTr="006A028A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="005C5C41" w:rsidRPr="0035183B" w:rsidRDefault="005C5C41" w:rsidP="002D3A17">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1452" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="005C5C41" w:rsidRPr="0035183B" w:rsidRDefault="005C5C41" w:rsidP="002D3A17">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>уақыты</w:t>
+              <w:t>Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="005C5C41" w:rsidRPr="0035183B" w:rsidRDefault="005C5C41" w:rsidP="002D3A17">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Тақырыбы</w:t>
+              <w:t>Тема</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="005C5C41" w:rsidRPr="0035183B" w:rsidRDefault="005C5C41" w:rsidP="002D3A17">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>жауапты</w:t>
+              <w:t>Ответственные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2234" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="005C5C41" w:rsidRPr="0035183B" w:rsidRDefault="005C5C41" w:rsidP="002D3A17">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>қатысушылар</w:t>
+              <w:t>Участники</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00855EF1" w:rsidRPr="00FF22E1">
+      <w:tr w:rsidR="00236BE4" w:rsidRPr="0035183B" w:rsidTr="006A028A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="005C5C41" w:rsidRPr="0035183B" w:rsidRDefault="001506B7" w:rsidP="002D3A17">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1452" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="005C5C41" w:rsidRPr="0035183B" w:rsidRDefault="00FA6E4C" w:rsidP="003A405B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>18.09.2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
-[...28 lines deleted...]
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="005C5C41" w:rsidRPr="0035183B" w:rsidRDefault="001506B7" w:rsidP="00603D06">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>ОӘО БД</w:t>
-[...33 lines deleted...]
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+              <w:t>Установочный семинар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005C5C41" w:rsidRPr="0035183B" w:rsidRDefault="001506B7" w:rsidP="002D3A17">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...67 lines deleted...]
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+              <w:t>УМЦ РО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2234" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005C5C41" w:rsidRPr="0035183B" w:rsidRDefault="001506B7" w:rsidP="002D3A17">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Темиртау</w:t>
-[...7 lines deleted...]
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+              <w:t>методисты рай/горОО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009832B4" w:rsidRPr="0035183B" w:rsidTr="006A028A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009832B4" w:rsidRPr="0035183B" w:rsidRDefault="009832B4" w:rsidP="00C0341C">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Жаңаарқа, Осакаров, Шет аудандары</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1452" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009832B4" w:rsidRPr="0035183B" w:rsidRDefault="00FC0A7A" w:rsidP="00C0341C">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA6E4C" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>.11.2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009832B4" w:rsidRPr="0035183B" w:rsidRDefault="006A028A" w:rsidP="009832B4">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Партнерство по развитию естественно-научного направления с организациями дополнительного образования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009832B4" w:rsidRPr="0035183B" w:rsidRDefault="009832B4" w:rsidP="00C0341C">
+            <w:pPr>
+              <w:ind w:left="426" w:firstLine="1134"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009832B4" w:rsidRDefault="00FA6E4C" w:rsidP="00C0341C">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...55 lines deleted...]
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+              <w:t>Темиртау</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005E50C5" w:rsidRPr="0035183B" w:rsidRDefault="005E50C5" w:rsidP="00C0341C">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Шахтинск</w:t>
+              <w:t xml:space="preserve">Эмма </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC0A7A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Викторовн11.00-12.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2234" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="009832B4" w:rsidRPr="0035183B" w:rsidRDefault="009832B4" w:rsidP="00C0341C">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Бұқар жырау, Нұра, Осакаров аудандары</w:t>
+              <w:t>Жанааркинский, Осакаровский, Шетский районы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00855EF1" w:rsidRPr="00855EF1">
+      <w:tr w:rsidR="0054521A" w:rsidRPr="0035183B" w:rsidTr="006A028A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="0054521A" w:rsidRPr="00820831" w:rsidRDefault="0054521A" w:rsidP="002D3A17">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00820831">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1452" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="0054521A" w:rsidRPr="00820831" w:rsidRDefault="00820831" w:rsidP="003A405B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00820831">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>04.03.2021</w:t>
+              <w:t>28</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA6E4C" w:rsidRPr="00820831">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>.01.2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="0054521A" w:rsidRPr="00820831" w:rsidRDefault="006A028A" w:rsidP="006A028A">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00820831">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>География сабағындағы интерактивті ойындар, викториналар</w:t>
+              <w:t xml:space="preserve">Цифровые и интерактивные карты на уроках географии - возможности равного доступа к достойному образованию </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
-[...45 lines deleted...]
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+          <w:p w:rsidR="0054521A" w:rsidRPr="00820831" w:rsidRDefault="00FA6E4C" w:rsidP="00825CD6">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00820831">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...55 lines deleted...]
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+              <w:t>Шахтинск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2234" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0054521A" w:rsidRPr="00820831" w:rsidRDefault="007729EF" w:rsidP="00825CD6">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00820831">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Сарань</w:t>
-[...7 lines deleted...]
-          <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00944E9C">
+              <w:t>Бухаржырауский, Нуринский, Осакаровский районы</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0054521A" w:rsidRPr="0035183B" w:rsidTr="006A028A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0054521A" w:rsidRPr="0035183B" w:rsidRDefault="0054521A" w:rsidP="002D3A17">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855EF1">
+            <w:r w:rsidRPr="0035183B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Бұқар жырау, ШетАбай аудандары</w:t>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1452" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0054521A" w:rsidRPr="0035183B" w:rsidRDefault="00FA6E4C" w:rsidP="003A405B">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>04.03.2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0054521A" w:rsidRPr="0035183B" w:rsidRDefault="0054521A" w:rsidP="00DE4AEA">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Интерактивные игры</w:t>
+            </w:r>
+            <w:r w:rsidR="002D0F09" w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>, викторины на уроках географии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0054521A" w:rsidRPr="0035183B" w:rsidRDefault="00FA6E4C" w:rsidP="00825CD6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Караганда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2234" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0054521A" w:rsidRPr="0035183B" w:rsidRDefault="007729EF" w:rsidP="007729EF">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Бухаржырауский, Нуринский, Абайский районы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009832B4" w:rsidRPr="0035183B" w:rsidTr="006A028A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009832B4" w:rsidRPr="0035183B" w:rsidRDefault="009832B4" w:rsidP="00C0341C">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1452" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009832B4" w:rsidRPr="0035183B" w:rsidRDefault="00FA6E4C" w:rsidP="00C0341C">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>23.04.2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009832B4" w:rsidRPr="0035183B" w:rsidRDefault="009832B4" w:rsidP="00DE4AEA">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Возможности интерактивной карты на уроках географии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006A028A" w:rsidRPr="0035183B" w:rsidRDefault="00FA6E4C" w:rsidP="00C0341C">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Сарань</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2234" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009832B4" w:rsidRPr="0035183B" w:rsidRDefault="009832B4" w:rsidP="00C0341C">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035183B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Бухаржырауский, Шетский, Абайский районы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00194E1D">
+    <w:p w:rsidR="008E580A" w:rsidRPr="0035183B" w:rsidRDefault="008E580A" w:rsidP="00D81354">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="008E580A" w:rsidRPr="0035183B" w:rsidSect="003F4538">
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="851" w:right="1416" w:bottom="851" w:left="1276" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="381"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001677CC" w:rsidRPr="0035183B" w:rsidRDefault="001677CC" w:rsidP="00603D06">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00194E1D" w:rsidRPr="00855EF1">
-[...4 lines deleted...]
-        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00194E1D" w:rsidRPr="00855EF1" w:rsidRDefault="00194E1D">
-[...8 lines deleted...]
-    <w:sectPr w:rsidR="00194E1D" w:rsidRPr="00855EF1">
+    <w:sectPr w:rsidR="001677CC" w:rsidRPr="0035183B" w:rsidSect="002D3A17">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="567" w:bottom="851" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:num="2" w:space="708"/>
       <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="SimSun">
-[...3 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="00000001"/>
+    <w:nsid w:val="01066D53"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6B88AA34"/>
+    <w:lvl w:ilvl="0" w:tplc="FA16DBE0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="0E9228E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A8B491DE"/>
     <w:lvl w:ilvl="0" w:tplc="04190005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2444" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -18494,52 +9771,52 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7484" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00000002"/>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="11C96E4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FDC3D8A"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="831" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1551" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -18607,52 +9884,52 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5871" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6591" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="00000003"/>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="1BF81DFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B4D24F00"/>
     <w:lvl w:ilvl="0" w:tplc="04190005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -18720,52 +9997,52 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="00000004"/>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="271F012C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="62A264CE"/>
     <w:lvl w:ilvl="0" w:tplc="FD043B9C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
@@ -18809,52 +10086,52 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4964" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="00000005"/>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="29D8728C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="762AB240"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
@@ -18898,168 +10175,168 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="00000006"/>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="305910AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="01EACC50"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04190005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04190003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04190005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="00000007"/>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="339F2178"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="670A7D2E"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -19127,52 +10404,52 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="00000008"/>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="3ECB2E4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5D2AA0B2"/>
     <w:lvl w:ilvl="0" w:tplc="04190005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2444" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -19240,52 +10517,52 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7484" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="00000009"/>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="456462F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C6EAB40"/>
     <w:lvl w:ilvl="0" w:tplc="04190005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -19353,52 +10630,52 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="0000000A"/>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="47D03050"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6472E256"/>
     <w:lvl w:ilvl="0" w:tplc="04190005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
@@ -19442,52 +10719,52 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4964" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="0000000B"/>
+  <w:abstractNum w:abstractNumId="11">
+    <w:nsid w:val="4A7831CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7AEC196C"/>
     <w:lvl w:ilvl="0" w:tplc="04190005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -19555,52 +10832,52 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="0000000C"/>
+  <w:abstractNum w:abstractNumId="12">
+    <w:nsid w:val="4B8E3E38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="791CB55E"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
@@ -19641,52 +10918,52 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="0000000D"/>
+  <w:abstractNum w:abstractNumId="13">
+    <w:nsid w:val="51FA3888"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB0A7170"/>
     <w:lvl w:ilvl="0" w:tplc="04190005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -19733,679 +11010,703 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4964" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="0000000E"/>
+  <w:abstractNum w:abstractNumId="14">
+    <w:nsid w:val="6B0740D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4AB441DE"/>
-    <w:lvl w:ilvl="0" w:tplc="04190001">
+    <w:tmpl w:val="20DAA37C"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15">
+    <w:nsid w:val="6E465318"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="26644A98"/>
+    <w:lvl w:ilvl="0" w:tplc="04190005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16">
+    <w:nsid w:val="7A6A0C7D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="907EA5DC"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...7 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%2."/>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...25 lines deleted...]
-      <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...41 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04190005">
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
-[...272 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="12">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6">
-[...17 lines deleted...]
-  <w:num w:numId="12">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="13">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="18">
-[...1 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="106"/>
-  <w:doNotDisplayPageBoundaries/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00194E1D"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00FF22E1"/>
+    <w:rsidRoot w:val="004C7255"/>
+    <w:rsid w:val="00002BC5"/>
+    <w:rsid w:val="00012022"/>
+    <w:rsid w:val="000332C2"/>
+    <w:rsid w:val="000365D5"/>
+    <w:rsid w:val="000372B6"/>
+    <w:rsid w:val="00043EF8"/>
+    <w:rsid w:val="000667D0"/>
+    <w:rsid w:val="00072547"/>
+    <w:rsid w:val="00074E73"/>
+    <w:rsid w:val="00076CE0"/>
+    <w:rsid w:val="00080061"/>
+    <w:rsid w:val="000834EB"/>
+    <w:rsid w:val="000940A8"/>
+    <w:rsid w:val="00096E30"/>
+    <w:rsid w:val="000B660A"/>
+    <w:rsid w:val="000B7CBC"/>
+    <w:rsid w:val="000B7E01"/>
+    <w:rsid w:val="000E7D85"/>
+    <w:rsid w:val="000F4DEB"/>
+    <w:rsid w:val="000F54B3"/>
+    <w:rsid w:val="001506B7"/>
+    <w:rsid w:val="00164C35"/>
+    <w:rsid w:val="001677CC"/>
+    <w:rsid w:val="00177A2F"/>
+    <w:rsid w:val="00187656"/>
+    <w:rsid w:val="001A07F0"/>
+    <w:rsid w:val="001A7F9B"/>
+    <w:rsid w:val="001B36C4"/>
+    <w:rsid w:val="001C6EA9"/>
+    <w:rsid w:val="001D471E"/>
+    <w:rsid w:val="001E2E76"/>
+    <w:rsid w:val="001F102E"/>
+    <w:rsid w:val="0020305C"/>
+    <w:rsid w:val="002035F9"/>
+    <w:rsid w:val="00204DD3"/>
+    <w:rsid w:val="00236BE4"/>
+    <w:rsid w:val="00263510"/>
+    <w:rsid w:val="00263F61"/>
+    <w:rsid w:val="00264796"/>
+    <w:rsid w:val="00266DAD"/>
+    <w:rsid w:val="00267CD6"/>
+    <w:rsid w:val="00276A4C"/>
+    <w:rsid w:val="002C3F74"/>
+    <w:rsid w:val="002D0F09"/>
+    <w:rsid w:val="002D1A77"/>
+    <w:rsid w:val="002D3A17"/>
+    <w:rsid w:val="002D5BA8"/>
+    <w:rsid w:val="002D703B"/>
+    <w:rsid w:val="002E22BD"/>
+    <w:rsid w:val="002F2BF1"/>
+    <w:rsid w:val="00322143"/>
+    <w:rsid w:val="00323A88"/>
+    <w:rsid w:val="00335229"/>
+    <w:rsid w:val="0035183B"/>
+    <w:rsid w:val="0037141F"/>
+    <w:rsid w:val="00380314"/>
+    <w:rsid w:val="00386E74"/>
+    <w:rsid w:val="003A190A"/>
+    <w:rsid w:val="003A405B"/>
+    <w:rsid w:val="003C355E"/>
+    <w:rsid w:val="003C70A0"/>
+    <w:rsid w:val="003D2995"/>
+    <w:rsid w:val="003F4538"/>
+    <w:rsid w:val="004041ED"/>
+    <w:rsid w:val="00404820"/>
+    <w:rsid w:val="004151F8"/>
+    <w:rsid w:val="004177EC"/>
+    <w:rsid w:val="00423801"/>
+    <w:rsid w:val="0043194D"/>
+    <w:rsid w:val="004A70B8"/>
+    <w:rsid w:val="004C7255"/>
+    <w:rsid w:val="004E4027"/>
+    <w:rsid w:val="004E650D"/>
+    <w:rsid w:val="004F3E80"/>
+    <w:rsid w:val="004F4A1E"/>
+    <w:rsid w:val="00512F1C"/>
+    <w:rsid w:val="00526398"/>
+    <w:rsid w:val="00536109"/>
+    <w:rsid w:val="0054521A"/>
+    <w:rsid w:val="00560C3A"/>
+    <w:rsid w:val="00563C18"/>
+    <w:rsid w:val="005676F7"/>
+    <w:rsid w:val="00573A93"/>
+    <w:rsid w:val="005749DF"/>
+    <w:rsid w:val="00574E61"/>
+    <w:rsid w:val="00576389"/>
+    <w:rsid w:val="00581EA8"/>
+    <w:rsid w:val="005A6CFC"/>
+    <w:rsid w:val="005B17C5"/>
+    <w:rsid w:val="005B53C7"/>
+    <w:rsid w:val="005C5C41"/>
+    <w:rsid w:val="005D5831"/>
+    <w:rsid w:val="005E50C5"/>
+    <w:rsid w:val="005F00C7"/>
+    <w:rsid w:val="005F1C0D"/>
+    <w:rsid w:val="005F1D5A"/>
+    <w:rsid w:val="005F379C"/>
+    <w:rsid w:val="005F7E3B"/>
+    <w:rsid w:val="006021F2"/>
+    <w:rsid w:val="00603D06"/>
+    <w:rsid w:val="00615203"/>
+    <w:rsid w:val="00651139"/>
+    <w:rsid w:val="006609F4"/>
+    <w:rsid w:val="00665FE3"/>
+    <w:rsid w:val="00681BE5"/>
+    <w:rsid w:val="00687CF4"/>
+    <w:rsid w:val="006908E0"/>
+    <w:rsid w:val="0069715D"/>
+    <w:rsid w:val="006A028A"/>
+    <w:rsid w:val="006B4653"/>
+    <w:rsid w:val="006C20C7"/>
+    <w:rsid w:val="006C37D7"/>
+    <w:rsid w:val="006C63E2"/>
+    <w:rsid w:val="006D03E7"/>
+    <w:rsid w:val="006D7E10"/>
+    <w:rsid w:val="006F0072"/>
+    <w:rsid w:val="006F356D"/>
+    <w:rsid w:val="006F3D61"/>
+    <w:rsid w:val="006F5311"/>
+    <w:rsid w:val="00710519"/>
+    <w:rsid w:val="007130CB"/>
+    <w:rsid w:val="00725E14"/>
+    <w:rsid w:val="00736CCD"/>
+    <w:rsid w:val="00763EC5"/>
+    <w:rsid w:val="00766649"/>
+    <w:rsid w:val="007729EF"/>
+    <w:rsid w:val="007744B0"/>
+    <w:rsid w:val="007B4418"/>
+    <w:rsid w:val="007D199C"/>
+    <w:rsid w:val="007D1CD7"/>
+    <w:rsid w:val="007D50ED"/>
+    <w:rsid w:val="007F0B43"/>
+    <w:rsid w:val="00812EE0"/>
+    <w:rsid w:val="00814AFA"/>
+    <w:rsid w:val="008158E9"/>
+    <w:rsid w:val="00820831"/>
+    <w:rsid w:val="00823E24"/>
+    <w:rsid w:val="008459F0"/>
+    <w:rsid w:val="008507AE"/>
+    <w:rsid w:val="00882BE0"/>
+    <w:rsid w:val="00892C45"/>
+    <w:rsid w:val="008A102D"/>
+    <w:rsid w:val="008A4487"/>
+    <w:rsid w:val="008E506C"/>
+    <w:rsid w:val="008E580A"/>
+    <w:rsid w:val="008F56BD"/>
+    <w:rsid w:val="008F6BDE"/>
+    <w:rsid w:val="00900AE8"/>
+    <w:rsid w:val="00925AE1"/>
+    <w:rsid w:val="0093059E"/>
+    <w:rsid w:val="009478C3"/>
+    <w:rsid w:val="00957D05"/>
+    <w:rsid w:val="00966618"/>
+    <w:rsid w:val="009832B4"/>
+    <w:rsid w:val="009869B9"/>
+    <w:rsid w:val="00996F7B"/>
+    <w:rsid w:val="009C40B1"/>
+    <w:rsid w:val="009D11A4"/>
+    <w:rsid w:val="009D656A"/>
+    <w:rsid w:val="00A13259"/>
+    <w:rsid w:val="00A15F78"/>
+    <w:rsid w:val="00A236B1"/>
+    <w:rsid w:val="00A24D53"/>
+    <w:rsid w:val="00A46779"/>
+    <w:rsid w:val="00A46FAE"/>
+    <w:rsid w:val="00A5421E"/>
+    <w:rsid w:val="00A5577D"/>
+    <w:rsid w:val="00A645C9"/>
+    <w:rsid w:val="00A65F81"/>
+    <w:rsid w:val="00A66DA0"/>
+    <w:rsid w:val="00A710C7"/>
+    <w:rsid w:val="00A75C8F"/>
+    <w:rsid w:val="00A84725"/>
+    <w:rsid w:val="00A92EA1"/>
+    <w:rsid w:val="00AC1AF3"/>
+    <w:rsid w:val="00AC70E9"/>
+    <w:rsid w:val="00B14968"/>
+    <w:rsid w:val="00B25947"/>
+    <w:rsid w:val="00B27144"/>
+    <w:rsid w:val="00B340A1"/>
+    <w:rsid w:val="00B36588"/>
+    <w:rsid w:val="00B44B4A"/>
+    <w:rsid w:val="00B63B7F"/>
+    <w:rsid w:val="00B763E9"/>
+    <w:rsid w:val="00B77416"/>
+    <w:rsid w:val="00B94A07"/>
+    <w:rsid w:val="00BA4429"/>
+    <w:rsid w:val="00BB0B05"/>
+    <w:rsid w:val="00BB3028"/>
+    <w:rsid w:val="00BC4AEF"/>
+    <w:rsid w:val="00BF0A01"/>
+    <w:rsid w:val="00BF2DD3"/>
+    <w:rsid w:val="00BF6DB1"/>
+    <w:rsid w:val="00C059DA"/>
+    <w:rsid w:val="00C23141"/>
+    <w:rsid w:val="00C45D5B"/>
+    <w:rsid w:val="00C506C9"/>
+    <w:rsid w:val="00C53FC9"/>
+    <w:rsid w:val="00C673E9"/>
+    <w:rsid w:val="00C673F3"/>
+    <w:rsid w:val="00C725EB"/>
+    <w:rsid w:val="00C935DC"/>
+    <w:rsid w:val="00CA7ADE"/>
+    <w:rsid w:val="00CD5B28"/>
+    <w:rsid w:val="00D32AAA"/>
+    <w:rsid w:val="00D3436D"/>
+    <w:rsid w:val="00D3686C"/>
+    <w:rsid w:val="00D65207"/>
+    <w:rsid w:val="00D65EC3"/>
+    <w:rsid w:val="00D81354"/>
+    <w:rsid w:val="00D834FD"/>
+    <w:rsid w:val="00D85542"/>
+    <w:rsid w:val="00DC046F"/>
+    <w:rsid w:val="00DC65A9"/>
+    <w:rsid w:val="00DD2041"/>
+    <w:rsid w:val="00DE4AEA"/>
+    <w:rsid w:val="00DF6311"/>
+    <w:rsid w:val="00E17782"/>
+    <w:rsid w:val="00E43D6E"/>
+    <w:rsid w:val="00E90570"/>
+    <w:rsid w:val="00E94954"/>
+    <w:rsid w:val="00EA64F2"/>
+    <w:rsid w:val="00EC0026"/>
+    <w:rsid w:val="00ED142C"/>
+    <w:rsid w:val="00EF02CC"/>
+    <w:rsid w:val="00F12DE2"/>
+    <w:rsid w:val="00F21060"/>
+    <w:rsid w:val="00F37DBC"/>
+    <w:rsid w:val="00F463D9"/>
+    <w:rsid w:val="00F67ED9"/>
+    <w:rsid w:val="00F837C8"/>
+    <w:rsid w:val="00F90877"/>
+    <w:rsid w:val="00F947D4"/>
+    <w:rsid w:val="00FA6E4C"/>
+    <w:rsid w:val="00FC0A7A"/>
+    <w:rsid w:val="00FC20B8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="SimSun"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
@@ -20515,278 +11816,293 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="004C7255"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="002D703B"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="5">
     <w:name w:val="Стиль 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000B660A"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="50">
     <w:name w:val="Стиль5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000B660A"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
+    <w:rsid w:val="004C7255"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="a4">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
+    <w:rsid w:val="009C40B1"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000B7CBC"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000B7CBC"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="a0"/>
+    <w:rsid w:val="003C70A0"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003C70A0"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="1"/>
     <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002D703B"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="002D1A77"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="SimSun"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
@@ -20896,322 +12212,619 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="004C7255"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="002D703B"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="5">
     <w:name w:val="Стиль 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000B660A"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
     </w:tcPr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="50">
     <w:name w:val="Стиль5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000B660A"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
+    <w:rsid w:val="004C7255"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="a4">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
+    <w:rsid w:val="009C40B1"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000B7CBC"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000B7CBC"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="a0"/>
+    <w:rsid w:val="003C70A0"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003C70A0"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="1"/>
     <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002D703B"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="002D1A77"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="268590214">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="382023435">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="417481259">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1600596964">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="935793724">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1636637329">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="811866813">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1581863903">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="712848834">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2079940425">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="255791482">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1635060396">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1402170344">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1468355183">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="90320987">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="814761178">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1971205486">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1651863893">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1836065926">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1707875517">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1966766855">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2087268018">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -21239,51 +12852,51 @@
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -21420,78 +13033,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D032CD16-D438-4536-B045-FAB46615C646}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F3B47074-A31B-4B6F-A518-D738F3D26EF3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>9644</Characters>
+  <Pages>9</Pages>
+  <Words>1624</Words>
+  <Characters>9263</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>80</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>77</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11313</CharactersWithSpaces>
+  <CharactersWithSpaces>10866</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Пользователь</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>