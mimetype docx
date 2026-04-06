--- v0 (2025-12-16)
+++ v1 (2026-04-06)
@@ -3,6481 +3,2861 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9747" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5637"/>
-        <w:gridCol w:w="4110"/>
+        <w:gridCol w:w="3934"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006628CD" w:rsidRPr="006628CD" w:rsidTr="009C1F59">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00AA1985" w:rsidTr="00AA1985">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5637" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006628CD" w:rsidRPr="006628CD" w:rsidRDefault="006628CD" w:rsidP="009C1F59">
+          <w:p w:rsidR="00AA1985" w:rsidRDefault="00AA1985">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack" w:colFirst="1" w:colLast="1"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3934" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA1985" w:rsidRDefault="00AA1985">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>УТВЕРЖДАЮ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AA1985" w:rsidRDefault="003F1267">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...7 lines deleted...]
-            <w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00D448D8">
+              <w:t>И.о</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>БЕКІТЕМІН</w:t>
+              <w:t>. д</w:t>
             </w:r>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidR="00AA1985">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00D448D8">
+              <w:t>иректор</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Қарағанды облысы</w:t>
+              <w:t>а</w:t>
             </w:r>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidR="00AA1985">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-              <w:t>білім беруді дамытудың</w:t>
+              <w:t xml:space="preserve"> УМЦ РО</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D448D8" w:rsidRPr="00D448D8" w:rsidRDefault="00D448D8" w:rsidP="00D448D8">
-[...56 lines deleted...]
-          <w:p w:rsidR="006628CD" w:rsidRPr="006628CD" w:rsidRDefault="00D448D8" w:rsidP="00D448D8">
+          <w:p w:rsidR="00AA1985" w:rsidRDefault="00AA1985">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D448D8">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>«____» _______ 2020 жыл</w:t>
+              <w:t>Карагандинской области</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+          <w:p w:rsidR="00AA1985" w:rsidRDefault="00AA1985">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">__________ </w:t>
+            </w:r>
+            <w:r w:rsidR="003F1267">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Б.Х. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="003F1267">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Абдикерова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00AA1985" w:rsidRDefault="00AA1985">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>«___» _______ 2020 год</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w:rsidR="005F528E" w:rsidRPr="006628CD" w:rsidRDefault="005F528E" w:rsidP="00D3346B">
-[...1 lines deleted...]
-        <w:ind w:firstLine="567"/>
+    <w:p w:rsidR="00AA1985" w:rsidRDefault="00AA1985" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...5 lines deleted...]
-        <w:ind w:firstLine="567"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AA1985" w:rsidRDefault="00AA1985" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00D3346B" w:rsidRPr="005F528E" w:rsidRDefault="005F528E" w:rsidP="005F528E">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AA1985" w:rsidRDefault="00AA1985" w:rsidP="00AA1985">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00770219" w:rsidRPr="00B16F75" w:rsidRDefault="00D9796D" w:rsidP="00AA1985">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16F75">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00D3346B" w:rsidRPr="005F528E">
+        </w:rPr>
+        <w:t xml:space="preserve">Правила проведения </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1985">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005F528E">
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r w:rsidR="007367E1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...7 lines deleted...]
-        <w:jc w:val="center"/>
+        </w:rPr>
+        <w:t>бластного</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B16F75">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> конкурса</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00770219" w:rsidRDefault="006A78B4" w:rsidP="00AA1985">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00D3346B">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16F75">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00D3346B" w:rsidRPr="005F528E">
+        </w:rPr>
+        <w:t>«Лучший элективный ку</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B16F75">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00B16F75" w:rsidRPr="005F528E" w:rsidRDefault="00B16F75" w:rsidP="005F528E">
+        </w:rPr>
+        <w:t>рс в пр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B16F75">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>офильном обучении»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRPr="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00AA1985">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="kk-KZ"/>
-[...6 lines deleted...]
-        <w:jc w:val="center"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00770219" w:rsidRPr="00B16F75" w:rsidRDefault="00770219" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...6 lines deleted...]
-          <w:tab w:val="left" w:pos="1176"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00770219" w:rsidRPr="00B16F75" w:rsidRDefault="006A78B4" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1198"/>
         </w:tabs>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16F75">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...124 lines deleted...]
-      <w:r w:rsidRPr="005F528E">
+        </w:rPr>
+        <w:t>Областной</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B16F75">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="a4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D9796D" w:rsidRPr="00B16F75">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> конкурс </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B16F75">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«Лучший элективный ку</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B16F75">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>рс в пр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B16F75">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">офильном обучении» </w:t>
+      </w:r>
+      <w:r w:rsidR="00D9796D" w:rsidRPr="00B16F75">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(далее - Конкурс) проводится </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B16F75">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Учебно-методическим центром развития образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00770219" w:rsidRPr="00B16F75" w:rsidRDefault="00D9796D" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1176"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Конкурс призван содействовать обновлению и совершенствованию содержания образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00770219" w:rsidRPr="00B16F75" w:rsidRDefault="00D9796D" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Цель и задачи конкурса</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00770219" w:rsidRPr="00B16F75" w:rsidRDefault="00D9796D" w:rsidP="00B16F75">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="1153"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Целью Конкурса является выявление и распространение передового авторского опыта лучших педагогов, создающих авторские программы учебных дисциплин, элективных курсов, спецкурсов и курсов по выбору по </w:t>
+      </w:r>
+      <w:r w:rsidR="006A78B4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>географии</w:t>
+      </w:r>
+      <w:r w:rsidR="0093613A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и истории</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00770219" w:rsidRDefault="00D9796D" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
           <w:tab w:val="left" w:pos="1100"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="567"/>
-[...124 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Основные задачи конкурса:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00770219" w:rsidRPr="00B16F75" w:rsidRDefault="00D9796D" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>выявление и поддержка творческого потенциала педагогов-исследователей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00770219" w:rsidRPr="00B16F75" w:rsidRDefault="00D9796D" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="565"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>предоставление возможности применять и использовать собственные разработки в практике преподавания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00770219" w:rsidRPr="00B16F75" w:rsidRDefault="00D9796D" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="420"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>распространение лучшего педагогического опыта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00770219" w:rsidRDefault="00D9796D" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="531"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>обмен результатами творческой деятельности, педагогическими идеями и проектами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00770219" w:rsidRDefault="00770219" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...15 lines deleted...]
-        <w:jc w:val="both"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00770219" w:rsidRDefault="00D9796D" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Участники конкурса</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00770219" w:rsidRDefault="00770219" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...56 lines deleted...]
-    <w:p w:rsidR="004847DD" w:rsidRPr="004847DD" w:rsidRDefault="004847DD" w:rsidP="005F528E">
+    </w:p>
+    <w:p w:rsidR="00770219" w:rsidRPr="00B16F75" w:rsidRDefault="00D9796D" w:rsidP="00B16F75">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1251"/>
+          <w:tab w:val="left" w:pos="1258"/>
         </w:tabs>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В Конкурсе </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B16F75">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">могут принять участие педагогические работники организаций образования, </w:t>
+      </w:r>
+      <w:r w:rsidR="006A78B4" w:rsidRPr="00B16F75">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">специализированные </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="004847DD">
-[...5 lines deleted...]
-        <w:t>Конкурс</w:t>
+      <w:r w:rsidR="006A78B4" w:rsidRPr="00B16F75">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>школ-интернаты</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="004847DD">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004847DD">
+      <w:r w:rsidRPr="00B16F75">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, имеющие педагогический стаж не менее 5 лет. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B16F75">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Командные проекты не</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B16F75">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...508 lines deleted...]
-        <w:pStyle w:val="a4"/>
+      <w:r w:rsidRPr="00B16F75">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>рассматриваются. К конкурсу не допускаются авторские работы, защищенные ранее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00770219" w:rsidRPr="00B16F75" w:rsidRDefault="00D9796D" w:rsidP="00B16F75">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:left="0" w:firstLine="567"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1251"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16F75">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Выдвижение претендентов на</w:t>
+      </w:r>
+      <w:r w:rsidR="006A78B4" w:rsidRPr="00B16F75">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> областной </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B16F75">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Конкурс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> может осуществляться:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00770219" w:rsidRPr="00B16F75" w:rsidRDefault="00D9796D" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>- педагогическим коллективом школы (для специализированных организаций образования);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRPr="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...224 lines deleted...]
-      <w:r w:rsidRPr="006B43D7">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16F75">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>районными,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B16F75">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> городскими отделами образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16F75">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Конкурстың</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006B43D7">
+        <w:t>Содержание и формы проведения</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...36 lines deleted...]
-    <w:p w:rsidR="006B43D7" w:rsidRPr="006B43D7" w:rsidRDefault="006B43D7" w:rsidP="005F528E">
+        <w:t xml:space="preserve"> конкурса</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRPr="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="1222"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>На Конкурс представляются авторские программы: элективных курсов, прикладных курсов, курсов по выбору, спецкурсов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
           <w:tab w:val="left" w:pos="1100"/>
         </w:tabs>
         <w:ind w:firstLine="567"/>
-        <w:jc w:val="both"/>
-[...236 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="006B43D7">
+        <w:t>Элементы авторской программы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRPr="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1140"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>титульный лист;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRPr="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1131"/>
+        </w:tabs>
+        <w:ind w:right="360" w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>рецензия (не менее 3-х рецензий (одна из них научного сотрудника, учителей-практиков);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRPr="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1140"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>пояснительная записка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1140"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>учебно-тематический план;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1140"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>содержание авторской программы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1140"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>авторская программа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1140"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>методическое обеспечение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>8.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006B43D7">
+        <w:t>На титульном листе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRPr="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1131"/>
+        </w:tabs>
+        <w:ind w:right="560" w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>наименование организации образования, согласно юридическому документу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRPr="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1131"/>
+        </w:tabs>
+        <w:ind w:right="760" w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия, имя, отчество (согласно документу, удостоверяющему личность), должность автора программы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1140"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>название авторской программы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRPr="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1140"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>год разработки авторской программы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:tab/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006B43D7">
+        <w:t>Пояснительная записка программы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRPr="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1140"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>направленность;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1140"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>новизна, актуальность, педагогическая целесообразность;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1140"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>цели и задачи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1140"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>особенности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRPr="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1140"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ожидаемые результаты и способы их проверки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Авторлық</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006B43D7">
+        <w:t>Содержание авторской программы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRPr="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>В  содержание  авторской  программы  следует  включить:  учебно-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тематический план, перечень разделов, тем; количество часов по каждой теме с разбивкой на теоретические и практические виды занятий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Содержание авторской программы раскрывается через краткое описание тем (теория и практика).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>Методическое обеспечение авторской программы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRPr="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1140"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>описание;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRPr="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1179"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>виды занятий, планируемых по тематике (игра, экскурсия, конкурс, конференция и др.);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRPr="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1244"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>методы и формы организации учебно-воспитательного процесса, дидактический материал, техническое оснащение занятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1000"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>формы подведения итогов по каждой теме или разделу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>9. Материалы представляются на бумажных и электронных носителях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Требования к оформлению:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="423"/>
+        </w:tabs>
+        <w:ind w:right="600" w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>формат – А</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, текстовый редактор - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Microsoft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Word</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, шрифт – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Times</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>New</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, размер шрифта – 14, поля – 2 см. со всех сторон, межстрочный интервал -1 -1,5, ориентация книжная, без переносов).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRPr="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>10. Устанавливаются следующие этапы и сроки проведения конкурса:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="983"/>
+        </w:tabs>
+        <w:ind w:right="2940" w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>I этап – областной (сентябрь - октябрь  месяцы);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11.  Проведение  экспертизы  представленных  материалов  ежегодно  </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="006B43D7">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сентябре</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> месяце.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1340"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Заключительный  очный  II  этап  проведения  ежегодно  в  ноябре</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>месяце</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:ind w:right="-819" w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>ба</w:t>
+        <w:t>Оргкомитет конкурса</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="280"/>
+        </w:tabs>
+        <w:ind w:right="-819"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15.  Для  организации  и  проведения  Конкурса  создается </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">оргкомитет, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>в</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="006B43D7">
-[...43 lines deleted...]
-    <w:p w:rsidR="006B43D7" w:rsidRPr="005F528E" w:rsidRDefault="006B43D7" w:rsidP="005F528E">
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRPr="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>задачу</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> которого входит координация деятельности всех региональных оргкомитетов, осуществление согласованных действий в проведении этапов Конкурса и разработка критериев оценки представленных на конкурс материалов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRPr="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-        <w:ind w:left="0" w:firstLine="426"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1301"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F258F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Оргкомитет определяет порядок, формы, место и дату проведения конкурса,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F258F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> утверждает список участников и состав жюри.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:ind w:right="-819" w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Жюри конкурса</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:ind w:right="20" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...15 lines deleted...]
-    <w:p w:rsidR="006B43D7" w:rsidRPr="005F528E" w:rsidRDefault="006B43D7" w:rsidP="005F528E">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>17. На каждом этапе формируется жюри. Состав жюри и порядок его работы утверждаются организаторами на местах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>18. Членами жюри могут быть педагогические работники ведущих педагогических ВУЗов области, руководители, методисты УМЦ РО, председатель ассоциации учителей географии и истории.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRPr="005F258F" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="21"/>
         </w:numPr>
-        <w:ind w:left="0" w:firstLine="426"/>
-[...1125 lines deleted...]
-        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1289"/>
+        </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F528E">
+      <w:r w:rsidRPr="005F258F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Жюри Конкурса проводит экспертизу и оценку представленных на Конкурс работ, оценивает качество авторских проектов согласно критериям:</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...25 lines deleted...]
-        <w:ind w:left="0" w:firstLine="567"/>
+      <w:r w:rsidRPr="005F258F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>педагогическая целесообразность, цель и задачи, актуальность, новизна, особенности авторской работы, ожидаемые результаты и методы их проверки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRPr="005F258F" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1289"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F528E">
-[...15 lines deleted...]
-        <w:ind w:left="0" w:firstLine="567"/>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRPr="005F258F" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1289"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F258F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Порядок представления документов в оргкомитет</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRPr="005F258F" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1289"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F528E">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F258F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F258F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Прием документов на участие в данном Конкурсе осуществляется ежегодно до 10 </w:t>
+      </w:r>
+      <w:r w:rsidR="003803EE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>октября</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1985">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2020 года</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F258F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. Документы, высланные позже указанного срока, регистрации не подлежат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRPr="005F258F" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1289"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRPr="005F258F" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1289"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F258F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Для участия в конкурсе предоставляются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRPr="005F258F" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1289"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRPr="005F258F" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1289"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F258F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F258F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>заявки, с указанием сведений об участнике согласно регистрационной форме;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRPr="005F258F" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1289"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F258F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F258F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>конкурсные материалы (на бумажных и электронных носителях)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRPr="005F258F" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1289"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F258F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F258F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Документы необходимо направить в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">УМЦ РО Карагандинской области. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F258F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Конкурсные материалы не возвращаются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRPr="005F258F" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1289"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005F258F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Награждение победителей конкурса</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1289"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F258F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F258F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Жюри определяют самые лучшие авторские работы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRPr="005F258F" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1289"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I место </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1289"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F258F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">II место </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRPr="005F258F" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1289"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F258F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">III место </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRPr="005F258F" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1289"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRPr="005F258F" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1289"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F258F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F258F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Победители конкурса (имеющие стаж работы в организациях образования и науки не менее 5 лет), награждаются Дипломами I, II, III степени </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Учебно-методического центра образования Карагандинской области, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F258F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а также их работы рекомендуются для </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>участия в Республиканском конкурсе РНПЦ «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005F528E">
-[...5 lines deleted...]
-        <w:t>мақсаттары</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Дарын</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005F528E">
-[...43 lines deleted...]
-        <w:ind w:left="0" w:firstLine="567"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9796D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B16F75" w:rsidRPr="005F258F" w:rsidRDefault="00B16F75" w:rsidP="00B16F75">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1289"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F528E">
-[...33 lines deleted...]
-        <w:ind w:left="0" w:firstLine="567"/>
+    </w:p>
+    <w:p w:rsidR="0076168E" w:rsidRDefault="00B16F75" w:rsidP="0076168E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1289"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F528E">
-[...99 lines deleted...]
-      <w:r w:rsidRPr="005F528E">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F258F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="005F258F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Участникам конкурса вручается сертификаты</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E657A" w:rsidRDefault="002E657A" w:rsidP="0076168E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1289"/>
+        </w:tabs>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:b/>
-[...39 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E657A" w:rsidRDefault="002E657A" w:rsidP="0076168E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1289"/>
+        </w:tabs>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...2990 lines deleted...]
-        <w:jc w:val="both"/>
+    </w:p>
+    <w:p w:rsidR="00770219" w:rsidRPr="00B16F75" w:rsidRDefault="00770219" w:rsidP="0076168E">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00770219" w:rsidRPr="00B16F75" w:rsidSect="002E657A">
       <w:pgSz w:w="11900" w:h="16838"/>
       <w:pgMar w:top="1138" w:right="846" w:bottom="851" w:left="1440" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720" w:equalWidth="0">
         <w:col w:w="9620"/>
       </w:cols>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="00000099"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B2D89A6C"/>
     <w:lvl w:ilvl="0" w:tplc="A086BC70">
@@ -7380,330 +3760,50 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="42422B5C">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="BC48BD96">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="C2DC2AF4">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="540CAA00">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="0A8959B6"/>
-[...278 lines deleted...]
-  <w:abstractNum w:abstractNumId="21">
     <w:nsid w:val="2F2C6E05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54B07ACA"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="19"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -7748,390 +3848,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22">
-[...338 lines deleted...]
-  <w:abstractNum w:abstractNumId="25">
+  <w:abstractNum w:abstractNumId="19">
     <w:nsid w:val="607E1240"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="21D0AE8E"/>
     <w:lvl w:ilvl="0" w:tplc="E58015FE">
       <w:start w:val="19"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="795" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1515" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -8176,51 +3937,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5115" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5835" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6555" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26">
+  <w:abstractNum w:abstractNumId="20">
     <w:nsid w:val="65D8569D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1DF80182"/>
     <w:lvl w:ilvl="0" w:tplc="79F07F54">
       <w:start w:val="16"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="735" w:hanging="375"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -8320,135 +4081,111 @@
   <w:num w:numId="11">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="25"/>
-[...1 lines deleted...]
-  <w:num w:numId="22">
     <w:abstractNumId w:val="19"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="22"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
-  <w:doNotDisplayPageBoundaries/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00770219"/>
     <w:rsid w:val="00043FCE"/>
-    <w:rsid w:val="00194223"/>
     <w:rsid w:val="001F0F42"/>
-    <w:rsid w:val="0021051F"/>
     <w:rsid w:val="002D7BDB"/>
-    <w:rsid w:val="002E33C3"/>
     <w:rsid w:val="002E657A"/>
+    <w:rsid w:val="00367287"/>
     <w:rsid w:val="003803EE"/>
     <w:rsid w:val="00385F22"/>
-    <w:rsid w:val="004847DD"/>
-    <w:rsid w:val="00553E94"/>
+    <w:rsid w:val="003F1267"/>
     <w:rsid w:val="005F258F"/>
-    <w:rsid w:val="005F528E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006628CD"/>
     <w:rsid w:val="006A78B4"/>
-    <w:rsid w:val="006B43D7"/>
+    <w:rsid w:val="007367E1"/>
+    <w:rsid w:val="00750D77"/>
     <w:rsid w:val="0076168E"/>
     <w:rsid w:val="00770219"/>
+    <w:rsid w:val="00891F91"/>
     <w:rsid w:val="0093613A"/>
-    <w:rsid w:val="00A8737A"/>
+    <w:rsid w:val="00AA1985"/>
     <w:rsid w:val="00B16F75"/>
-    <w:rsid w:val="00D3346B"/>
-    <w:rsid w:val="00D448D8"/>
     <w:rsid w:val="00D9796D"/>
+    <w:rsid w:val="00F00E27"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="ru-RU"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
@@ -8622,65 +4359,76 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004D5BDC"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="005F258F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
-[...1 lines deleted...]
-    <w:aliases w:val="Интервалсыз Знак,Без интервала1 Знак,No Spacing Знак,Обя Знак,мелкий Знак,мой рабочий Знак,норма Знак,Айгерим Знак,No Spacing1 Знак"/>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
     <w:link w:val="a6"/>
-    <w:uiPriority w:val="1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005F528E"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00367287"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a6">
-[...1 lines deleted...]
-    <w:aliases w:val="Интервалсыз,Без интервала1,No Spacing,Обя,мелкий,мой рабочий,норма,Айгерим,No Spacing1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
-    <w:uiPriority w:val="1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005F528E"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00367287"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
@@ -8846,73 +4594,84 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004D5BDC"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="005F258F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
-[...1 lines deleted...]
-    <w:aliases w:val="Интервалсыз Знак,Без интервала1 Знак,No Spacing Знак,Обя Знак,мелкий Знак,мой рабочий Знак,норма Знак,Айгерим Знак,No Spacing1 Знак"/>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
     <w:link w:val="a6"/>
-    <w:uiPriority w:val="1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005F528E"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00367287"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a6">
-[...1 lines deleted...]
-    <w:aliases w:val="Интервалсыз,Без интервала1,No Spacing,Обя,мелкий,мой рабочий,норма,Айгерим,No Spacing1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
-    <w:uiPriority w:val="1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005F528E"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00367287"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
-    <w:div w:id="1265501284">
+    <w:div w:id="665791875">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -9181,74 +4940,74 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>4699</Characters>
+  <Pages>4</Pages>
+  <Words>817</Words>
+  <Characters>4659</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>39</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>38</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5512</CharactersWithSpaces>
+  <CharactersWithSpaces>5466</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Windows User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>