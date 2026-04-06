--- v0 (2025-12-16)
+++ v1 (2026-04-06)
@@ -1,5561 +1,5717 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00D266D6" w:rsidRDefault="00D266D6" w:rsidP="00D266D6">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="489787FF" w14:textId="77777777" w:rsidR="00BF6291" w:rsidRPr="00647E3E" w:rsidRDefault="00BF6291" w:rsidP="00BF6291">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="26"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D266D6" w:rsidRDefault="00D266D6" w:rsidP="00D266D6">
-[...8 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+    <w:p w14:paraId="784929EF" w14:textId="77777777" w:rsidR="00BF6291" w:rsidRDefault="00BF6291" w:rsidP="00BF6291">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D266D6" w:rsidRDefault="00D266D6" w:rsidP="00D266D6">
-[...8 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+    <w:p w14:paraId="29DAB009" w14:textId="77777777" w:rsidR="00BF6291" w:rsidRDefault="00BF6291" w:rsidP="00BF6291">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9747" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5637"/>
-        <w:gridCol w:w="4110"/>
+        <w:gridCol w:w="3934"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EA1C1B" w:rsidRPr="00C16971" w:rsidTr="009C1F59">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00BF6291" w:rsidRPr="00FE4DC7" w14:paraId="0A9FE116" w14:textId="77777777" w:rsidTr="000467B5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5637" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA1C1B" w:rsidRPr="00C16971" w:rsidRDefault="00EA1C1B" w:rsidP="009C1F59">
+          <w:p w14:paraId="20F18C57" w14:textId="2972C110" w:rsidR="00BF6291" w:rsidRPr="00FE4DC7" w:rsidRDefault="00BF6291" w:rsidP="000467B5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcW w:w="3934" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00522BD5" w:rsidRPr="00522BD5" w:rsidRDefault="00522BD5" w:rsidP="00522BD5">
+          <w:p w14:paraId="469AAED7" w14:textId="77777777" w:rsidR="009325BB" w:rsidRPr="009325BB" w:rsidRDefault="009325BB" w:rsidP="009325BB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="kk-KZ"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00522BD5">
+            <w:r w:rsidRPr="009325BB">
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="kk-KZ"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>БЕКІТЕМІН</w:t>
+              <w:t>УТВЕРЖДАЮ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00522BD5" w:rsidRPr="00522BD5" w:rsidRDefault="00522BD5" w:rsidP="00522BD5">
+          <w:p w14:paraId="37323B48" w14:textId="77777777" w:rsidR="009325BB" w:rsidRPr="009325BB" w:rsidRDefault="009325BB" w:rsidP="009325BB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="kk-KZ"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00522BD5">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009325BB">
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="kk-KZ"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Қарағанды облысы</w:t>
+              <w:t>И.о</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009325BB">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>. директора УМЦ РО</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00522BD5" w:rsidRPr="00522BD5" w:rsidRDefault="00522BD5" w:rsidP="00522BD5">
+          <w:p w14:paraId="1D191672" w14:textId="77777777" w:rsidR="009325BB" w:rsidRPr="009325BB" w:rsidRDefault="009325BB" w:rsidP="009325BB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="kk-KZ"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00522BD5">
+            <w:r w:rsidRPr="009325BB">
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="kk-KZ"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>білім беруді дамытудың</w:t>
+              <w:t>Карагандинской области</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00522BD5" w:rsidRPr="00522BD5" w:rsidRDefault="00522BD5" w:rsidP="00522BD5">
+          <w:p w14:paraId="0961DE75" w14:textId="667ECC5C" w:rsidR="00BF6291" w:rsidRPr="00FE4DC7" w:rsidRDefault="009325BB" w:rsidP="009325BB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="kk-KZ"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00522BD5">
+            <w:r w:rsidRPr="009325BB">
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="kk-KZ"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>оқу- әдістемелік орталығының</w:t>
+              <w:t xml:space="preserve">__________ </w:t>
             </w:r>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009325BB">
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="kk-KZ"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00522BD5">
+              <w:t>Б.Х.Абдикерова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009325BB">
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="kk-KZ"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>директордың м.а.</w:t>
-[...28 lines deleted...]
-              <w:t>«____» _______ 2020 жыл</w:t>
+              <w:t xml:space="preserve"> «___» _______ 2020 год</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DC7604" w:rsidRDefault="00DC7604" w:rsidP="00DC7604">
+    <w:p w14:paraId="445DF30E" w14:textId="77777777" w:rsidR="000E2EE8" w:rsidRDefault="000E2EE8" w:rsidP="000D67EB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63423B1F" w14:textId="77777777" w:rsidR="000E2EE8" w:rsidRDefault="000E2EE8" w:rsidP="000E2EE8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DC7604" w:rsidRPr="003C1473" w:rsidRDefault="00DC7604" w:rsidP="00DC7604">
+    <w:p w14:paraId="6F77AE10" w14:textId="70DF5F75" w:rsidR="00370AD2" w:rsidRDefault="00D44E4A" w:rsidP="000E2EE8">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Положение</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40701168" w14:textId="26B11847" w:rsidR="002E009E" w:rsidRPr="00AF090C" w:rsidRDefault="00690232" w:rsidP="00690232">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r w:rsidR="000D67EB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бластного конкурса</w:t>
+      </w:r>
+      <w:r w:rsidR="00E26A0C" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E32B6" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>видео</w:t>
+      </w:r>
+      <w:r w:rsidR="00E17FA2" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="008E32B6" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>уроков</w:t>
+      </w:r>
+      <w:r w:rsidR="00213684" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003A7095" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по </w:t>
+      </w:r>
+      <w:r w:rsidR="000D67EB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>истории и географии</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="160B1706" w14:textId="77777777" w:rsidR="00285272" w:rsidRPr="00AF090C" w:rsidRDefault="00285272" w:rsidP="009524C5">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...55 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DC7604" w:rsidRDefault="00DC7604" w:rsidP="00DC7604">
-[...61 lines deleted...]
-        <w:pStyle w:val="a6"/>
+    <w:p w14:paraId="00AA0B0F" w14:textId="3CC966B7" w:rsidR="00D44E4A" w:rsidRPr="00AF090C" w:rsidRDefault="00D44E4A" w:rsidP="00DA7DB1">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+          <w:tab w:val="num" w:pos="540"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Общие положения</w:t>
+      </w:r>
+      <w:r w:rsidR="00055B1E" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...44 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> конкурса</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00DC7604" w:rsidRDefault="00DC7604" w:rsidP="00D266D6">
+    <w:p w14:paraId="306DC4E0" w14:textId="09C3CD0B" w:rsidR="000D67EB" w:rsidRDefault="00D44E4A" w:rsidP="00DA7DB1">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...8 lines deleted...]
-        <w:t>Осы ереже тарих және география бойынша облыстық бейне-сабақтар конкурсын (конкурс) өткізу және қатысу тәртібін, шарттарын, оны өткізу және қаржыландыру тәртібін реттейді.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Настоящее Положение регламентирует порядок, условия проведения и участия в</w:t>
+      </w:r>
+      <w:r w:rsidR="003720A0" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000D67EB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>областном</w:t>
+      </w:r>
+      <w:r w:rsidR="00E26A0C" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> конкурсе </w:t>
+      </w:r>
+      <w:r w:rsidR="006D740B" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>видео</w:t>
+      </w:r>
+      <w:r w:rsidR="00334102" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="006D740B" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>уроков</w:t>
+      </w:r>
+      <w:r w:rsidR="00F10F26" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000D67EB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>по истории и географии</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF583E">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF583E" w:rsidRPr="00EF583E">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(далее – </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF583E">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>конкурс</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF583E" w:rsidRPr="00EF583E">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) определяют цель, задачи, порядок его проведения и финансирования.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC7604" w:rsidRPr="00D266D6" w:rsidRDefault="00DC7604" w:rsidP="00D266D6">
+    <w:p w14:paraId="62104FED" w14:textId="76DEA4F3" w:rsidR="009970F8" w:rsidRPr="00AF090C" w:rsidRDefault="00604586" w:rsidP="00DA7DB1">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF090C">
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D266D6">
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="001E5BBA" w:rsidRPr="00AF090C">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-        <w:t>1. Байқау Қарағанды облысы білім басқармасының тапсырмасы бойынша қашықтықтан сабақ ұйымдастыру мақсатында өткізіледі.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Конкурс проводится </w:t>
+      </w:r>
+      <w:r w:rsidR="009970F8" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по поручению </w:t>
+      </w:r>
+      <w:r w:rsidR="000D67EB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>управления образования Карагандинской области</w:t>
+      </w:r>
+      <w:r w:rsidR="009970F8" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00370AD2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">с целью организации уроков </w:t>
+      </w:r>
+      <w:r w:rsidR="00747CD1">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>в дистанционном формате</w:t>
+      </w:r>
+      <w:r w:rsidR="009970F8" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC7604" w:rsidRDefault="00DC7604" w:rsidP="00D266D6">
+    <w:p w14:paraId="7A231E5F" w14:textId="58B02043" w:rsidR="008E7A6C" w:rsidRPr="00AF090C" w:rsidRDefault="00B95A3D" w:rsidP="00DA7DB1">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...12 lines deleted...]
-        <w:t>1.2. Қарағанды облысы білім басқармасының қолдауымен білім беруді дамытудың оқу-әдістемелік орталығы.</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00604586" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004F6D34" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7E1F">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Учебно-методический центр развития образования</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1C58" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> при поддержк</w:t>
+      </w:r>
+      <w:r w:rsidR="00A65336" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1C58" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7E1F" w:rsidRPr="00BD7E1F">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>управления образования Карагандинской области</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7E1F">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC7604" w:rsidRDefault="00DC7604" w:rsidP="00D266D6">
+    <w:p w14:paraId="30510BA3" w14:textId="20853E32" w:rsidR="008E7A6C" w:rsidRPr="00AF090C" w:rsidRDefault="00DA7DB1" w:rsidP="00DA7DB1">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D266D6">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-        <w:t>2. Байқаудың мақсаты мен міндеттері</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidR="008E7A6C" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Цель и задачи</w:t>
+      </w:r>
+      <w:r w:rsidR="00063DA9" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> конкурса</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC7604" w:rsidRDefault="00DC7604" w:rsidP="00D266D6">
+    <w:p w14:paraId="27785D2C" w14:textId="3F734893" w:rsidR="00AF090C" w:rsidRPr="00AF090C" w:rsidRDefault="008E7A6C" w:rsidP="00DA7DB1">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D266D6">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF090C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">2.1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D266D6">
-[...21 lines deleted...]
-        <w:t>бойынша үздік бейне-сабақтарды іріктеу.</w:t>
+      <w:r w:rsidR="004F6D34" w:rsidRPr="002D40FA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Цель Конкурса </w:t>
+      </w:r>
+      <w:r w:rsidR="00F53C0E" w:rsidRPr="002D40FA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF090C" w:rsidRPr="002D40FA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00747CD1">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">отбор лучших </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF090C" w:rsidRPr="002D40FA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>видео</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7DB1">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF090C" w:rsidRPr="002D40FA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>уроков</w:t>
+      </w:r>
+      <w:r w:rsidR="00747CD1">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7E1F">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">истории и географии </w:t>
+      </w:r>
+      <w:r w:rsidR="00747CD1">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>с использованием</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF090C" w:rsidRPr="002D40FA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> современных образовательных технологий и методик </w:t>
+      </w:r>
+      <w:r w:rsidR="007F6DBD" w:rsidRPr="002D40FA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">для </w:t>
+      </w:r>
+      <w:r w:rsidR="00747CD1">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>расширения возможност</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB324F">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ей</w:t>
+      </w:r>
+      <w:r w:rsidR="00747CD1">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> организации дистанционного обучения</w:t>
+      </w:r>
+      <w:r w:rsidR="007F6DBD" w:rsidRPr="002D40FA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC7604" w:rsidRPr="00D266D6" w:rsidRDefault="00DC7604" w:rsidP="00D266D6">
-      <w:pPr>
+    <w:p w14:paraId="577E4D2D" w14:textId="17AEA4F1" w:rsidR="001A3F68" w:rsidRDefault="008E7A6C" w:rsidP="00DA7DB1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...24 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00C37E8D" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00431279" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A3F68" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Задачи </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB255D" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:r w:rsidR="001A3F68" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>онкурса</w:t>
+      </w:r>
+      <w:r w:rsidR="00F53C0E" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC7604" w:rsidRPr="00D266D6" w:rsidRDefault="00DC7604" w:rsidP="00D266D6">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w14:paraId="67FFC8CF" w14:textId="03E0DA02" w:rsidR="00747CD1" w:rsidRDefault="00747CD1" w:rsidP="00DA7DB1">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747CD1">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>казание методической помощи при проведении уроков в условиях дистан</w:t>
+      </w:r>
+      <w:r w:rsidR="000E2EE8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ц</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747CD1">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ионной формы обучения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="007F6DBD" w:rsidRPr="007F6DBD">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60055267" w14:textId="4BB36EC0" w:rsidR="00F53C0E" w:rsidRPr="007F6DBD" w:rsidRDefault="007F6DBD" w:rsidP="00DA7DB1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D266D6">
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">қашықтықтан оқыту жағдайында сабақтарды өткізу кезінде әдістемелік көмек көрсету; </w:t>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>создать</w:t>
+      </w:r>
+      <w:r w:rsidR="00F66E1E" w:rsidRPr="007F6DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> банк лучших видео-уроков</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD7DE0" w:rsidRPr="007F6DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003C203C" w:rsidRPr="007F6DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в виртуальном образовательном пространстве </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7E1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Карагандинской области</w:t>
+      </w:r>
+      <w:r w:rsidR="00A41AB4" w:rsidRPr="007F6DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F53C0E" w:rsidRPr="007F6DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC7604" w:rsidRPr="00D266D6" w:rsidRDefault="00DC7604" w:rsidP="00D266D6">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w14:paraId="096D7AAE" w14:textId="0A4C034E" w:rsidR="00DA7DB1" w:rsidRPr="00DA7DB1" w:rsidRDefault="00DA7DB1" w:rsidP="00DA7DB1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...9 lines deleted...]
-        <w:t>Қарағанды облысының виртуалды Білім беру кеңістігінде үздік бейне-сабақтар банкін құру.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA7DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Организаторами конк</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>рса являются:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC7604" w:rsidRPr="00DA7DB1" w:rsidRDefault="00DC7604" w:rsidP="00D266D6">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w14:paraId="480812B1" w14:textId="2F2E6D84" w:rsidR="00DA7DB1" w:rsidRPr="00DA7DB1" w:rsidRDefault="00DA7DB1" w:rsidP="00B00590">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00D266D6">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA7DB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...6 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Управление образования Карага</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...6 lines deleted...]
-      <w:r>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ндинской области, КГКП «Учебно-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7DB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...23 lines deleted...]
-        <w:t>:</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>методический центр развития образования Карагандинской области».</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC7604" w:rsidRPr="00D266D6" w:rsidRDefault="00DC7604" w:rsidP="00D266D6">
-[...1 lines deleted...]
-        <w:pStyle w:val="a6"/>
+    <w:p w14:paraId="1E602686" w14:textId="232C33FA" w:rsidR="00063DA9" w:rsidRPr="00DA7DB1" w:rsidRDefault="00DA7DB1" w:rsidP="00B00590">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA7DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Организаторы конкурса формируют состав организационного комитета и состав жюри.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="749E1060" w14:textId="74F65CB2" w:rsidR="00BD7E1F" w:rsidRPr="00DA7DB1" w:rsidRDefault="000E2EE8" w:rsidP="00DA7DB1">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
-[...92 lines deleted...]
-        <w:t xml:space="preserve"> КМҚК.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA7DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>В к</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE4D7F" w:rsidRPr="00DA7DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>онкурс</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>е участвуют видео</w:t>
+      </w:r>
+      <w:r w:rsidR="003A335C" w:rsidRPr="00DA7DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7E1F" w:rsidRPr="00DA7DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">уроки для проведения занятий </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7E1F" w:rsidRPr="00DA7DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">учебным </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">программам </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7E1F" w:rsidRPr="00DA7DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">истории и географии </w:t>
+      </w:r>
+      <w:r w:rsidR="00343273" w:rsidRPr="00DA7DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(на казахском и русском языках)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE4D7F" w:rsidRPr="00DA7DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC7604" w:rsidRPr="00D266D6" w:rsidRDefault="00DC7604" w:rsidP="00D266D6">
-[...1 lines deleted...]
-        <w:pStyle w:val="a6"/>
+    <w:p w14:paraId="7C9E2C73" w14:textId="1CA1DE3B" w:rsidR="00BC00F5" w:rsidRPr="00BD7E1F" w:rsidRDefault="00BC00F5" w:rsidP="00DA7DB1">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
-[...29 lines deleted...]
-          <w:numId w:val="1"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD7E1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...6 lines deleted...]
-      <w:r w:rsidR="00DC7604">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Критерии и </w:t>
+      </w:r>
+      <w:r w:rsidR="008E464C" w:rsidRPr="00BD7E1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...6 lines deleted...]
-      <w:r w:rsidR="00DC7604" w:rsidRPr="00D266D6">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>оценка</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD7E1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...6 lines deleted...]
-      <w:r w:rsidR="00DC7604" w:rsidRPr="00D266D6">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> конкурсных </w:t>
+      </w:r>
+      <w:r w:rsidR="008E464C" w:rsidRPr="00BD7E1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        </w:rPr>
+        <w:t>работ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC7604" w:rsidRDefault="00DC7604" w:rsidP="00D266D6">
+    <w:p w14:paraId="62914177" w14:textId="6730D6E2" w:rsidR="00BC00F5" w:rsidRPr="00BC00F5" w:rsidRDefault="00DA7DB1" w:rsidP="00DA7DB1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:right="57" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...22 lines deleted...]
-      </w:r>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> жұмыстардың критерийлері мен бағасы</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC00F5" w:rsidRPr="00BC00F5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1. </w:t>
+      </w:r>
+      <w:r w:rsidR="008E464C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Конкурсные</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC00F5" w:rsidRPr="00BC00F5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> работ</w:t>
+      </w:r>
+      <w:r w:rsidR="008E464C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ы</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC00F5" w:rsidRPr="00BC00F5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> утверждаются </w:t>
+      </w:r>
+      <w:r w:rsidR="008E464C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC00F5" w:rsidRPr="00BC00F5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E464C" w:rsidRPr="00BC00F5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">оцениваются </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7DB1">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ргкомитетом</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC00F5" w:rsidRPr="00BC00F5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC7604" w:rsidRPr="005D771C" w:rsidRDefault="00DC7604" w:rsidP="00DC7604">
-[...55 lines deleted...]
-        <w:pStyle w:val="a6"/>
+    <w:p w14:paraId="2EB732BD" w14:textId="77777777" w:rsidR="00BC00F5" w:rsidRPr="00DA7DB1" w:rsidRDefault="00BC00F5" w:rsidP="00DA7DB1">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
+        <w:ind w:left="0" w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D792E">
+      <w:r w:rsidRPr="00DA7DB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...18 lines deleted...]
-        <w:t>қа сәйкестігі;</w:t>
+        <w:t>Соответствие заявленной тематике;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC7604" w:rsidRPr="007D792E" w:rsidRDefault="00DC7604" w:rsidP="00DC7604">
-[...1 lines deleted...]
-        <w:pStyle w:val="a6"/>
+    <w:p w14:paraId="452242A5" w14:textId="77777777" w:rsidR="00BC00F5" w:rsidRPr="00DA7DB1" w:rsidRDefault="00BC00F5" w:rsidP="00DA7DB1">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
+        <w:ind w:left="0" w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D792E">
+      <w:r w:rsidRPr="00DA7DB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Сабақтың тақырыбын ашудың толықтығы;</w:t>
+        <w:t>Полнота раскрытия темы урока;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC7604" w:rsidRPr="007D792E" w:rsidRDefault="00DC7604" w:rsidP="00DC7604">
-[...1 lines deleted...]
-        <w:pStyle w:val="a6"/>
+    <w:p w14:paraId="4E638071" w14:textId="15A16787" w:rsidR="00BC00F5" w:rsidRPr="00DA7DB1" w:rsidRDefault="00BC00F5" w:rsidP="00DA7DB1">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
+        <w:ind w:left="0" w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D792E">
+      <w:r w:rsidRPr="00DA7DB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007D792E">
+        <w:t>Качество проведения урока</w:t>
+      </w:r>
+      <w:r w:rsidR="008E464C" w:rsidRPr="00DA7DB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Сабақты</w:t>
-[...43 lines deleted...]
-        </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC7604" w:rsidRPr="007D792E" w:rsidRDefault="00DC7604" w:rsidP="00DC7604">
-[...1 lines deleted...]
-        <w:pStyle w:val="a6"/>
+    <w:p w14:paraId="5A435A59" w14:textId="77777777" w:rsidR="00BC00F5" w:rsidRPr="00DA7DB1" w:rsidRDefault="00BC00F5" w:rsidP="00DA7DB1">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DA7DB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...126 lines deleted...]
-        <w:t>);</w:t>
+        </w:rPr>
+        <w:t>Содержание конкурсного материала (объем работы, наличие приложений);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC7604" w:rsidRPr="007D792E" w:rsidRDefault="00DC7604" w:rsidP="00DC7604">
-[...1 lines deleted...]
-        <w:pStyle w:val="a6"/>
+    <w:p w14:paraId="64EDE65D" w14:textId="77777777" w:rsidR="00BC00F5" w:rsidRPr="00DA7DB1" w:rsidRDefault="00BC00F5" w:rsidP="00DA7DB1">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
+        <w:ind w:left="0" w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DA7DB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...55 lines deleted...]
-        <w:t>;</w:t>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Качество оформления и съемки;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC7604" w:rsidRPr="007D792E" w:rsidRDefault="00DC7604" w:rsidP="00DC7604">
-[...1 lines deleted...]
-        <w:pStyle w:val="a6"/>
+    <w:p w14:paraId="15AB7C6B" w14:textId="77777777" w:rsidR="00BC00F5" w:rsidRPr="00DA7DB1" w:rsidRDefault="00BC00F5" w:rsidP="00DA7DB1">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
+        <w:ind w:left="0" w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007D792E">
+      <w:r w:rsidRPr="00DA7DB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Өзіндік</w:t>
-[...26 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>Оригинальность;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC7604" w:rsidRPr="007D792E" w:rsidRDefault="00DC7604" w:rsidP="00DC7604">
-[...1 lines deleted...]
-        <w:pStyle w:val="a6"/>
+    <w:p w14:paraId="6ED0C74C" w14:textId="77777777" w:rsidR="00BC00F5" w:rsidRPr="00DA7DB1" w:rsidRDefault="00BC00F5" w:rsidP="00DA7DB1">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
+        <w:ind w:left="0" w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D792E">
+      <w:r w:rsidRPr="00DA7DB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Шығармашылық даралықтың кө</w:t>
-[...17 lines deleted...]
-        <w:t>інісі;</w:t>
+        <w:t>Проявление творческой индивидуальности;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC7604" w:rsidRPr="007D792E" w:rsidRDefault="00DC7604" w:rsidP="00DC7604">
-[...1 lines deleted...]
-        <w:pStyle w:val="a6"/>
+    <w:p w14:paraId="5A7A91D0" w14:textId="77777777" w:rsidR="00BC00F5" w:rsidRPr="00DA7DB1" w:rsidRDefault="00BC00F5" w:rsidP="00DA7DB1">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
+        <w:ind w:left="0" w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007D792E">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA7DB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Болашақта</w:t>
-[...80 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Возможность широкого использования материала в дальнейшем.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC7604" w:rsidRDefault="00DC7604" w:rsidP="00DC7604">
+    <w:p w14:paraId="75C11DED" w14:textId="56FDFA43" w:rsidR="00140BBC" w:rsidRDefault="00140BBC" w:rsidP="00DA7DB1">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00140BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">По каждому из критериев присваивается от 0 до 2 баллов (0 балл - оценочный критерий не отражен, 1 балл - отражен частично, 2 балла - отражен полностью). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5956EB73" w14:textId="05B8AB8B" w:rsidR="00AB45E9" w:rsidRPr="00B00590" w:rsidRDefault="00DA7DB1" w:rsidP="00DA7DB1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...10 lines deleted...]
-        <w:t>Әрбір критерий бойынша 0 - ден 2 балға дейін беріледі (0 балл - бағалау критерийі көрсетілмеген, 1 балл - ішінара көрсетілген, 2 балл-толық көрсетілген).</w:t>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB324F" w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB45E9" w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Порядок участия в Конкурсе</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC7604" w:rsidRDefault="00DC7604" w:rsidP="00DC7604">
+    <w:p w14:paraId="2518CD1D" w14:textId="5B9B99A0" w:rsidR="00AB45E9" w:rsidRPr="00B00590" w:rsidRDefault="00DA7DB1" w:rsidP="00DA7DB1">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="709"/>
-          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00767C6A" w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2CEA" w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB45E9" w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В Конкурсе могут принимать участие </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7E1F" w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">учителя истории и географии </w:t>
+      </w:r>
+      <w:r w:rsidR="00767C6A" w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>организаций о</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB45E9" w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бразования</w:t>
+      </w:r>
+      <w:r w:rsidR="00101111" w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB45E9" w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> независимо от ведомственной принадлежности, типа и форм собственности</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB45E9" w:rsidRPr="00B00590">
+        <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...27 lines deleted...]
-        <w:t>қатысу тәртібі</w:t>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC7604" w:rsidRPr="00D266D6" w:rsidRDefault="00DC7604" w:rsidP="00DC7604">
+    <w:p w14:paraId="1C7BFACF" w14:textId="64B989BE" w:rsidR="00AB45E9" w:rsidRPr="00B00590" w:rsidRDefault="00DA7DB1" w:rsidP="00DA7DB1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...24 lines deleted...]
-        <w:t>мұғалімдері қатыса алады.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00767C6A" w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2. </w:t>
+      </w:r>
+      <w:r w:rsidR="00746C5C" w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD7DE0" w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:r w:rsidR="00746C5C" w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>онкурсе вправе принимать уча</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7E1F" w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>стие учителя истории и географии индивидуально.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC7604" w:rsidRPr="00D266D6" w:rsidRDefault="00DC7604" w:rsidP="00DC7604">
+    <w:p w14:paraId="36A7BA99" w14:textId="65F9DF3E" w:rsidR="00CD7DE0" w:rsidRPr="00B00590" w:rsidRDefault="00DA7DB1" w:rsidP="00DA7DB1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...24 lines deleted...]
-        <w:t>мұғалімдері жеке қатысуға құқылы.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00A13732" w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.3. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B572C6" w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Количество подаваемых видеоматериалов от участников Конкурса не </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7E1F" w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>более одного</w:t>
+      </w:r>
+      <w:r w:rsidR="00B572C6" w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003E74CC" w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> К каждому видеоматериалу необходимо заполнить заявку на участие в </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7E1F" w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>областном к</w:t>
+      </w:r>
+      <w:r w:rsidR="003E74CC" w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>онкурсе (Приложение</w:t>
+      </w:r>
+      <w:r w:rsidR="006B4888" w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+      <w:r w:rsidR="003E74CC" w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC7604" w:rsidRPr="00D266D6" w:rsidRDefault="00DC7604" w:rsidP="00DC7604">
+    <w:p w14:paraId="3911B2F4" w14:textId="77777777" w:rsidR="00540792" w:rsidRPr="00B00590" w:rsidRDefault="00540792" w:rsidP="00DA7DB1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...9 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DC7604" w:rsidRDefault="00DC7604" w:rsidP="00DC7604">
+    <w:p w14:paraId="529AC7F3" w14:textId="23B10115" w:rsidR="009232B0" w:rsidRPr="00B00590" w:rsidRDefault="00CB324F" w:rsidP="00DA7DB1">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009232B0" w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Порядок организации и проведения </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB255D" w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:r w:rsidR="00D87E9E" w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>онкурса</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45568EBD" w14:textId="3AEEEB7E" w:rsidR="00767C6A" w:rsidRPr="00B00590" w:rsidRDefault="003E2B76" w:rsidP="00DA7DB1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...45 lines deleted...]
-        <w:t>ұйымдастыру және өткізу тәртібі</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:r w:rsidR="00767C6A" w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">онкурс проводится </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7E1F" w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дистанционно</w:t>
+      </w:r>
+      <w:r w:rsidR="00D63705" w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC7604" w:rsidRPr="007D792E" w:rsidRDefault="00DC7604" w:rsidP="00DC7604">
+    <w:p w14:paraId="11F4E8F4" w14:textId="4367BA33" w:rsidR="004A346C" w:rsidRPr="00B00590" w:rsidRDefault="00DA7DB1" w:rsidP="00DA7DB1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...8 lines deleted...]
-        <w:t>Байқау қашықтықтан өткізіледі.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="004A346C" w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r w:rsidR="004A346C" w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. Первый этап</w:t>
+      </w:r>
+      <w:r w:rsidR="008E464C" w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7E1F" w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>с 21</w:t>
+      </w:r>
+      <w:r w:rsidR="002B058B" w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7E1F" w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сентября</w:t>
+      </w:r>
+      <w:r w:rsidR="008E464C" w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по </w:t>
+      </w:r>
+      <w:r w:rsidR="002B058B" w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>05</w:t>
+      </w:r>
+      <w:r w:rsidR="00276C8E" w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00145566">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ноября</w:t>
+      </w:r>
+      <w:r w:rsidR="00276C8E" w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2020г.</w:t>
+      </w:r>
+      <w:r w:rsidR="008E464C" w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC7604" w:rsidRPr="00D266D6" w:rsidRDefault="00DC7604" w:rsidP="00DC7604">
+    <w:p w14:paraId="7B9994CE" w14:textId="4A2B521C" w:rsidR="004A346C" w:rsidRPr="00AF090C" w:rsidRDefault="00DA7DB1" w:rsidP="00DA7DB1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...18 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00206A05" w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.1.1</w:t>
+      </w:r>
+      <w:r w:rsidR="004A346C" w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB324F" w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>С</w:t>
+      </w:r>
+      <w:r w:rsidR="004A346C" w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">оздание </w:t>
+      </w:r>
+      <w:r w:rsidR="00102842" w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">регионального </w:t>
+      </w:r>
+      <w:r w:rsidR="004A346C" w:rsidRPr="00B00590">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>облачного решения для аккумуляции присылаемых материалов. В каждом филиале создается собственное</w:t>
+      </w:r>
+      <w:r w:rsidR="004A346C" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> облако.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB3EC6F" w14:textId="5FD8A8A3" w:rsidR="00206A05" w:rsidRDefault="00DA7DB1" w:rsidP="00DA7DB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...13 lines deleted...]
-      </w:r>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00C80D00" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB324F">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C80D00" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00206A05">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00C80D00" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7E1F">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>УМЦ РО Карагандинской области</w:t>
+      </w:r>
+      <w:r w:rsidR="00C80D00" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> собирает заявки на участие в конкурсе</w:t>
+      </w:r>
+      <w:r w:rsidR="00206A05">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и загружает представленные видеоматериалы</w:t>
+      </w:r>
+      <w:r w:rsidR="00193E43" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в «</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7E1F">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>областное</w:t>
+      </w:r>
+      <w:r w:rsidR="00C31A00" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00193E43" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>облако»</w:t>
+      </w:r>
+      <w:r w:rsidR="00206A05">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00193E43" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="069DC534" w14:textId="0EF10A9F" w:rsidR="00193E43" w:rsidRPr="00AF090C" w:rsidRDefault="00DA7DB1" w:rsidP="00DA7DB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...9 lines deleted...]
-        <w:t>.)</w:t>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00193E43" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB324F">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00193E43" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00206A05">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00193E43" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB324F">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>П</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00193E43" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">осле завершения этапа </w:t>
+      </w:r>
+      <w:r w:rsidR="00115BE0" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>загрузки</w:t>
+      </w:r>
+      <w:r w:rsidR="00787501">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> конкурсных работ О</w:t>
+      </w:r>
+      <w:r w:rsidR="00193E43" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ОК передает все материалы региональному Экспертному совету</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB324F">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC7604" w:rsidRPr="00EA1C1B" w:rsidRDefault="00DC7604" w:rsidP="00DC7604">
+    <w:p w14:paraId="6DA31D86" w14:textId="098C14E3" w:rsidR="00193E43" w:rsidRPr="00AF090C" w:rsidRDefault="00DA7DB1" w:rsidP="00DA7DB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00193E43" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB324F">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00193E43" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006B4888">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00193E43" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00115BE0" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Э</w:t>
+      </w:r>
+      <w:r w:rsidR="00193E43" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кспертный совет осуществляет оценку конкурсных работ в соответст</w:t>
+      </w:r>
+      <w:r w:rsidR="00787501">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>вии с критериями и рекомендует О</w:t>
+      </w:r>
+      <w:r w:rsidR="00193E43" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ОК </w:t>
+      </w:r>
+      <w:r w:rsidR="00206A05">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>три</w:t>
+      </w:r>
+      <w:r w:rsidR="00193E43" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> лучш</w:t>
+      </w:r>
+      <w:r w:rsidR="00915DBB" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ие </w:t>
+      </w:r>
+      <w:r w:rsidR="00193E43" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>работы</w:t>
+      </w:r>
+      <w:r w:rsidR="00276C8E">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по каждому предмету для каждого класса</w:t>
+      </w:r>
+      <w:r w:rsidR="00193E43" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для у</w:t>
+      </w:r>
+      <w:r w:rsidR="00C31A00" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">частия в </w:t>
+      </w:r>
+      <w:r w:rsidR="00787501">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>областном</w:t>
+      </w:r>
+      <w:r w:rsidR="00C31A00" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> этапе</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB324F">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19A2E88C" w14:textId="40581B1E" w:rsidR="00915DBB" w:rsidRPr="00AF090C" w:rsidRDefault="00DA7DB1" w:rsidP="00DA7DB1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00915DBB" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00787501">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1.5</w:t>
+      </w:r>
+      <w:r w:rsidR="00915DBB" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB324F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>С</w:t>
+      </w:r>
+      <w:r w:rsidR="00915DBB" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>уммарные баллы, полученные в результате голосования, являются итоговыми</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE1F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7717735B" w14:textId="3076E289" w:rsidR="00915DBB" w:rsidRPr="00AF090C" w:rsidRDefault="00DA7DB1" w:rsidP="00B00590">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00915DBB" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB324F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00915DBB" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.5 Оргкомитет размещает работы победителей </w:t>
+      </w:r>
+      <w:r w:rsidR="00B00590">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сайт</w:t>
+      </w:r>
+      <w:r w:rsidR="00915DBB" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00787501" w:rsidRPr="00787501">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">КГКП </w:t>
+      </w:r>
+      <w:r w:rsidR="00787501">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Учебно-методический центр развития образования </w:t>
+      </w:r>
+      <w:r w:rsidR="00787501" w:rsidRPr="00787501">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Карагандинской области»</w:t>
+      </w:r>
+      <w:r w:rsidR="00B00590">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00915DBB" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00915DBB" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>YouTube</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00915DBB" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF0EF51" w14:textId="7A0374DF" w:rsidR="001D6A02" w:rsidRDefault="00DA7DB1" w:rsidP="00DA7DB1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="004C0F9E" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB324F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00D677F0" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004C0F9E" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00787501">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Итоги Конкурса </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB45E9" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>будут размещены на сайт</w:t>
+      </w:r>
+      <w:r w:rsidR="00D677F0" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE06E8" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00787501">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">КГКП «Учебно-методический центр развития образования </w:t>
+      </w:r>
+      <w:r w:rsidR="00787501" w:rsidRPr="00787501">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Карагандинской области»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09B666E0" w14:textId="40796D68" w:rsidR="00522821" w:rsidRPr="00EE1F42" w:rsidRDefault="00DA7DB1" w:rsidP="00DA7DB1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...11 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...43 lines deleted...]
-        <w:t>ды.</w:t>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE1F42">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00522821" w:rsidRPr="00EE1F42">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Требования к конкурсным работам</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC7604" w:rsidRPr="00EA1C1B" w:rsidRDefault="00DC7604" w:rsidP="00DC7604">
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w14:paraId="2CC5ACB4" w14:textId="4294E686" w:rsidR="00FB01D6" w:rsidRPr="00AF090C" w:rsidRDefault="00DA7DB1" w:rsidP="00DA7DB1">
+      <w:pPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...11 lines deleted...]
-      </w:r>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...51 lines deleted...]
-        <w:t>жүктейді.</w:t>
+          <w:rStyle w:val="a8"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="005A6387" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:rStyle w:val="a8"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE1F42">
+        <w:rPr>
+          <w:rStyle w:val="a8"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB01D6" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:rStyle w:val="a8"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB01D6" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Содержание:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC7604" w:rsidRPr="00EA1C1B" w:rsidRDefault="00DC7604" w:rsidP="00DC7604">
-      <w:pPr>
+    <w:p w14:paraId="40E517BA" w14:textId="1C81EE2B" w:rsidR="00FB01D6" w:rsidRPr="00AF090C" w:rsidRDefault="00FB01D6" w:rsidP="00DA7DB1">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="-6521"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="360" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">соответствие содержания конкурсной работы направлениям </w:t>
+      </w:r>
+      <w:r w:rsidR="00787501">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>областного к</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>онкурса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FCC00EE" w14:textId="66A1202A" w:rsidR="00FB01D6" w:rsidRPr="00AF090C" w:rsidRDefault="00FB01D6" w:rsidP="00DA7DB1">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-6521"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>соответствие ГОСО</w:t>
+      </w:r>
+      <w:r w:rsidR="008611B6" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РК</w:t>
+      </w:r>
+      <w:r w:rsidR="00276C8E">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, учебным программам, учебникам</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="404C7371" w14:textId="77777777" w:rsidR="00FB01D6" w:rsidRPr="00AF090C" w:rsidRDefault="00FB01D6" w:rsidP="00DA7DB1">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-6521"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>корректность использования специальной терминологии и обозначений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D060240" w14:textId="4FE4D78B" w:rsidR="00522821" w:rsidRPr="00EE1F42" w:rsidRDefault="00DA7DB1" w:rsidP="00DA7DB1">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...11 lines deleted...]
-      </w:r>
+          <w:rStyle w:val="a8"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> жүктеу кезеңі аяқталғаннан кейін барлық материалдарды өңірлік сараптама кеңесіне береді.</w:t>
+          <w:rStyle w:val="a8"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE1F42">
+        <w:rPr>
+          <w:rStyle w:val="a8"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2. </w:t>
+      </w:r>
+      <w:r w:rsidR="00522821" w:rsidRPr="00EE1F42">
+        <w:rPr>
+          <w:rStyle w:val="a8"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Технические характеристики видео</w:t>
+      </w:r>
+      <w:r w:rsidR="002D1711" w:rsidRPr="00EE1F42">
+        <w:rPr>
+          <w:rStyle w:val="a8"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>материалов</w:t>
+      </w:r>
+      <w:r w:rsidR="00522821" w:rsidRPr="00EE1F42">
+        <w:rPr>
+          <w:rStyle w:val="a8"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC7604" w:rsidRPr="00522BD5" w:rsidRDefault="00DC7604" w:rsidP="00DC7604">
-      <w:pPr>
+    <w:p w14:paraId="791A1F8D" w14:textId="75EDD8F6" w:rsidR="002B058B" w:rsidRDefault="002B058B" w:rsidP="00DA7DB1">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="142"/>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="360" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">минимальный </w:t>
+      </w:r>
+      <w:r w:rsidR="00247EF7" w:rsidRPr="00EE1F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r w:rsidR="00522821" w:rsidRPr="00EE1F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">азмер </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>(720х480) соотношение сторон (16:9);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60BBAB97" w14:textId="54F12A5C" w:rsidR="00522821" w:rsidRPr="00EE1F42" w:rsidRDefault="00247EF7" w:rsidP="00DA7DB1">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="142"/>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="360" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE1F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ф</w:t>
+      </w:r>
+      <w:r w:rsidR="00B567C9" w:rsidRPr="00EE1F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ормат </w:t>
+      </w:r>
+      <w:r w:rsidR="007C1E57" w:rsidRPr="00EE1F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00B567C9" w:rsidRPr="00EE1F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.mp4.</w:t>
+      </w:r>
+      <w:r w:rsidR="001334D0" w:rsidRPr="00EE1F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59AA3659" w14:textId="3528D947" w:rsidR="00407CE4" w:rsidRPr="00EE1F42" w:rsidRDefault="005A6387" w:rsidP="00DA7DB1">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="142"/>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="360" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE1F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>хронометраж</w:t>
+      </w:r>
+      <w:r w:rsidR="00522821" w:rsidRPr="00EE1F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> видео</w:t>
+      </w:r>
+      <w:r w:rsidR="002D1711" w:rsidRPr="00EE1F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>материала</w:t>
+      </w:r>
+      <w:r w:rsidR="00522821" w:rsidRPr="00EE1F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> до </w:t>
+      </w:r>
+      <w:r w:rsidR="002D40FA" w:rsidRPr="00EE1F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00276C8E" w:rsidRPr="00EE1F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00247EF7" w:rsidRPr="00EE1F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> минут</w:t>
+      </w:r>
+      <w:r w:rsidR="001334D0" w:rsidRPr="00EE1F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1586A6E2" w14:textId="50863F6C" w:rsidR="00067B8E" w:rsidRPr="00EE1F42" w:rsidRDefault="00DA7DB1" w:rsidP="00DA7DB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-6379"/>
         </w:tabs>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...10 lines deleted...]
-        <w:t>7.1.4 Сараптамалық кеңес конкурстық жұмыстарды критерийлерге сәйкес бағалауды жүзеге асырады және облыстық кезеңге қатысу үшін әрбір пән бойынша үш үздік жұмысты ұсынады.</w:t>
+          <w:rStyle w:val="a8"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a8"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE1F42">
+        <w:rPr>
+          <w:rStyle w:val="a8"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.3. </w:t>
+      </w:r>
+      <w:r w:rsidR="00067B8E" w:rsidRPr="00EE1F42">
+        <w:rPr>
+          <w:rStyle w:val="a8"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Соблюдение авторских прав сторонних производителей аудио и видео контента</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC7604" w:rsidRPr="00522BD5" w:rsidRDefault="00D266D6" w:rsidP="00DC7604">
-      <w:pPr>
+    <w:p w14:paraId="479CC193" w14:textId="77777777" w:rsidR="00FC3D7E" w:rsidRPr="00AF090C" w:rsidRDefault="00FC3D7E" w:rsidP="00DA7DB1">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
-        <w:ind w:firstLine="567"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...19 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DC7604" w:rsidRPr="007D792E" w:rsidRDefault="00DC7604" w:rsidP="00D266D6">
+    <w:p w14:paraId="52F56402" w14:textId="1DDA631D" w:rsidR="00FC3D7E" w:rsidRPr="00EE1F42" w:rsidRDefault="00DA7DB1" w:rsidP="00DA7DB1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
-          <w:tab w:val="decimal" w:pos="0"/>
-[...858 lines deleted...]
-          <w:tab w:val="decimal" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D266D6">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-        <w:t>9. Байқаудың облыстық кезеңдерінің марапаттары:</w:t>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE1F42">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="002B058B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Награды </w:t>
+      </w:r>
+      <w:r w:rsidR="00787501">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>областного</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC3D7E" w:rsidRPr="00EE1F42">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B058B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">этапов </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC3D7E" w:rsidRPr="00EE1F42">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>конкурса:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC7604" w:rsidRPr="00D266D6" w:rsidRDefault="00DC7604" w:rsidP="00D266D6">
-      <w:pPr>
+    <w:p w14:paraId="164B9A4C" w14:textId="03331DA2" w:rsidR="00630ED6" w:rsidRPr="002D40FA" w:rsidRDefault="00DA7DB1" w:rsidP="00DA7DB1">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
-          <w:tab w:val="decimal" w:pos="0"/>
-          <w:tab w:val="decimal" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="a8"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a8"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00276C8E">
+        <w:rPr>
+          <w:rStyle w:val="a8"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1. </w:t>
+      </w:r>
+      <w:r w:rsidR="008D56D7" w:rsidRPr="002D40FA">
+        <w:rPr>
+          <w:rStyle w:val="a8"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Все участники конкурса</w:t>
+      </w:r>
+      <w:r w:rsidR="007B0569" w:rsidRPr="002D40FA">
+        <w:rPr>
+          <w:rStyle w:val="a8"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D56D7" w:rsidRPr="002D40FA">
+        <w:rPr>
+          <w:rStyle w:val="a8"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">получают наградные документы </w:t>
+      </w:r>
+      <w:r w:rsidR="008D56D7" w:rsidRPr="002B058B">
+        <w:rPr>
+          <w:rStyle w:val="a8"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>(Сертификаты участия или Дипломы победителей 1, 2, 3 степени)</w:t>
+      </w:r>
+      <w:r w:rsidR="008D56D7" w:rsidRPr="002D40FA">
+        <w:rPr>
+          <w:rStyle w:val="a8"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A3124E1" w14:textId="77777777" w:rsidR="008611B6" w:rsidRPr="00AF090C" w:rsidRDefault="008611B6" w:rsidP="00DA7DB1">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A607866" w14:textId="77777777" w:rsidR="008611B6" w:rsidRPr="00AF090C" w:rsidRDefault="008611B6" w:rsidP="00DA7DB1">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BA7E24C" w14:textId="41809B5F" w:rsidR="00B32E3E" w:rsidRPr="00787501" w:rsidRDefault="00BC5850" w:rsidP="00DA7DB1">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...19 lines deleted...]
-        <w:t>Барлық қатысушылар марапаттау құжаттарын (қатысу сертификаттарын немесе 1, 2, 3 дәрежелі жеңімпаздардың дипломдарын) алады.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">По вопросам </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB40D5" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>участия в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00787501">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>областном к</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>онкурс</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB40D5" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00787501" w:rsidRPr="00787501">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>виде</w:t>
+      </w:r>
+      <w:r w:rsidR="00787501">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о-уроков по истории и географии </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">обращаться в </w:t>
+      </w:r>
+      <w:r w:rsidR="00787501" w:rsidRPr="00787501">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">КГКП </w:t>
+      </w:r>
+      <w:r w:rsidR="00787501">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Учебно-методический центр развития образования </w:t>
+      </w:r>
+      <w:r w:rsidR="00787501" w:rsidRPr="00787501">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Карагандинской области»</w:t>
+      </w:r>
+      <w:r w:rsidR="00787501">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. Город Караганда, улица С.Сейфуллина 8</w:t>
+      </w:r>
+      <w:r w:rsidR="00787501" w:rsidRPr="00787501">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>/2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00787501">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кабинет 421. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00787501">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Тулепбекова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00787501">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С.К. 87756538479</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC7604" w:rsidRPr="00D266D6" w:rsidRDefault="00DC7604" w:rsidP="00D266D6">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="52A1732C" w14:textId="77777777" w:rsidR="00B32E3E" w:rsidRPr="00AF090C" w:rsidRDefault="00B32E3E" w:rsidP="00787501">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47FC603B" w14:textId="77777777" w:rsidR="00045BAE" w:rsidRPr="00AF090C" w:rsidRDefault="00045BAE" w:rsidP="00787501">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3804976B" w14:textId="77777777" w:rsidR="00045BAE" w:rsidRPr="00AF090C" w:rsidRDefault="00045BAE" w:rsidP="009524C5">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2331B180" w14:textId="77777777" w:rsidR="00045BAE" w:rsidRPr="00AF090C" w:rsidRDefault="00045BAE" w:rsidP="009524C5">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="447335DF" w14:textId="3B951D95" w:rsidR="00045BAE" w:rsidRPr="00AF090C" w:rsidRDefault="00045BAE" w:rsidP="009524C5">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="629CA668" w14:textId="2EA8D659" w:rsidR="00220688" w:rsidRPr="00AF090C" w:rsidRDefault="00220688" w:rsidP="009524C5">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E33E3C2" w14:textId="47B551A2" w:rsidR="00220688" w:rsidRDefault="00220688" w:rsidP="009524C5">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="359C0C5C" w14:textId="77777777" w:rsidR="00132485" w:rsidRPr="00AF090C" w:rsidRDefault="00132485" w:rsidP="009524C5">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12098A9F" w14:textId="1317B647" w:rsidR="00220688" w:rsidRPr="00AF090C" w:rsidRDefault="00220688" w:rsidP="009524C5">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FB88455" w14:textId="77777777" w:rsidR="00220688" w:rsidRPr="00AF090C" w:rsidRDefault="00220688" w:rsidP="009524C5">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12E67299" w14:textId="77777777" w:rsidR="00045BAE" w:rsidRPr="00AF090C" w:rsidRDefault="00045BAE" w:rsidP="009524C5">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1990B121" w14:textId="77777777" w:rsidR="007B0569" w:rsidRPr="00AF090C" w:rsidRDefault="007B0569" w:rsidP="009524C5">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EE7F276" w14:textId="77777777" w:rsidR="007B0569" w:rsidRPr="00AF090C" w:rsidRDefault="007B0569" w:rsidP="009524C5">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="034D90E8" w14:textId="77777777" w:rsidR="007B0569" w:rsidRDefault="007B0569" w:rsidP="009524C5">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="455C456B" w14:textId="77777777" w:rsidR="006B4888" w:rsidRPr="00AF090C" w:rsidRDefault="006B4888" w:rsidP="009524C5">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51BCC74F" w14:textId="77777777" w:rsidR="007B0569" w:rsidRPr="00AF090C" w:rsidRDefault="007B0569" w:rsidP="009524C5">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28CA2724" w14:textId="77777777" w:rsidR="00943115" w:rsidRPr="00AF090C" w:rsidRDefault="00943115" w:rsidP="009524C5">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E4C4A72" w14:textId="77777777" w:rsidR="00943115" w:rsidRPr="00AF090C" w:rsidRDefault="00943115" w:rsidP="009524C5">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45FCFEF1" w14:textId="77777777" w:rsidR="00C53523" w:rsidRPr="00AF090C" w:rsidRDefault="00C53523" w:rsidP="00C53523">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="720E5BBA" w14:textId="77777777" w:rsidR="00CB324F" w:rsidRDefault="00CB324F" w:rsidP="009524C5">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BE1F452" w14:textId="77777777" w:rsidR="00CB324F" w:rsidRDefault="00CB324F" w:rsidP="009524C5">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1666AA1C" w14:textId="77777777" w:rsidR="00CB324F" w:rsidRDefault="00CB324F" w:rsidP="009524C5">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AC79A3C" w14:textId="77777777" w:rsidR="002B058B" w:rsidRDefault="002B058B" w:rsidP="009524C5">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0674CF8F" w14:textId="77777777" w:rsidR="002B058B" w:rsidRDefault="002B058B" w:rsidP="009524C5">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A4B59D2" w14:textId="77777777" w:rsidR="002B058B" w:rsidRDefault="002B058B" w:rsidP="009524C5">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47C1A1F5" w14:textId="77777777" w:rsidR="002B058B" w:rsidRDefault="002B058B" w:rsidP="009524C5">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A6F1795" w14:textId="77777777" w:rsidR="002B058B" w:rsidRDefault="002B058B" w:rsidP="009524C5">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42E89854" w14:textId="77777777" w:rsidR="002B058B" w:rsidRDefault="002B058B" w:rsidP="009524C5">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7028A940" w14:textId="77777777" w:rsidR="002B058B" w:rsidRDefault="002B058B" w:rsidP="009524C5">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62F1FB2D" w14:textId="77777777" w:rsidR="002B058B" w:rsidRDefault="002B058B" w:rsidP="009524C5">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30B3FCA1" w14:textId="77777777" w:rsidR="00B00590" w:rsidRDefault="00B00590" w:rsidP="009524C5">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="483B5B93" w14:textId="77777777" w:rsidR="00EE1F42" w:rsidRDefault="00EE1F42" w:rsidP="009524C5">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EA743C8" w14:textId="77777777" w:rsidR="002B058B" w:rsidRDefault="002B058B" w:rsidP="009524C5">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B3B34E5" w14:textId="77777777" w:rsidR="00F16629" w:rsidRDefault="00F16629" w:rsidP="00A479C2">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21E04EF6" w14:textId="77777777" w:rsidR="002B058B" w:rsidRDefault="002B058B" w:rsidP="009524C5">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="772ACAA2" w14:textId="77777777" w:rsidR="00053C70" w:rsidRDefault="00053C70" w:rsidP="009524C5">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="731DDB86" w14:textId="5BDEC41E" w:rsidR="00A6633A" w:rsidRPr="00053C70" w:rsidRDefault="00A6633A" w:rsidP="009524C5">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00053C70">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приложение </w:t>
+      </w:r>
+      <w:r w:rsidR="008D5BEB" w:rsidRPr="00053C70">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B7BA96D" w14:textId="77777777" w:rsidR="00A6633A" w:rsidRPr="00AF090C" w:rsidRDefault="00A6633A" w:rsidP="009524C5">
+      <w:pPr>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E1DF7BB" w14:textId="77777777" w:rsidR="00821BBF" w:rsidRDefault="00A6633A" w:rsidP="00821BBF">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ЗАЯВКА НА УЧАСТИЕ </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00DC7604" w:rsidRPr="00EA1C1B" w:rsidRDefault="00DC7604" w:rsidP="00D266D6">
-[...6 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="5D0CA98B" w14:textId="77777777" w:rsidR="00053C70" w:rsidRPr="00AF090C" w:rsidRDefault="00053C70" w:rsidP="00821BBF">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="453B97E9" w14:textId="240A38FC" w:rsidR="00A6633A" w:rsidRPr="00AF090C" w:rsidRDefault="00B00590" w:rsidP="00B00590">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Областной</w:t>
+      </w:r>
+      <w:r w:rsidR="00053C70">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00053C70" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>конкурс</w:t>
+      </w:r>
+      <w:r w:rsidR="00053C70">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> видео-</w:t>
+      </w:r>
+      <w:r w:rsidR="00053C70" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>уроков</w:t>
+      </w:r>
+      <w:r w:rsidR="00053C70">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00053C70" w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>истории и географии</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A3F99B8" w14:textId="77777777" w:rsidR="00A6633A" w:rsidRPr="00AF090C" w:rsidRDefault="00A6633A" w:rsidP="009524C5">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...383 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="aa"/>
-        <w:tblW w:w="9781" w:type="dxa"/>
+        <w:tblStyle w:val="af1"/>
+        <w:tblW w:w="10348" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="534"/>
-        <w:gridCol w:w="6412"/>
-        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="7687"/>
+        <w:gridCol w:w="2127"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DC7604" w:rsidRPr="00AF090C" w:rsidTr="00D266D6">
+      <w:tr w:rsidR="00A6633A" w:rsidRPr="00AF090C" w14:paraId="6B13CDC4" w14:textId="77777777" w:rsidTr="00053C70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7604" w:rsidRPr="00AF090C" w:rsidRDefault="00DC7604" w:rsidP="00F41F99">
+          <w:p w14:paraId="14F8EAAF" w14:textId="77777777" w:rsidR="00A6633A" w:rsidRPr="00AF090C" w:rsidRDefault="00A6633A" w:rsidP="006B4888">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF090C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6412" w:type="dxa"/>
+            <w:tcW w:w="7687" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7604" w:rsidRPr="00C02ED6" w:rsidRDefault="00DC7604" w:rsidP="00F41F99">
+          <w:p w14:paraId="2C4FEFF3" w14:textId="77777777" w:rsidR="00A6633A" w:rsidRPr="00AF090C" w:rsidRDefault="00A6633A" w:rsidP="006B4888">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF090C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Основные параметры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11B515D9" w14:textId="77777777" w:rsidR="00A6633A" w:rsidRPr="00AF090C" w:rsidRDefault="00A6633A" w:rsidP="006B4888">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF090C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Расшифровка параметров</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A16F7A" w:rsidRPr="00AF090C" w14:paraId="4A9DF324" w14:textId="77777777" w:rsidTr="00053C70">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10348" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38F28325" w14:textId="5E77E389" w:rsidR="00A16F7A" w:rsidRPr="00A16F7A" w:rsidRDefault="00A16F7A" w:rsidP="00A16F7A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Негізгі шарттары</w:t>
+              <w:t xml:space="preserve">             </w:t>
             </w:r>
-          </w:p>
-[...15 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00A16F7A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Шарттар туралы</w:t>
+              <w:t>Автор видео-урока</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC7604" w:rsidRPr="00AF090C" w:rsidTr="00D266D6">
-[...28 lines deleted...]
-      <w:tr w:rsidR="00DC7604" w:rsidRPr="00AF090C" w:rsidTr="00D266D6">
+      <w:tr w:rsidR="006B4888" w:rsidRPr="00AF090C" w14:paraId="1128454E" w14:textId="77777777" w:rsidTr="00053C70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7604" w:rsidRPr="00AF090C" w:rsidRDefault="00DC7604" w:rsidP="00F41F99">
+          <w:p w14:paraId="3A6A4539" w14:textId="2EA1A4AA" w:rsidR="006B4888" w:rsidRPr="00AF090C" w:rsidRDefault="006B4888" w:rsidP="00053C70">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF090C">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6412" w:type="dxa"/>
+            <w:tcW w:w="7687" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7604" w:rsidRPr="00C02ED6" w:rsidRDefault="00D266D6" w:rsidP="00D266D6">
+          <w:p w14:paraId="19EE6570" w14:textId="6F6A7E27" w:rsidR="006B4888" w:rsidRPr="00AF090C" w:rsidRDefault="006B4888" w:rsidP="00A16F7A">
             <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF090C">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Название видео</w:t>
+            </w:r>
+            <w:r w:rsidR="00A16F7A">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Бейне</w:t>
+              <w:t xml:space="preserve">-урока </w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00AF090C">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...38 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>/ файла:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7604" w:rsidRPr="00AF090C" w:rsidRDefault="00DC7604" w:rsidP="00D266D6">
+          <w:p w14:paraId="69B64956" w14:textId="77777777" w:rsidR="006B4888" w:rsidRPr="00AF090C" w:rsidRDefault="006B4888" w:rsidP="006B4888">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC7604" w:rsidRPr="00AF090C" w:rsidTr="00D266D6">
+      <w:tr w:rsidR="006B4888" w:rsidRPr="00AF090C" w14:paraId="23B763E4" w14:textId="77777777" w:rsidTr="00053C70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7604" w:rsidRPr="00AF090C" w:rsidRDefault="00DC7604" w:rsidP="00F41F99">
+          <w:p w14:paraId="05258B7F" w14:textId="0A36DA43" w:rsidR="006B4888" w:rsidRPr="00AF090C" w:rsidRDefault="006B4888" w:rsidP="00053C70">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF090C">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6412" w:type="dxa"/>
+            <w:tcW w:w="7687" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7604" w:rsidRPr="00C02ED6" w:rsidRDefault="00DC7604" w:rsidP="00F41F99">
+          <w:p w14:paraId="0C65349F" w14:textId="644359E4" w:rsidR="006B4888" w:rsidRPr="00AF090C" w:rsidRDefault="006B4888" w:rsidP="006B4888">
             <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF090C">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-            </w:pPr>
-[...62 lines deleted...]
-              <w:t xml:space="preserve"> 3-тармағы)</w:t>
+              <w:t>Тематическое направление (пункт 3 Положения о Конкурсе)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7604" w:rsidRPr="00AF090C" w:rsidRDefault="00DC7604" w:rsidP="00D266D6">
+          <w:p w14:paraId="21A0750E" w14:textId="77777777" w:rsidR="006B4888" w:rsidRPr="00AF090C" w:rsidRDefault="006B4888" w:rsidP="006B4888">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC7604" w:rsidRPr="00AF090C" w:rsidTr="00D266D6">
+      <w:tr w:rsidR="00A16F7A" w:rsidRPr="00AF090C" w14:paraId="76D857A4" w14:textId="77777777" w:rsidTr="00053C70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7604" w:rsidRPr="00AF090C" w:rsidRDefault="00DC7604" w:rsidP="00F41F99">
+          <w:p w14:paraId="4B3CC709" w14:textId="75600145" w:rsidR="00A16F7A" w:rsidRPr="00AF090C" w:rsidRDefault="00A16F7A" w:rsidP="00053C70">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF090C">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6412" w:type="dxa"/>
+            <w:tcW w:w="7687" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7604" w:rsidRPr="00C02ED6" w:rsidRDefault="00DC7604" w:rsidP="00F41F99">
+          <w:p w14:paraId="75AC8E11" w14:textId="28955AD9" w:rsidR="00A16F7A" w:rsidRPr="00AF090C" w:rsidRDefault="00A16F7A" w:rsidP="0072556A">
             <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF090C">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00C02ED6">
+              <w:t>Краткое описание видео</w:t>
+            </w:r>
+            <w:r w:rsidR="0072556A">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Бейне</w:t>
+              <w:t>-урока</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00C02ED6">
+            <w:r w:rsidRPr="00AF090C">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...95 lines deleted...]
-              <w:t>)</w:t>
+              <w:t xml:space="preserve"> (не более 30 слов)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7604" w:rsidRPr="00AF090C" w:rsidRDefault="00DC7604" w:rsidP="00D266D6">
+          <w:p w14:paraId="77D30E4B" w14:textId="77777777" w:rsidR="00A16F7A" w:rsidRPr="00AF090C" w:rsidRDefault="00A16F7A" w:rsidP="006B4888">
             <w:pPr>
-              <w:ind w:right="742"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC7604" w:rsidRPr="00AF090C" w:rsidTr="00D266D6">
+      <w:tr w:rsidR="00A16F7A" w:rsidRPr="00AF090C" w14:paraId="6D09F0B4" w14:textId="77777777" w:rsidTr="00053C70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7604" w:rsidRPr="00AF090C" w:rsidRDefault="00DC7604" w:rsidP="00F41F99">
+          <w:p w14:paraId="48FD94A0" w14:textId="7F1DB876" w:rsidR="00A16F7A" w:rsidRPr="00AF090C" w:rsidRDefault="00A16F7A" w:rsidP="00053C70">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF090C">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6412" w:type="dxa"/>
+            <w:tcW w:w="7687" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7604" w:rsidRPr="00C02ED6" w:rsidRDefault="00DC7604" w:rsidP="00F41F99">
+          <w:p w14:paraId="433B8A54" w14:textId="0E3E0427" w:rsidR="00A16F7A" w:rsidRPr="00A16F7A" w:rsidRDefault="00A16F7A" w:rsidP="00A16F7A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AF090C">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Т. </w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">. (толық) </w:t>
+              <w:t xml:space="preserve">Ф.И.О. (полностью) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7604" w:rsidRPr="00AF090C" w:rsidRDefault="00DC7604" w:rsidP="00D266D6">
+          <w:p w14:paraId="5E3687F0" w14:textId="77777777" w:rsidR="00A16F7A" w:rsidRPr="00AF090C" w:rsidRDefault="00A16F7A" w:rsidP="006B4888">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC7604" w:rsidRPr="00AF090C" w:rsidTr="00D266D6">
+      <w:tr w:rsidR="00A16F7A" w:rsidRPr="00AF090C" w14:paraId="2E0E9A7D" w14:textId="77777777" w:rsidTr="00053C70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7604" w:rsidRPr="00AF090C" w:rsidRDefault="00DC7604" w:rsidP="00F41F99">
+          <w:p w14:paraId="64FF1964" w14:textId="323A8592" w:rsidR="00A16F7A" w:rsidRPr="00AF090C" w:rsidRDefault="00A16F7A" w:rsidP="00053C70">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF090C">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6412" w:type="dxa"/>
+            <w:tcW w:w="7687" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7604" w:rsidRPr="00C02ED6" w:rsidRDefault="00DC7604" w:rsidP="00F41F99">
+          <w:p w14:paraId="297DF79B" w14:textId="76A7D53D" w:rsidR="00A16F7A" w:rsidRPr="00A16F7A" w:rsidRDefault="00A16F7A" w:rsidP="00A16F7A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00C02ED6">
+            <w:r w:rsidRPr="00AF090C">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Лауазымы</w:t>
+              <w:t>Должность</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7604" w:rsidRPr="00AF090C" w:rsidRDefault="00DC7604" w:rsidP="00D266D6">
+          <w:p w14:paraId="6090CCD3" w14:textId="77777777" w:rsidR="00A16F7A" w:rsidRPr="00AF090C" w:rsidRDefault="00A16F7A" w:rsidP="006B4888">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC7604" w:rsidRPr="00AF090C" w:rsidTr="00D266D6">
+      <w:tr w:rsidR="00A16F7A" w:rsidRPr="00AF090C" w14:paraId="4498D23D" w14:textId="77777777" w:rsidTr="00053C70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7604" w:rsidRPr="00AF090C" w:rsidRDefault="00DC7604" w:rsidP="00F41F99">
+          <w:p w14:paraId="71C9D149" w14:textId="0A2311E0" w:rsidR="00A16F7A" w:rsidRPr="00AF090C" w:rsidRDefault="00A16F7A" w:rsidP="00053C70">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF090C">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6412" w:type="dxa"/>
+            <w:tcW w:w="7687" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7604" w:rsidRPr="00C02ED6" w:rsidRDefault="00DC7604" w:rsidP="00F41F99">
+          <w:p w14:paraId="666ECBBD" w14:textId="51AEAC84" w:rsidR="00A16F7A" w:rsidRPr="00AF090C" w:rsidRDefault="00A16F7A" w:rsidP="00A16F7A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C02ED6">
+            <w:r w:rsidRPr="00AF090C">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Бі</w:t>
+              <w:t>Название</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00C02ED6">
+            <w:r w:rsidR="0072556A">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>л</w:t>
+              <w:t>, адрес</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00C02ED6">
+            <w:r w:rsidRPr="00AF090C">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">ім беру </w:t>
+              <w:t xml:space="preserve"> организации образования</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...39 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7604" w:rsidRPr="00AF090C" w:rsidRDefault="00DC7604" w:rsidP="00D266D6">
+          <w:p w14:paraId="438AF2FE" w14:textId="77777777" w:rsidR="00A16F7A" w:rsidRPr="00AF090C" w:rsidRDefault="00A16F7A" w:rsidP="009524C5">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC7604" w:rsidRPr="00AF090C" w:rsidTr="00D266D6">
+      <w:tr w:rsidR="0072556A" w:rsidRPr="00AF090C" w14:paraId="6BBBD21F" w14:textId="77777777" w:rsidTr="00053C70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7604" w:rsidRPr="00AF090C" w:rsidRDefault="00DC7604" w:rsidP="00F41F99">
+          <w:p w14:paraId="11571758" w14:textId="7E717E10" w:rsidR="0072556A" w:rsidRPr="00AF090C" w:rsidRDefault="0072556A" w:rsidP="00053C70">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF090C">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6412" w:type="dxa"/>
+            <w:tcW w:w="7687" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7604" w:rsidRPr="00C02ED6" w:rsidRDefault="00DC7604" w:rsidP="00F41F99">
+          <w:p w14:paraId="55274AF5" w14:textId="48CE8BB7" w:rsidR="0072556A" w:rsidRPr="00AF090C" w:rsidRDefault="0072556A" w:rsidP="00A16F7A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00C02ED6">
+            <w:r w:rsidRPr="00AF090C">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Электрондық</w:t>
+              <w:t>Электронный адрес</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...15 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7604" w:rsidRPr="00AF090C" w:rsidRDefault="00DC7604" w:rsidP="00D266D6">
+          <w:p w14:paraId="5F73777D" w14:textId="77777777" w:rsidR="0072556A" w:rsidRPr="00AF090C" w:rsidRDefault="0072556A" w:rsidP="009524C5">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC7604" w:rsidRPr="00AF090C" w:rsidTr="00D266D6">
+      <w:tr w:rsidR="0072556A" w:rsidRPr="00AF090C" w14:paraId="616E8536" w14:textId="77777777" w:rsidTr="00053C70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7604" w:rsidRPr="00AF090C" w:rsidRDefault="00DC7604" w:rsidP="00F41F99">
+          <w:p w14:paraId="1F78D5B1" w14:textId="62FE14C9" w:rsidR="0072556A" w:rsidRPr="00AF090C" w:rsidRDefault="0072556A" w:rsidP="00053C70">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF090C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6412" w:type="dxa"/>
+            <w:tcW w:w="7687" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7604" w:rsidRPr="00C02ED6" w:rsidRDefault="00DC7604" w:rsidP="00F41F99">
+          <w:p w14:paraId="79AAA676" w14:textId="36D2D7D4" w:rsidR="0072556A" w:rsidRPr="00AF090C" w:rsidRDefault="0072556A" w:rsidP="008611B6">
             <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00C02ED6">
+            <w:r w:rsidRPr="00AF090C">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Байланыс</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> телефоны</w:t>
+              <w:t>Контактный телефон</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7604" w:rsidRPr="00AF090C" w:rsidRDefault="00DC7604" w:rsidP="00D266D6">
+          <w:p w14:paraId="22C101CB" w14:textId="77777777" w:rsidR="0072556A" w:rsidRPr="00AF090C" w:rsidRDefault="0072556A" w:rsidP="009524C5">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DC7604" w:rsidRPr="00AF090C" w:rsidRDefault="00DC7604" w:rsidP="00DC7604">
+    <w:p w14:paraId="2829D3FC" w14:textId="77777777" w:rsidR="0078298D" w:rsidRPr="00AF090C" w:rsidRDefault="0078298D" w:rsidP="009524C5">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DC7604" w:rsidRPr="00C02ED6" w:rsidRDefault="00DC7604" w:rsidP="00DC7604">
+    <w:p w14:paraId="3E3055FA" w14:textId="77777777" w:rsidR="0078298D" w:rsidRPr="00AF090C" w:rsidRDefault="0078298D" w:rsidP="009524C5">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AB43A1F" w14:textId="77777777" w:rsidR="00053C70" w:rsidRDefault="00053C70" w:rsidP="00053C70">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="601"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>КАРТОЧКА К ВИДЕО</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>-УРОКУ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F269C58" w14:textId="77777777" w:rsidR="00053C70" w:rsidRPr="00AF090C" w:rsidRDefault="00053C70" w:rsidP="00053C70">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Республиканск</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ий </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>конкурс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> видео-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>уроков</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF090C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по предметам </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004879F9">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">среднего </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004879F9">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44040EAF" w14:textId="77777777" w:rsidR="00053C70" w:rsidRDefault="00053C70" w:rsidP="00100CB4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
-[...135 lines deleted...]
-      </w:r>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9747" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9747"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DC7604" w:rsidRPr="00AF090C" w:rsidTr="00F41F99">
+      <w:tr w:rsidR="00100CB4" w:rsidRPr="00AF090C" w14:paraId="52BD2C45" w14:textId="77777777" w:rsidTr="006909B6">
         <w:trPr>
           <w:trHeight w:val="166"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9747" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7604" w:rsidRPr="00C02ED6" w:rsidRDefault="00DC7604" w:rsidP="00F41F99">
+          <w:p w14:paraId="06595546" w14:textId="77777777" w:rsidR="000B2B4C" w:rsidRPr="000B2B4C" w:rsidRDefault="000B2B4C" w:rsidP="000B2B4C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00C02ED6">
+            <w:r w:rsidRPr="000B2B4C">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>П</w:t>
+              <w:t>Предмет</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00C02ED6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-                <w:bCs/>
-[...37 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DC7604" w:rsidRPr="00C02ED6" w:rsidRDefault="00DC7604" w:rsidP="00F41F99">
+          <w:p w14:paraId="3C1FBFCB" w14:textId="77777777" w:rsidR="000B2B4C" w:rsidRDefault="000B2B4C" w:rsidP="000B2B4C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00C02ED6">
+            <w:r w:rsidRPr="000B2B4C">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Бейне</w:t>
+              <w:t>Класс</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00C02ED6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-                <w:bCs/>
-[...46 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DC7604" w:rsidRPr="00C02ED6" w:rsidRDefault="00DC7604" w:rsidP="00F41F99">
+          <w:p w14:paraId="158CB9B6" w14:textId="4711EA0E" w:rsidR="00100CB4" w:rsidRPr="00AF090C" w:rsidRDefault="000B2B4C" w:rsidP="00CB324F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00C02ED6">
+              <w:t>Тема</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB324F">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Бейне</w:t>
+              <w:t xml:space="preserve"> видео-урока</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00C02ED6">
+            <w:r w:rsidR="00100CB4" w:rsidRPr="00AF090C">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-                <w:bCs/>
-[...70 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DC7604" w:rsidRPr="00C02ED6" w:rsidRDefault="00DC7604" w:rsidP="00F41F99">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00100CB4" w:rsidRPr="00AF090C" w14:paraId="61502E48" w14:textId="77777777" w:rsidTr="006909B6">
+        <w:trPr>
+          <w:trHeight w:val="166"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9747" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58A5879B" w14:textId="5CFDD260" w:rsidR="00100CB4" w:rsidRPr="00AF090C" w:rsidRDefault="00100CB4" w:rsidP="00CB324F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF090C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Краткое описание видео</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB324F">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>-урока</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF090C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00100CB4" w:rsidRPr="00AF090C" w14:paraId="639CD04D" w14:textId="77777777" w:rsidTr="006909B6">
+        <w:trPr>
+          <w:trHeight w:val="166"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9747" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63A59D9F" w14:textId="77777777" w:rsidR="00100CB4" w:rsidRPr="00AF090C" w:rsidRDefault="00100CB4" w:rsidP="006909B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00C02ED6">
+            <w:r w:rsidRPr="00AF090C">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Hashtags</w:t>
+              <w:t>Хэштеги</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00C02ED6">
+            <w:r w:rsidRPr="00AF090C">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
-[...47 lines deleted...]
-              <w:t>):</w:t>
+              <w:t xml:space="preserve"> (ключевые слова):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC7604" w:rsidRPr="00AF090C" w:rsidTr="00F41F99">
+      <w:tr w:rsidR="00100CB4" w:rsidRPr="00AF090C" w14:paraId="06F574CE" w14:textId="77777777" w:rsidTr="006909B6">
         <w:trPr>
           <w:trHeight w:val="983"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9747" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7604" w:rsidRPr="00C02ED6" w:rsidRDefault="00DC7604" w:rsidP="00F41F99">
+          <w:p w14:paraId="6B283E88" w14:textId="77777777" w:rsidR="00100CB4" w:rsidRPr="00AF090C" w:rsidRDefault="00100CB4" w:rsidP="006909B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C02ED6">
+            <w:r w:rsidRPr="00AF090C">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Бі</w:t>
+              <w:t>Адрес организации образования</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...59 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00DC7604" w:rsidRPr="00C02ED6" w:rsidRDefault="00DC7604" w:rsidP="00F41F99">
+          <w:p w14:paraId="02F83538" w14:textId="612A605F" w:rsidR="00100CB4" w:rsidRPr="00AF090C" w:rsidRDefault="00B00590" w:rsidP="006909B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-                <w:bCs/>
-[...127 lines deleted...]
-                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>«</w:t>
+              <w:t>Город:</w:t>
             </w:r>
-            <w:r w:rsidR="00DC7604">
+          </w:p>
+          <w:p w14:paraId="071E565A" w14:textId="5ABF54A4" w:rsidR="00100CB4" w:rsidRPr="00AF090C" w:rsidRDefault="00B00590" w:rsidP="006909B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-                <w:bCs/>
-[...11 lines deleted...]
-                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>ілім</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00DC7604" w:rsidRPr="00C02ED6">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> беруді дамытудың </w:t>
+              <w:t>Район</w:t>
             </w:r>
-            <w:r w:rsidR="00DC7604">
+            <w:r w:rsidR="00100CB4" w:rsidRPr="00AF090C">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-                <w:bCs/>
-[...11 lines deleted...]
-                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>қ</w:t>
+              <w:t>/село:</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="00DC7604" w:rsidRPr="00C02ED6">
+          </w:p>
+          <w:p w14:paraId="20B5B3A2" w14:textId="77777777" w:rsidR="00B00590" w:rsidRPr="00B00590" w:rsidRDefault="00B00590" w:rsidP="00B00590">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-                <w:bCs/>
+                <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>у-</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00DC7604" w:rsidRPr="00C02ED6">
+            </w:pPr>
+            <w:r w:rsidRPr="00B00590">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-                <w:bCs/>
+                <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>әдістемелік</w:t>
+              <w:t xml:space="preserve">КГКП </w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00DC7604" w:rsidRPr="00C02ED6">
+          </w:p>
+          <w:p w14:paraId="75B90AEA" w14:textId="77777777" w:rsidR="00B00590" w:rsidRPr="00B00590" w:rsidRDefault="00B00590" w:rsidP="00B00590">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-                <w:bCs/>
+                <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> орталығы</w:t>
-[...1 lines deleted...]
-            <w:r>
+            </w:pPr>
+            <w:r w:rsidRPr="00B00590">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-                <w:bCs/>
+                <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>«Учебно-методический центр</w:t>
             </w:r>
-            <w:r w:rsidR="00DC7604" w:rsidRPr="00C02ED6">
+          </w:p>
+          <w:p w14:paraId="56E4B4A2" w14:textId="77777777" w:rsidR="00B00590" w:rsidRPr="00B00590" w:rsidRDefault="00B00590" w:rsidP="00B00590">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-                <w:bCs/>
+                <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қарағанды </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00DC7604" w:rsidRPr="00C02ED6">
+            </w:pPr>
+            <w:r w:rsidRPr="00B00590">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-                <w:bCs/>
+                <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>облысы</w:t>
+              <w:t>развития образования</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00DC7604" w:rsidRPr="00C02ED6">
+          </w:p>
+          <w:p w14:paraId="7F47F7AC" w14:textId="1EF28DD6" w:rsidR="00FA51A3" w:rsidRPr="00AF090C" w:rsidRDefault="00B00590" w:rsidP="00B00590">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>»</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00B00590">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Карагандинской области»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DC7604" w:rsidRPr="00AF090C" w:rsidRDefault="00DC7604" w:rsidP="00DC7604">
+    <w:p w14:paraId="15BFDEB9" w14:textId="77777777" w:rsidR="0078298D" w:rsidRPr="00AF090C" w:rsidRDefault="0078298D" w:rsidP="009524C5">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CD49E1" w:rsidRDefault="00CD49E1"/>
-    <w:sectPr w:rsidR="00CD49E1" w:rsidSect="00D266D6">
+    <w:sectPr w:rsidR="0078298D" w:rsidRPr="00AF090C" w:rsidSect="000E2EE8">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="851" w:right="907" w:bottom="851" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="38A9E0B9" w14:textId="77777777" w:rsidR="002B3F2E" w:rsidRDefault="002B3F2E">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="07D1B45A" w14:textId="77777777" w:rsidR="002B3F2E" w:rsidRDefault="002B3F2E">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Mangal">
+    <w:panose1 w:val="02040503050203030202"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="0F57C10F" w14:textId="77777777" w:rsidR="002B3F2E" w:rsidRDefault="002B3F2E">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="7E71ABCC" w14:textId="77777777" w:rsidR="002B3F2E" w:rsidRDefault="002B3F2E">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="03946AE3"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2398D616"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="a"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1287" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...94 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="07851DE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D8C24212"/>
     <w:lvl w:ilvl="0" w:tplc="845E7C60">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1002" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5605,717 +5761,1696 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5322" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6042" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6762" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1C2606ED"/>
+    <w:nsid w:val="080D11BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A7ECB0D6"/>
-[...563 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="209A2474">
+    <w:tmpl w:val="FC8C12A2"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1362" w:hanging="795"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1647" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2367" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3087" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3807" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4527" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5247" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5967" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6687" w:hanging="180"/>
-      </w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="08171713"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DE5AD06C"/>
+    <w:lvl w:ilvl="0" w:tplc="04190005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="0D24611E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FE70BAB2"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2367" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4527" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6687" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="0E8D7C51"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EBA83590"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="0FE0411D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="33C6B94C"/>
+    <w:lvl w:ilvl="0" w:tplc="45345102">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="105E08E6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FB988FA0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="943" w:hanging="375"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1647" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2367" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2367" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3087" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="69F34D93"/>
+    <w:nsid w:val="14FE770F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6E680B6C"/>
+    <w:tmpl w:val="77243A3C"/>
+    <w:lvl w:ilvl="0" w:tplc="04190005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="1C1D3979"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="19A8A4EC"/>
+    <w:lvl w:ilvl="0" w:tplc="207C8F76">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2367" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4527" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6687" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="26746174"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F93AE2AA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="450" w:hanging="450"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1146" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1854" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2781" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3348" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4275" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5202" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5769" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6696" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11">
+    <w:nsid w:val="2A937523"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="23C23200"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12">
+    <w:nsid w:val="2ACF7FDC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FC2CEF96"/>
+    <w:lvl w:ilvl="0" w:tplc="04190011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13">
+    <w:nsid w:val="2CF91575"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FC2CEF96"/>
+    <w:lvl w:ilvl="0" w:tplc="04190011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14">
+    <w:nsid w:val="327A3175"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="010211BC"/>
+    <w:lvl w:ilvl="0" w:tplc="3474B0D6">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15">
+    <w:nsid w:val="330B5A24"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C046D216"/>
+    <w:lvl w:ilvl="0" w:tplc="04190005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16">
+    <w:nsid w:val="41A23639"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D3947C7C"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17">
+    <w:nsid w:val="41AB7105"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1494E202"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
@@ -6366,174 +7501,3392 @@
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18">
+    <w:nsid w:val="43FA0E2B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7FDE104A"/>
+    <w:lvl w:ilvl="0" w:tplc="3474B0D6">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19">
+    <w:nsid w:val="483559C0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DC18466E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="9"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1302" w:hanging="375"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2214" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3141" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3708" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5202" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6129" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7056" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20">
+    <w:nsid w:val="4A3A51BB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="55C84CDC"/>
+    <w:lvl w:ilvl="0" w:tplc="68AC0DC4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1002" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1722" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2442" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3162" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3882" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4602" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5322" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6042" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6762" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21">
+    <w:nsid w:val="4FDB560D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FEACB372"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22">
+    <w:nsid w:val="50F9263E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B00E9258"/>
+    <w:lvl w:ilvl="0" w:tplc="3474B0D6">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23">
+    <w:nsid w:val="56874D48"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="088898C0"/>
+    <w:lvl w:ilvl="0" w:tplc="04190005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24">
+    <w:nsid w:val="56D72CB9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E7565E28"/>
+    <w:lvl w:ilvl="0" w:tplc="04190005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25">
+    <w:nsid w:val="57505BAD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A9FC91FC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1731" w:hanging="1164"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1938" w:hanging="1164"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2145" w:hanging="1164"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2352" w:hanging="1164"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2835" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3042" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3609" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4176" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26">
+    <w:nsid w:val="58824109"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6B2CF892"/>
+    <w:lvl w:ilvl="0" w:tplc="D630A904">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1002" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1722" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2442" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3162" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3882" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4602" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5322" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6042" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6762" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27">
+    <w:nsid w:val="60212BD0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F838373C"/>
+    <w:lvl w:ilvl="0" w:tplc="04190005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28">
+    <w:nsid w:val="62F51851"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="44F011AC"/>
+    <w:lvl w:ilvl="0" w:tplc="DCD8EC0C">
+      <w:start w:val="22"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29">
+    <w:nsid w:val="69A112C9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9E8E2742"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30">
+    <w:nsid w:val="6ACB2F66"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8DC2DA26"/>
+    <w:lvl w:ilvl="0" w:tplc="3474B0D6">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31">
+    <w:nsid w:val="6B75405B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F93AE2AA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="450" w:hanging="450"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1854" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2781" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3348" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4275" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5202" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5769" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6696" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32">
+    <w:nsid w:val="749259E2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="05FCF97E"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33">
+    <w:nsid w:val="795916E5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7C2C06C2"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34">
+    <w:nsid w:val="7C203D8F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AFE67FFC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="10"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="504" w:hanging="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="16"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="28">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="31">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="34">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="8">
-[...4 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="93"/>
+  <w:zoom w:percent="100"/>
   <w:doNotDisplayPageBoundaries/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:defaultTabStop w:val="680"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00DC7604"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00EA1C1B"/>
+    <w:rsidRoot w:val="004F17C9"/>
+    <w:rsid w:val="00000272"/>
+    <w:rsid w:val="00001136"/>
+    <w:rsid w:val="00003D98"/>
+    <w:rsid w:val="0000484E"/>
+    <w:rsid w:val="00005B7E"/>
+    <w:rsid w:val="000064DA"/>
+    <w:rsid w:val="00007757"/>
+    <w:rsid w:val="00007AF1"/>
+    <w:rsid w:val="000127F9"/>
+    <w:rsid w:val="00015148"/>
+    <w:rsid w:val="00016C8E"/>
+    <w:rsid w:val="0002173F"/>
+    <w:rsid w:val="00021B3F"/>
+    <w:rsid w:val="00022689"/>
+    <w:rsid w:val="00024FC6"/>
+    <w:rsid w:val="00026BFF"/>
+    <w:rsid w:val="00027315"/>
+    <w:rsid w:val="00027AA4"/>
+    <w:rsid w:val="00031F5D"/>
+    <w:rsid w:val="00033F33"/>
+    <w:rsid w:val="00034BB3"/>
+    <w:rsid w:val="00035465"/>
+    <w:rsid w:val="00036EE4"/>
+    <w:rsid w:val="00037CBD"/>
+    <w:rsid w:val="00040DCB"/>
+    <w:rsid w:val="00042B89"/>
+    <w:rsid w:val="000448C6"/>
+    <w:rsid w:val="0004553C"/>
+    <w:rsid w:val="00045BAE"/>
+    <w:rsid w:val="00047CB8"/>
+    <w:rsid w:val="00052FFA"/>
+    <w:rsid w:val="00053C70"/>
+    <w:rsid w:val="00054355"/>
+    <w:rsid w:val="00054D9A"/>
+    <w:rsid w:val="00055B1E"/>
+    <w:rsid w:val="00056589"/>
+    <w:rsid w:val="0006094B"/>
+    <w:rsid w:val="00061516"/>
+    <w:rsid w:val="00063DA9"/>
+    <w:rsid w:val="000650E9"/>
+    <w:rsid w:val="000666D8"/>
+    <w:rsid w:val="00067B8E"/>
+    <w:rsid w:val="00072112"/>
+    <w:rsid w:val="0007313B"/>
+    <w:rsid w:val="00073827"/>
+    <w:rsid w:val="00073F67"/>
+    <w:rsid w:val="000751EF"/>
+    <w:rsid w:val="00075A44"/>
+    <w:rsid w:val="0008167C"/>
+    <w:rsid w:val="0008311B"/>
+    <w:rsid w:val="00083AE1"/>
+    <w:rsid w:val="00084D23"/>
+    <w:rsid w:val="00095965"/>
+    <w:rsid w:val="00097683"/>
+    <w:rsid w:val="000A0DCC"/>
+    <w:rsid w:val="000A0E47"/>
+    <w:rsid w:val="000A0E6F"/>
+    <w:rsid w:val="000A1917"/>
+    <w:rsid w:val="000A3B0D"/>
+    <w:rsid w:val="000A53D6"/>
+    <w:rsid w:val="000A55FE"/>
+    <w:rsid w:val="000B0EDF"/>
+    <w:rsid w:val="000B132E"/>
+    <w:rsid w:val="000B2B4C"/>
+    <w:rsid w:val="000B404E"/>
+    <w:rsid w:val="000B45AD"/>
+    <w:rsid w:val="000C1151"/>
+    <w:rsid w:val="000C2CE0"/>
+    <w:rsid w:val="000C6E58"/>
+    <w:rsid w:val="000D67EB"/>
+    <w:rsid w:val="000D6B64"/>
+    <w:rsid w:val="000D6E29"/>
+    <w:rsid w:val="000E2EE8"/>
+    <w:rsid w:val="000E49F3"/>
+    <w:rsid w:val="000F2A7C"/>
+    <w:rsid w:val="00100210"/>
+    <w:rsid w:val="00100CB4"/>
+    <w:rsid w:val="00101111"/>
+    <w:rsid w:val="00102842"/>
+    <w:rsid w:val="001044E0"/>
+    <w:rsid w:val="001048E2"/>
+    <w:rsid w:val="00107E64"/>
+    <w:rsid w:val="00107F22"/>
+    <w:rsid w:val="00110DBA"/>
+    <w:rsid w:val="00115BE0"/>
+    <w:rsid w:val="00117DC5"/>
+    <w:rsid w:val="001200F4"/>
+    <w:rsid w:val="00120CAC"/>
+    <w:rsid w:val="00121F73"/>
+    <w:rsid w:val="001249E9"/>
+    <w:rsid w:val="00127DE7"/>
+    <w:rsid w:val="001306EF"/>
+    <w:rsid w:val="00130D9F"/>
+    <w:rsid w:val="001316B9"/>
+    <w:rsid w:val="00132485"/>
+    <w:rsid w:val="00133000"/>
+    <w:rsid w:val="001334D0"/>
+    <w:rsid w:val="00136159"/>
+    <w:rsid w:val="00136224"/>
+    <w:rsid w:val="0013679C"/>
+    <w:rsid w:val="00140BBC"/>
+    <w:rsid w:val="00140F00"/>
+    <w:rsid w:val="00141877"/>
+    <w:rsid w:val="001440FF"/>
+    <w:rsid w:val="001449EA"/>
+    <w:rsid w:val="00145566"/>
+    <w:rsid w:val="00147A2D"/>
+    <w:rsid w:val="00151666"/>
+    <w:rsid w:val="00151CE6"/>
+    <w:rsid w:val="001532F8"/>
+    <w:rsid w:val="00154D8E"/>
+    <w:rsid w:val="00156FCA"/>
+    <w:rsid w:val="001624FA"/>
+    <w:rsid w:val="0016270D"/>
+    <w:rsid w:val="001634DC"/>
+    <w:rsid w:val="00163E35"/>
+    <w:rsid w:val="0016476E"/>
+    <w:rsid w:val="00165B10"/>
+    <w:rsid w:val="001661EB"/>
+    <w:rsid w:val="00167C73"/>
+    <w:rsid w:val="00170A9B"/>
+    <w:rsid w:val="00170B6E"/>
+    <w:rsid w:val="00171561"/>
+    <w:rsid w:val="0017358D"/>
+    <w:rsid w:val="00174F77"/>
+    <w:rsid w:val="00176742"/>
+    <w:rsid w:val="00176F78"/>
+    <w:rsid w:val="0017723A"/>
+    <w:rsid w:val="001772A8"/>
+    <w:rsid w:val="00181C35"/>
+    <w:rsid w:val="001831E2"/>
+    <w:rsid w:val="00184DE5"/>
+    <w:rsid w:val="001861D7"/>
+    <w:rsid w:val="00186AC4"/>
+    <w:rsid w:val="00191375"/>
+    <w:rsid w:val="0019177E"/>
+    <w:rsid w:val="00191EEA"/>
+    <w:rsid w:val="001924B4"/>
+    <w:rsid w:val="00193E43"/>
+    <w:rsid w:val="001940A1"/>
+    <w:rsid w:val="0019459E"/>
+    <w:rsid w:val="00194B73"/>
+    <w:rsid w:val="001A0205"/>
+    <w:rsid w:val="001A1E1B"/>
+    <w:rsid w:val="001A35CB"/>
+    <w:rsid w:val="001A3F68"/>
+    <w:rsid w:val="001A7B5E"/>
+    <w:rsid w:val="001B0D10"/>
+    <w:rsid w:val="001B211E"/>
+    <w:rsid w:val="001B24F2"/>
+    <w:rsid w:val="001B3286"/>
+    <w:rsid w:val="001B4872"/>
+    <w:rsid w:val="001B6657"/>
+    <w:rsid w:val="001C0762"/>
+    <w:rsid w:val="001C0FA8"/>
+    <w:rsid w:val="001C2EA3"/>
+    <w:rsid w:val="001C2ED6"/>
+    <w:rsid w:val="001C41B5"/>
+    <w:rsid w:val="001D1F90"/>
+    <w:rsid w:val="001D6A02"/>
+    <w:rsid w:val="001D7900"/>
+    <w:rsid w:val="001E1AE2"/>
+    <w:rsid w:val="001E39C8"/>
+    <w:rsid w:val="001E5BBA"/>
+    <w:rsid w:val="001E5CE3"/>
+    <w:rsid w:val="001E7523"/>
+    <w:rsid w:val="001F0B2F"/>
+    <w:rsid w:val="001F601F"/>
+    <w:rsid w:val="001F6AF6"/>
+    <w:rsid w:val="001F6B4B"/>
+    <w:rsid w:val="001F6C94"/>
+    <w:rsid w:val="00201C2E"/>
+    <w:rsid w:val="0020252D"/>
+    <w:rsid w:val="0020468F"/>
+    <w:rsid w:val="00206A05"/>
+    <w:rsid w:val="00211F5D"/>
+    <w:rsid w:val="00213684"/>
+    <w:rsid w:val="00214164"/>
+    <w:rsid w:val="00214F0A"/>
+    <w:rsid w:val="00215A1C"/>
+    <w:rsid w:val="00215E80"/>
+    <w:rsid w:val="00217693"/>
+    <w:rsid w:val="00220688"/>
+    <w:rsid w:val="002239C8"/>
+    <w:rsid w:val="00224F55"/>
+    <w:rsid w:val="00225EC8"/>
+    <w:rsid w:val="00231A65"/>
+    <w:rsid w:val="00234379"/>
+    <w:rsid w:val="002348BF"/>
+    <w:rsid w:val="002358AB"/>
+    <w:rsid w:val="0023606A"/>
+    <w:rsid w:val="00236A9C"/>
+    <w:rsid w:val="0023703D"/>
+    <w:rsid w:val="00242642"/>
+    <w:rsid w:val="00243832"/>
+    <w:rsid w:val="00247EF7"/>
+    <w:rsid w:val="00251122"/>
+    <w:rsid w:val="00251C23"/>
+    <w:rsid w:val="00251F4D"/>
+    <w:rsid w:val="0025254E"/>
+    <w:rsid w:val="00261AD1"/>
+    <w:rsid w:val="00261C0D"/>
+    <w:rsid w:val="00262E65"/>
+    <w:rsid w:val="002717CF"/>
+    <w:rsid w:val="00272C56"/>
+    <w:rsid w:val="00273725"/>
+    <w:rsid w:val="00276C8E"/>
+    <w:rsid w:val="00276D09"/>
+    <w:rsid w:val="00282D4D"/>
+    <w:rsid w:val="00285272"/>
+    <w:rsid w:val="0028576D"/>
+    <w:rsid w:val="0028789E"/>
+    <w:rsid w:val="002912AB"/>
+    <w:rsid w:val="00291D04"/>
+    <w:rsid w:val="00292EF0"/>
+    <w:rsid w:val="0029621C"/>
+    <w:rsid w:val="002979B7"/>
+    <w:rsid w:val="00297CFE"/>
+    <w:rsid w:val="002A06C8"/>
+    <w:rsid w:val="002A393A"/>
+    <w:rsid w:val="002A582F"/>
+    <w:rsid w:val="002A73AF"/>
+    <w:rsid w:val="002B058B"/>
+    <w:rsid w:val="002B24D9"/>
+    <w:rsid w:val="002B3F2E"/>
+    <w:rsid w:val="002B56FD"/>
+    <w:rsid w:val="002B5EE4"/>
+    <w:rsid w:val="002B73BF"/>
+    <w:rsid w:val="002C00BA"/>
+    <w:rsid w:val="002C03AD"/>
+    <w:rsid w:val="002C110A"/>
+    <w:rsid w:val="002C49E5"/>
+    <w:rsid w:val="002D1711"/>
+    <w:rsid w:val="002D40FA"/>
+    <w:rsid w:val="002D4D0E"/>
+    <w:rsid w:val="002D5F1E"/>
+    <w:rsid w:val="002D7599"/>
+    <w:rsid w:val="002E009E"/>
+    <w:rsid w:val="002E1911"/>
+    <w:rsid w:val="002E34F8"/>
+    <w:rsid w:val="002E4BE6"/>
+    <w:rsid w:val="002E56B6"/>
+    <w:rsid w:val="002F101D"/>
+    <w:rsid w:val="002F31DC"/>
+    <w:rsid w:val="002F4963"/>
+    <w:rsid w:val="002F7694"/>
+    <w:rsid w:val="003000EF"/>
+    <w:rsid w:val="0030151C"/>
+    <w:rsid w:val="0030203C"/>
+    <w:rsid w:val="00302559"/>
+    <w:rsid w:val="00302739"/>
+    <w:rsid w:val="00303D0D"/>
+    <w:rsid w:val="00303D6A"/>
+    <w:rsid w:val="0030440B"/>
+    <w:rsid w:val="00304E83"/>
+    <w:rsid w:val="00306046"/>
+    <w:rsid w:val="003127E0"/>
+    <w:rsid w:val="00314022"/>
+    <w:rsid w:val="003160EE"/>
+    <w:rsid w:val="00317E21"/>
+    <w:rsid w:val="00320346"/>
+    <w:rsid w:val="00322098"/>
+    <w:rsid w:val="00324082"/>
+    <w:rsid w:val="003326D4"/>
+    <w:rsid w:val="00334102"/>
+    <w:rsid w:val="00334180"/>
+    <w:rsid w:val="00334579"/>
+    <w:rsid w:val="003359A6"/>
+    <w:rsid w:val="00343273"/>
+    <w:rsid w:val="00343427"/>
+    <w:rsid w:val="003435A9"/>
+    <w:rsid w:val="00343B3A"/>
+    <w:rsid w:val="00346235"/>
+    <w:rsid w:val="00354025"/>
+    <w:rsid w:val="003549A7"/>
+    <w:rsid w:val="00354A39"/>
+    <w:rsid w:val="00364173"/>
+    <w:rsid w:val="0036444B"/>
+    <w:rsid w:val="003669DF"/>
+    <w:rsid w:val="00367681"/>
+    <w:rsid w:val="00370AD2"/>
+    <w:rsid w:val="003719FD"/>
+    <w:rsid w:val="003720A0"/>
+    <w:rsid w:val="003739EB"/>
+    <w:rsid w:val="00373AAE"/>
+    <w:rsid w:val="003744C4"/>
+    <w:rsid w:val="0037512A"/>
+    <w:rsid w:val="00377D86"/>
+    <w:rsid w:val="00381089"/>
+    <w:rsid w:val="0038547A"/>
+    <w:rsid w:val="0038765F"/>
+    <w:rsid w:val="0039021E"/>
+    <w:rsid w:val="00393BD4"/>
+    <w:rsid w:val="00395868"/>
+    <w:rsid w:val="003A24F8"/>
+    <w:rsid w:val="003A335C"/>
+    <w:rsid w:val="003A3F7A"/>
+    <w:rsid w:val="003A7095"/>
+    <w:rsid w:val="003A72CF"/>
+    <w:rsid w:val="003B1EA5"/>
+    <w:rsid w:val="003B2C95"/>
+    <w:rsid w:val="003B3BEC"/>
+    <w:rsid w:val="003B3F8D"/>
+    <w:rsid w:val="003C1170"/>
+    <w:rsid w:val="003C12F6"/>
+    <w:rsid w:val="003C203C"/>
+    <w:rsid w:val="003D194D"/>
+    <w:rsid w:val="003D1B2C"/>
+    <w:rsid w:val="003D4FD9"/>
+    <w:rsid w:val="003D7887"/>
+    <w:rsid w:val="003E0D9F"/>
+    <w:rsid w:val="003E2B76"/>
+    <w:rsid w:val="003E2C44"/>
+    <w:rsid w:val="003E4C9B"/>
+    <w:rsid w:val="003E5299"/>
+    <w:rsid w:val="003E5BFD"/>
+    <w:rsid w:val="003E74CC"/>
+    <w:rsid w:val="003F11A3"/>
+    <w:rsid w:val="003F7E7E"/>
+    <w:rsid w:val="004013E3"/>
+    <w:rsid w:val="00401B4E"/>
+    <w:rsid w:val="00403EDD"/>
+    <w:rsid w:val="00407CE4"/>
+    <w:rsid w:val="00411AD7"/>
+    <w:rsid w:val="00417FEB"/>
+    <w:rsid w:val="00420E4E"/>
+    <w:rsid w:val="004226C4"/>
+    <w:rsid w:val="00422984"/>
+    <w:rsid w:val="00425FCD"/>
+    <w:rsid w:val="00427FB2"/>
+    <w:rsid w:val="00430CB6"/>
+    <w:rsid w:val="00431279"/>
+    <w:rsid w:val="00433FDF"/>
+    <w:rsid w:val="00435F3C"/>
+    <w:rsid w:val="004361A4"/>
+    <w:rsid w:val="004370D4"/>
+    <w:rsid w:val="004438E2"/>
+    <w:rsid w:val="00443906"/>
+    <w:rsid w:val="00445E50"/>
+    <w:rsid w:val="004462A0"/>
+    <w:rsid w:val="0045235B"/>
+    <w:rsid w:val="00452D57"/>
+    <w:rsid w:val="004539A5"/>
+    <w:rsid w:val="004570FB"/>
+    <w:rsid w:val="00460388"/>
+    <w:rsid w:val="0046260E"/>
+    <w:rsid w:val="00463E86"/>
+    <w:rsid w:val="0046567C"/>
+    <w:rsid w:val="004711A3"/>
+    <w:rsid w:val="0047349D"/>
+    <w:rsid w:val="00473F87"/>
+    <w:rsid w:val="0048123F"/>
+    <w:rsid w:val="00484383"/>
+    <w:rsid w:val="00484518"/>
+    <w:rsid w:val="00485A66"/>
+    <w:rsid w:val="00491C59"/>
+    <w:rsid w:val="0049355B"/>
+    <w:rsid w:val="0049454F"/>
+    <w:rsid w:val="00494DD5"/>
+    <w:rsid w:val="004950C0"/>
+    <w:rsid w:val="004A00B5"/>
+    <w:rsid w:val="004A346C"/>
+    <w:rsid w:val="004A56E1"/>
+    <w:rsid w:val="004A6530"/>
+    <w:rsid w:val="004B0598"/>
+    <w:rsid w:val="004B3709"/>
+    <w:rsid w:val="004B4F4C"/>
+    <w:rsid w:val="004B56F3"/>
+    <w:rsid w:val="004B5AAC"/>
+    <w:rsid w:val="004B62EC"/>
+    <w:rsid w:val="004B72CF"/>
+    <w:rsid w:val="004C0145"/>
+    <w:rsid w:val="004C0F9E"/>
+    <w:rsid w:val="004C1A58"/>
+    <w:rsid w:val="004C23E6"/>
+    <w:rsid w:val="004C25B6"/>
+    <w:rsid w:val="004C42CB"/>
+    <w:rsid w:val="004C4D02"/>
+    <w:rsid w:val="004C5AE7"/>
+    <w:rsid w:val="004D010C"/>
+    <w:rsid w:val="004D011F"/>
+    <w:rsid w:val="004D0D37"/>
+    <w:rsid w:val="004E1D1C"/>
+    <w:rsid w:val="004E6552"/>
+    <w:rsid w:val="004E6E9C"/>
+    <w:rsid w:val="004F17C9"/>
+    <w:rsid w:val="004F1942"/>
+    <w:rsid w:val="004F20A6"/>
+    <w:rsid w:val="004F39F7"/>
+    <w:rsid w:val="004F4CB3"/>
+    <w:rsid w:val="004F6125"/>
+    <w:rsid w:val="004F6D34"/>
+    <w:rsid w:val="004F6D95"/>
+    <w:rsid w:val="00500751"/>
+    <w:rsid w:val="00501022"/>
+    <w:rsid w:val="005028A6"/>
+    <w:rsid w:val="0050307E"/>
+    <w:rsid w:val="005052FE"/>
+    <w:rsid w:val="005078A6"/>
+    <w:rsid w:val="00507DFB"/>
+    <w:rsid w:val="00515B7A"/>
+    <w:rsid w:val="0051693F"/>
+    <w:rsid w:val="00522821"/>
+    <w:rsid w:val="0052470A"/>
+    <w:rsid w:val="005248C7"/>
+    <w:rsid w:val="00524C9C"/>
+    <w:rsid w:val="00525030"/>
+    <w:rsid w:val="00526BD0"/>
+    <w:rsid w:val="0053366C"/>
+    <w:rsid w:val="00536931"/>
+    <w:rsid w:val="00540792"/>
+    <w:rsid w:val="00540C31"/>
+    <w:rsid w:val="0054149E"/>
+    <w:rsid w:val="00541E49"/>
+    <w:rsid w:val="00542D7C"/>
+    <w:rsid w:val="00543652"/>
+    <w:rsid w:val="00543DC4"/>
+    <w:rsid w:val="00546502"/>
+    <w:rsid w:val="0055096E"/>
+    <w:rsid w:val="00554068"/>
+    <w:rsid w:val="005552C6"/>
+    <w:rsid w:val="00555323"/>
+    <w:rsid w:val="005643F2"/>
+    <w:rsid w:val="00564D38"/>
+    <w:rsid w:val="00570003"/>
+    <w:rsid w:val="005746AA"/>
+    <w:rsid w:val="005769D8"/>
+    <w:rsid w:val="00577E0B"/>
+    <w:rsid w:val="00584CA2"/>
+    <w:rsid w:val="005852AE"/>
+    <w:rsid w:val="00585E10"/>
+    <w:rsid w:val="00587CE5"/>
+    <w:rsid w:val="005938F8"/>
+    <w:rsid w:val="0059447B"/>
+    <w:rsid w:val="005950D8"/>
+    <w:rsid w:val="00595E82"/>
+    <w:rsid w:val="005A141F"/>
+    <w:rsid w:val="005A6387"/>
+    <w:rsid w:val="005A730B"/>
+    <w:rsid w:val="005A7932"/>
+    <w:rsid w:val="005B210D"/>
+    <w:rsid w:val="005B421B"/>
+    <w:rsid w:val="005B7E0C"/>
+    <w:rsid w:val="005C0E87"/>
+    <w:rsid w:val="005C4E73"/>
+    <w:rsid w:val="005C5472"/>
+    <w:rsid w:val="005C672D"/>
+    <w:rsid w:val="005D167C"/>
+    <w:rsid w:val="005D467B"/>
+    <w:rsid w:val="005D564D"/>
+    <w:rsid w:val="005E0074"/>
+    <w:rsid w:val="005E2991"/>
+    <w:rsid w:val="005E3C86"/>
+    <w:rsid w:val="005F128F"/>
+    <w:rsid w:val="005F25A3"/>
+    <w:rsid w:val="005F5AC0"/>
+    <w:rsid w:val="005F6B05"/>
+    <w:rsid w:val="005F76B3"/>
+    <w:rsid w:val="006017E8"/>
+    <w:rsid w:val="00604586"/>
+    <w:rsid w:val="006054C4"/>
+    <w:rsid w:val="00615B45"/>
+    <w:rsid w:val="0062218B"/>
+    <w:rsid w:val="00622EFA"/>
+    <w:rsid w:val="006231DB"/>
+    <w:rsid w:val="006300AA"/>
+    <w:rsid w:val="00630ED6"/>
+    <w:rsid w:val="006335D5"/>
+    <w:rsid w:val="006339F6"/>
+    <w:rsid w:val="00633A04"/>
+    <w:rsid w:val="00636F69"/>
+    <w:rsid w:val="00641AA0"/>
+    <w:rsid w:val="0064648E"/>
+    <w:rsid w:val="00646617"/>
+    <w:rsid w:val="00647668"/>
+    <w:rsid w:val="00651D46"/>
+    <w:rsid w:val="00654618"/>
+    <w:rsid w:val="006552DD"/>
+    <w:rsid w:val="006629A3"/>
+    <w:rsid w:val="006636F3"/>
+    <w:rsid w:val="00663E27"/>
+    <w:rsid w:val="0066643B"/>
+    <w:rsid w:val="00670E9F"/>
+    <w:rsid w:val="0067205E"/>
+    <w:rsid w:val="00672782"/>
+    <w:rsid w:val="00674A7B"/>
+    <w:rsid w:val="00680243"/>
+    <w:rsid w:val="00681162"/>
+    <w:rsid w:val="0068116C"/>
+    <w:rsid w:val="00682210"/>
+    <w:rsid w:val="00686B69"/>
+    <w:rsid w:val="006870B8"/>
+    <w:rsid w:val="006901AE"/>
+    <w:rsid w:val="00690232"/>
+    <w:rsid w:val="006908C9"/>
+    <w:rsid w:val="006909B6"/>
+    <w:rsid w:val="006939D3"/>
+    <w:rsid w:val="00695174"/>
+    <w:rsid w:val="00697442"/>
+    <w:rsid w:val="006A43B1"/>
+    <w:rsid w:val="006A7E27"/>
+    <w:rsid w:val="006B2B7E"/>
+    <w:rsid w:val="006B47CF"/>
+    <w:rsid w:val="006B4888"/>
+    <w:rsid w:val="006B7F89"/>
+    <w:rsid w:val="006C4AF0"/>
+    <w:rsid w:val="006C4D05"/>
+    <w:rsid w:val="006C6C23"/>
+    <w:rsid w:val="006D14D2"/>
+    <w:rsid w:val="006D269D"/>
+    <w:rsid w:val="006D5C0A"/>
+    <w:rsid w:val="006D740B"/>
+    <w:rsid w:val="006E0A9B"/>
+    <w:rsid w:val="006E1798"/>
+    <w:rsid w:val="006E331C"/>
+    <w:rsid w:val="006E33EC"/>
+    <w:rsid w:val="006E6A2A"/>
+    <w:rsid w:val="006F06E2"/>
+    <w:rsid w:val="006F2387"/>
+    <w:rsid w:val="006F2717"/>
+    <w:rsid w:val="006F426C"/>
+    <w:rsid w:val="006F44DF"/>
+    <w:rsid w:val="006F5506"/>
+    <w:rsid w:val="006F5D71"/>
+    <w:rsid w:val="006F6809"/>
+    <w:rsid w:val="006F69F9"/>
+    <w:rsid w:val="007004C7"/>
+    <w:rsid w:val="0070184C"/>
+    <w:rsid w:val="007044B4"/>
+    <w:rsid w:val="00704855"/>
+    <w:rsid w:val="00706797"/>
+    <w:rsid w:val="007116F0"/>
+    <w:rsid w:val="00711932"/>
+    <w:rsid w:val="00712B9A"/>
+    <w:rsid w:val="00713A17"/>
+    <w:rsid w:val="00713F60"/>
+    <w:rsid w:val="0071445B"/>
+    <w:rsid w:val="007145DF"/>
+    <w:rsid w:val="0072051E"/>
+    <w:rsid w:val="00721ECE"/>
+    <w:rsid w:val="0072556A"/>
+    <w:rsid w:val="007267F7"/>
+    <w:rsid w:val="007358D8"/>
+    <w:rsid w:val="00740F15"/>
+    <w:rsid w:val="00741D2E"/>
+    <w:rsid w:val="00745105"/>
+    <w:rsid w:val="007458E2"/>
+    <w:rsid w:val="00746C5C"/>
+    <w:rsid w:val="0074700C"/>
+    <w:rsid w:val="00747CD1"/>
+    <w:rsid w:val="00747E14"/>
+    <w:rsid w:val="00750580"/>
+    <w:rsid w:val="00750FB6"/>
+    <w:rsid w:val="00752368"/>
+    <w:rsid w:val="00752CAF"/>
+    <w:rsid w:val="0075407C"/>
+    <w:rsid w:val="00755D64"/>
+    <w:rsid w:val="00756C0A"/>
+    <w:rsid w:val="00761A98"/>
+    <w:rsid w:val="00767C6A"/>
+    <w:rsid w:val="00770510"/>
+    <w:rsid w:val="00771C80"/>
+    <w:rsid w:val="00772A0D"/>
+    <w:rsid w:val="007733F9"/>
+    <w:rsid w:val="007738FC"/>
+    <w:rsid w:val="00774C62"/>
+    <w:rsid w:val="00775FB4"/>
+    <w:rsid w:val="007778DA"/>
+    <w:rsid w:val="007820D8"/>
+    <w:rsid w:val="0078298D"/>
+    <w:rsid w:val="007847B4"/>
+    <w:rsid w:val="007849CE"/>
+    <w:rsid w:val="00786CFB"/>
+    <w:rsid w:val="00787501"/>
+    <w:rsid w:val="00790085"/>
+    <w:rsid w:val="00793DAD"/>
+    <w:rsid w:val="00793DF8"/>
+    <w:rsid w:val="00794D37"/>
+    <w:rsid w:val="00794E8C"/>
+    <w:rsid w:val="00795451"/>
+    <w:rsid w:val="007967BC"/>
+    <w:rsid w:val="007A04E2"/>
+    <w:rsid w:val="007A0F33"/>
+    <w:rsid w:val="007A1220"/>
+    <w:rsid w:val="007A389C"/>
+    <w:rsid w:val="007A39C5"/>
+    <w:rsid w:val="007A4B22"/>
+    <w:rsid w:val="007A72D6"/>
+    <w:rsid w:val="007B0569"/>
+    <w:rsid w:val="007B24ED"/>
+    <w:rsid w:val="007B3FB5"/>
+    <w:rsid w:val="007B695B"/>
+    <w:rsid w:val="007B7053"/>
+    <w:rsid w:val="007C1E57"/>
+    <w:rsid w:val="007C322E"/>
+    <w:rsid w:val="007C47B0"/>
+    <w:rsid w:val="007C53C4"/>
+    <w:rsid w:val="007C6BA8"/>
+    <w:rsid w:val="007D0030"/>
+    <w:rsid w:val="007D06D3"/>
+    <w:rsid w:val="007D0DEA"/>
+    <w:rsid w:val="007D2D46"/>
+    <w:rsid w:val="007D32A3"/>
+    <w:rsid w:val="007D47DA"/>
+    <w:rsid w:val="007D5107"/>
+    <w:rsid w:val="007E2A17"/>
+    <w:rsid w:val="007E3CF0"/>
+    <w:rsid w:val="007E5506"/>
+    <w:rsid w:val="007E67E4"/>
+    <w:rsid w:val="007E7DF2"/>
+    <w:rsid w:val="007F00C6"/>
+    <w:rsid w:val="007F1152"/>
+    <w:rsid w:val="007F1EF7"/>
+    <w:rsid w:val="007F30C0"/>
+    <w:rsid w:val="007F439C"/>
+    <w:rsid w:val="007F56EF"/>
+    <w:rsid w:val="007F6DBD"/>
+    <w:rsid w:val="0080242C"/>
+    <w:rsid w:val="008046AF"/>
+    <w:rsid w:val="008054C1"/>
+    <w:rsid w:val="00806C07"/>
+    <w:rsid w:val="00807902"/>
+    <w:rsid w:val="00813FD0"/>
+    <w:rsid w:val="00815A78"/>
+    <w:rsid w:val="0082178D"/>
+    <w:rsid w:val="00821BBF"/>
+    <w:rsid w:val="0082313E"/>
+    <w:rsid w:val="0082409C"/>
+    <w:rsid w:val="00833318"/>
+    <w:rsid w:val="0083677C"/>
+    <w:rsid w:val="00837EFA"/>
+    <w:rsid w:val="00841E33"/>
+    <w:rsid w:val="008433E4"/>
+    <w:rsid w:val="00845886"/>
+    <w:rsid w:val="00850D50"/>
+    <w:rsid w:val="008526F1"/>
+    <w:rsid w:val="00852C83"/>
+    <w:rsid w:val="00854323"/>
+    <w:rsid w:val="00860DD5"/>
+    <w:rsid w:val="008611B6"/>
+    <w:rsid w:val="00864ECC"/>
+    <w:rsid w:val="00865E34"/>
+    <w:rsid w:val="008667F1"/>
+    <w:rsid w:val="00866FC2"/>
+    <w:rsid w:val="008670C5"/>
+    <w:rsid w:val="00870605"/>
+    <w:rsid w:val="00873567"/>
+    <w:rsid w:val="00874406"/>
+    <w:rsid w:val="008758A6"/>
+    <w:rsid w:val="00876F7A"/>
+    <w:rsid w:val="008833E8"/>
+    <w:rsid w:val="00887DBF"/>
+    <w:rsid w:val="00891E81"/>
+    <w:rsid w:val="00892429"/>
+    <w:rsid w:val="00894B30"/>
+    <w:rsid w:val="0089612A"/>
+    <w:rsid w:val="00896544"/>
+    <w:rsid w:val="0089791D"/>
+    <w:rsid w:val="008A0480"/>
+    <w:rsid w:val="008A15B2"/>
+    <w:rsid w:val="008A69C1"/>
+    <w:rsid w:val="008A6CD5"/>
+    <w:rsid w:val="008B1075"/>
+    <w:rsid w:val="008B3314"/>
+    <w:rsid w:val="008B5CA3"/>
+    <w:rsid w:val="008B5E41"/>
+    <w:rsid w:val="008B654D"/>
+    <w:rsid w:val="008B71C9"/>
+    <w:rsid w:val="008B7403"/>
+    <w:rsid w:val="008C20A4"/>
+    <w:rsid w:val="008C4543"/>
+    <w:rsid w:val="008C71E4"/>
+    <w:rsid w:val="008D089B"/>
+    <w:rsid w:val="008D56D7"/>
+    <w:rsid w:val="008D595E"/>
+    <w:rsid w:val="008D5BEB"/>
+    <w:rsid w:val="008E0F5A"/>
+    <w:rsid w:val="008E32B6"/>
+    <w:rsid w:val="008E397B"/>
+    <w:rsid w:val="008E464C"/>
+    <w:rsid w:val="008E6BA6"/>
+    <w:rsid w:val="008E7A6C"/>
+    <w:rsid w:val="008F1C25"/>
+    <w:rsid w:val="008F259C"/>
+    <w:rsid w:val="00902B86"/>
+    <w:rsid w:val="00902FE7"/>
+    <w:rsid w:val="00911DB0"/>
+    <w:rsid w:val="00915DBB"/>
+    <w:rsid w:val="00921F96"/>
+    <w:rsid w:val="009223AB"/>
+    <w:rsid w:val="00922431"/>
+    <w:rsid w:val="0092258D"/>
+    <w:rsid w:val="009225B0"/>
+    <w:rsid w:val="009232B0"/>
+    <w:rsid w:val="009256C7"/>
+    <w:rsid w:val="009272C5"/>
+    <w:rsid w:val="00930412"/>
+    <w:rsid w:val="009310DC"/>
+    <w:rsid w:val="009325BB"/>
+    <w:rsid w:val="0093585F"/>
+    <w:rsid w:val="00943115"/>
+    <w:rsid w:val="00943F05"/>
+    <w:rsid w:val="00952039"/>
+    <w:rsid w:val="009524C5"/>
+    <w:rsid w:val="00961784"/>
+    <w:rsid w:val="00963513"/>
+    <w:rsid w:val="00964123"/>
+    <w:rsid w:val="00966111"/>
+    <w:rsid w:val="009730F6"/>
+    <w:rsid w:val="0097371C"/>
+    <w:rsid w:val="00975CCD"/>
+    <w:rsid w:val="0097779F"/>
+    <w:rsid w:val="00977BC2"/>
+    <w:rsid w:val="00977DDB"/>
+    <w:rsid w:val="0098309E"/>
+    <w:rsid w:val="00983DAB"/>
+    <w:rsid w:val="00985AFB"/>
+    <w:rsid w:val="00986DE3"/>
+    <w:rsid w:val="009874A3"/>
+    <w:rsid w:val="00987E0A"/>
+    <w:rsid w:val="0099005A"/>
+    <w:rsid w:val="00993C3F"/>
+    <w:rsid w:val="009962AB"/>
+    <w:rsid w:val="009970F8"/>
+    <w:rsid w:val="009A0DE4"/>
+    <w:rsid w:val="009A1292"/>
+    <w:rsid w:val="009A5BAF"/>
+    <w:rsid w:val="009A6AAE"/>
+    <w:rsid w:val="009A6C1E"/>
+    <w:rsid w:val="009B0491"/>
+    <w:rsid w:val="009B3188"/>
+    <w:rsid w:val="009B4822"/>
+    <w:rsid w:val="009B7CE6"/>
+    <w:rsid w:val="009C013A"/>
+    <w:rsid w:val="009C07FB"/>
+    <w:rsid w:val="009C149C"/>
+    <w:rsid w:val="009C70FE"/>
+    <w:rsid w:val="009D05F3"/>
+    <w:rsid w:val="009D2153"/>
+    <w:rsid w:val="009D4128"/>
+    <w:rsid w:val="009D5E7A"/>
+    <w:rsid w:val="009D6E3F"/>
+    <w:rsid w:val="009D7703"/>
+    <w:rsid w:val="009E0035"/>
+    <w:rsid w:val="009E0F68"/>
+    <w:rsid w:val="009E40EE"/>
+    <w:rsid w:val="009E5AAA"/>
+    <w:rsid w:val="009E5B80"/>
+    <w:rsid w:val="009E6216"/>
+    <w:rsid w:val="009F02B0"/>
+    <w:rsid w:val="009F55C3"/>
+    <w:rsid w:val="009F6D41"/>
+    <w:rsid w:val="009F7724"/>
+    <w:rsid w:val="00A01617"/>
+    <w:rsid w:val="00A037AA"/>
+    <w:rsid w:val="00A04161"/>
+    <w:rsid w:val="00A06D34"/>
+    <w:rsid w:val="00A13732"/>
+    <w:rsid w:val="00A15621"/>
+    <w:rsid w:val="00A162E1"/>
+    <w:rsid w:val="00A16F7A"/>
+    <w:rsid w:val="00A171C3"/>
+    <w:rsid w:val="00A22B98"/>
+    <w:rsid w:val="00A23D1F"/>
+    <w:rsid w:val="00A24687"/>
+    <w:rsid w:val="00A26AF5"/>
+    <w:rsid w:val="00A303B8"/>
+    <w:rsid w:val="00A31811"/>
+    <w:rsid w:val="00A32EA4"/>
+    <w:rsid w:val="00A33680"/>
+    <w:rsid w:val="00A33D6C"/>
+    <w:rsid w:val="00A37B3B"/>
+    <w:rsid w:val="00A4000D"/>
+    <w:rsid w:val="00A41AB4"/>
+    <w:rsid w:val="00A46BF5"/>
+    <w:rsid w:val="00A479C2"/>
+    <w:rsid w:val="00A5499F"/>
+    <w:rsid w:val="00A62C29"/>
+    <w:rsid w:val="00A649A8"/>
+    <w:rsid w:val="00A65336"/>
+    <w:rsid w:val="00A65536"/>
+    <w:rsid w:val="00A6633A"/>
+    <w:rsid w:val="00A71D13"/>
+    <w:rsid w:val="00A72170"/>
+    <w:rsid w:val="00A769BF"/>
+    <w:rsid w:val="00A76BCE"/>
+    <w:rsid w:val="00A82E29"/>
+    <w:rsid w:val="00A843B4"/>
+    <w:rsid w:val="00A8497D"/>
+    <w:rsid w:val="00A85ABF"/>
+    <w:rsid w:val="00A914AF"/>
+    <w:rsid w:val="00A93815"/>
+    <w:rsid w:val="00A94E68"/>
+    <w:rsid w:val="00AA1A6D"/>
+    <w:rsid w:val="00AA69B1"/>
+    <w:rsid w:val="00AA7A7E"/>
+    <w:rsid w:val="00AB006C"/>
+    <w:rsid w:val="00AB07AB"/>
+    <w:rsid w:val="00AB45E9"/>
+    <w:rsid w:val="00AB4A92"/>
+    <w:rsid w:val="00AB62DD"/>
+    <w:rsid w:val="00AB647D"/>
+    <w:rsid w:val="00AC03B3"/>
+    <w:rsid w:val="00AC5B45"/>
+    <w:rsid w:val="00AD05BE"/>
+    <w:rsid w:val="00AD2EDF"/>
+    <w:rsid w:val="00AD40F9"/>
+    <w:rsid w:val="00AD4586"/>
+    <w:rsid w:val="00AE06E8"/>
+    <w:rsid w:val="00AE4A7C"/>
+    <w:rsid w:val="00AE5D1A"/>
+    <w:rsid w:val="00AE5FD4"/>
+    <w:rsid w:val="00AE6164"/>
+    <w:rsid w:val="00AE6CF5"/>
+    <w:rsid w:val="00AE6E6D"/>
+    <w:rsid w:val="00AF0312"/>
+    <w:rsid w:val="00AF06A8"/>
+    <w:rsid w:val="00AF090C"/>
+    <w:rsid w:val="00AF197A"/>
+    <w:rsid w:val="00AF1C58"/>
+    <w:rsid w:val="00AF2281"/>
+    <w:rsid w:val="00AF3E3C"/>
+    <w:rsid w:val="00AF4AFA"/>
+    <w:rsid w:val="00AF68D9"/>
+    <w:rsid w:val="00B00590"/>
+    <w:rsid w:val="00B02249"/>
+    <w:rsid w:val="00B040AF"/>
+    <w:rsid w:val="00B04704"/>
+    <w:rsid w:val="00B0592F"/>
+    <w:rsid w:val="00B06602"/>
+    <w:rsid w:val="00B109B9"/>
+    <w:rsid w:val="00B129EB"/>
+    <w:rsid w:val="00B1333E"/>
+    <w:rsid w:val="00B15A07"/>
+    <w:rsid w:val="00B202D8"/>
+    <w:rsid w:val="00B2258C"/>
+    <w:rsid w:val="00B229A5"/>
+    <w:rsid w:val="00B26C9B"/>
+    <w:rsid w:val="00B2799D"/>
+    <w:rsid w:val="00B309A2"/>
+    <w:rsid w:val="00B322DD"/>
+    <w:rsid w:val="00B32E3E"/>
+    <w:rsid w:val="00B37163"/>
+    <w:rsid w:val="00B376D2"/>
+    <w:rsid w:val="00B42E13"/>
+    <w:rsid w:val="00B4534E"/>
+    <w:rsid w:val="00B46B3C"/>
+    <w:rsid w:val="00B47B30"/>
+    <w:rsid w:val="00B5156E"/>
+    <w:rsid w:val="00B567C9"/>
+    <w:rsid w:val="00B572C6"/>
+    <w:rsid w:val="00B622FE"/>
+    <w:rsid w:val="00B62C94"/>
+    <w:rsid w:val="00B63E2C"/>
+    <w:rsid w:val="00B709D6"/>
+    <w:rsid w:val="00B713AD"/>
+    <w:rsid w:val="00B73CEB"/>
+    <w:rsid w:val="00B7414E"/>
+    <w:rsid w:val="00B74AFF"/>
+    <w:rsid w:val="00B75887"/>
+    <w:rsid w:val="00B75DE5"/>
+    <w:rsid w:val="00B82370"/>
+    <w:rsid w:val="00B82540"/>
+    <w:rsid w:val="00B85DC8"/>
+    <w:rsid w:val="00B8681D"/>
+    <w:rsid w:val="00B87A69"/>
+    <w:rsid w:val="00B91A35"/>
+    <w:rsid w:val="00B92A5C"/>
+    <w:rsid w:val="00B947E4"/>
+    <w:rsid w:val="00B95A3D"/>
+    <w:rsid w:val="00BA4C43"/>
+    <w:rsid w:val="00BA5EF7"/>
+    <w:rsid w:val="00BB22DB"/>
+    <w:rsid w:val="00BB424D"/>
+    <w:rsid w:val="00BB6CA8"/>
+    <w:rsid w:val="00BC00F5"/>
+    <w:rsid w:val="00BC0EF1"/>
+    <w:rsid w:val="00BC1B08"/>
+    <w:rsid w:val="00BC2CEA"/>
+    <w:rsid w:val="00BC4CAF"/>
+    <w:rsid w:val="00BC5850"/>
+    <w:rsid w:val="00BC5A17"/>
+    <w:rsid w:val="00BD1544"/>
+    <w:rsid w:val="00BD228B"/>
+    <w:rsid w:val="00BD2725"/>
+    <w:rsid w:val="00BD33C4"/>
+    <w:rsid w:val="00BD34FC"/>
+    <w:rsid w:val="00BD45EE"/>
+    <w:rsid w:val="00BD5424"/>
+    <w:rsid w:val="00BD7E1F"/>
+    <w:rsid w:val="00BE02F3"/>
+    <w:rsid w:val="00BE247B"/>
+    <w:rsid w:val="00BE24EC"/>
+    <w:rsid w:val="00BE2549"/>
+    <w:rsid w:val="00BE4159"/>
+    <w:rsid w:val="00BE625E"/>
+    <w:rsid w:val="00BE71F2"/>
+    <w:rsid w:val="00BF285C"/>
+    <w:rsid w:val="00BF305E"/>
+    <w:rsid w:val="00BF607F"/>
+    <w:rsid w:val="00BF6291"/>
+    <w:rsid w:val="00BF6E49"/>
+    <w:rsid w:val="00C01929"/>
+    <w:rsid w:val="00C02696"/>
+    <w:rsid w:val="00C02D9A"/>
+    <w:rsid w:val="00C0427D"/>
+    <w:rsid w:val="00C064FD"/>
+    <w:rsid w:val="00C12090"/>
+    <w:rsid w:val="00C1784F"/>
+    <w:rsid w:val="00C211CC"/>
+    <w:rsid w:val="00C22BC2"/>
+    <w:rsid w:val="00C242FF"/>
+    <w:rsid w:val="00C2490A"/>
+    <w:rsid w:val="00C30388"/>
+    <w:rsid w:val="00C31A00"/>
+    <w:rsid w:val="00C3492D"/>
+    <w:rsid w:val="00C366D8"/>
+    <w:rsid w:val="00C36F6E"/>
+    <w:rsid w:val="00C37E0E"/>
+    <w:rsid w:val="00C37E8D"/>
+    <w:rsid w:val="00C41BD4"/>
+    <w:rsid w:val="00C4201F"/>
+    <w:rsid w:val="00C4359D"/>
+    <w:rsid w:val="00C43E0C"/>
+    <w:rsid w:val="00C44C36"/>
+    <w:rsid w:val="00C44D71"/>
+    <w:rsid w:val="00C47DA4"/>
+    <w:rsid w:val="00C532C2"/>
+    <w:rsid w:val="00C53523"/>
+    <w:rsid w:val="00C54352"/>
+    <w:rsid w:val="00C555F7"/>
+    <w:rsid w:val="00C55C3D"/>
+    <w:rsid w:val="00C56D5A"/>
+    <w:rsid w:val="00C578D0"/>
+    <w:rsid w:val="00C57DCE"/>
+    <w:rsid w:val="00C61F92"/>
+    <w:rsid w:val="00C678D6"/>
+    <w:rsid w:val="00C739CC"/>
+    <w:rsid w:val="00C75579"/>
+    <w:rsid w:val="00C80D00"/>
+    <w:rsid w:val="00C838F2"/>
+    <w:rsid w:val="00C843C7"/>
+    <w:rsid w:val="00C90245"/>
+    <w:rsid w:val="00C931AA"/>
+    <w:rsid w:val="00CA38FE"/>
+    <w:rsid w:val="00CB26D1"/>
+    <w:rsid w:val="00CB28A3"/>
+    <w:rsid w:val="00CB304F"/>
+    <w:rsid w:val="00CB312E"/>
+    <w:rsid w:val="00CB324F"/>
+    <w:rsid w:val="00CB3D65"/>
+    <w:rsid w:val="00CB4372"/>
+    <w:rsid w:val="00CB61B4"/>
+    <w:rsid w:val="00CB6ABE"/>
+    <w:rsid w:val="00CB790D"/>
+    <w:rsid w:val="00CC2D01"/>
+    <w:rsid w:val="00CC473F"/>
+    <w:rsid w:val="00CC4A9A"/>
+    <w:rsid w:val="00CC7339"/>
+    <w:rsid w:val="00CD4628"/>
+    <w:rsid w:val="00CD5C52"/>
+    <w:rsid w:val="00CD7DE0"/>
+    <w:rsid w:val="00CE20F4"/>
+    <w:rsid w:val="00CE3C05"/>
+    <w:rsid w:val="00CE3D37"/>
+    <w:rsid w:val="00CE4F3E"/>
+    <w:rsid w:val="00CE7B47"/>
+    <w:rsid w:val="00CF0319"/>
+    <w:rsid w:val="00CF61EB"/>
+    <w:rsid w:val="00CF6683"/>
+    <w:rsid w:val="00D01859"/>
+    <w:rsid w:val="00D0527C"/>
+    <w:rsid w:val="00D058F0"/>
+    <w:rsid w:val="00D11941"/>
+    <w:rsid w:val="00D1424E"/>
+    <w:rsid w:val="00D1640E"/>
+    <w:rsid w:val="00D16592"/>
+    <w:rsid w:val="00D166FE"/>
+    <w:rsid w:val="00D20A85"/>
+    <w:rsid w:val="00D2342D"/>
+    <w:rsid w:val="00D23CB4"/>
+    <w:rsid w:val="00D26C4F"/>
+    <w:rsid w:val="00D27678"/>
+    <w:rsid w:val="00D2778B"/>
+    <w:rsid w:val="00D30189"/>
+    <w:rsid w:val="00D3042B"/>
+    <w:rsid w:val="00D30CEF"/>
+    <w:rsid w:val="00D317F9"/>
+    <w:rsid w:val="00D33B16"/>
+    <w:rsid w:val="00D443C3"/>
+    <w:rsid w:val="00D449BF"/>
+    <w:rsid w:val="00D44E4A"/>
+    <w:rsid w:val="00D47339"/>
+    <w:rsid w:val="00D50CCC"/>
+    <w:rsid w:val="00D5140E"/>
+    <w:rsid w:val="00D54E04"/>
+    <w:rsid w:val="00D62B83"/>
+    <w:rsid w:val="00D63705"/>
+    <w:rsid w:val="00D63DBB"/>
+    <w:rsid w:val="00D67281"/>
+    <w:rsid w:val="00D677F0"/>
+    <w:rsid w:val="00D70379"/>
+    <w:rsid w:val="00D72BE4"/>
+    <w:rsid w:val="00D73E1A"/>
+    <w:rsid w:val="00D76665"/>
+    <w:rsid w:val="00D800D3"/>
+    <w:rsid w:val="00D8156D"/>
+    <w:rsid w:val="00D83870"/>
+    <w:rsid w:val="00D85BDE"/>
+    <w:rsid w:val="00D87E9E"/>
+    <w:rsid w:val="00D903FF"/>
+    <w:rsid w:val="00D9068C"/>
+    <w:rsid w:val="00D92903"/>
+    <w:rsid w:val="00DA7DB1"/>
+    <w:rsid w:val="00DB00E1"/>
+    <w:rsid w:val="00DB0190"/>
+    <w:rsid w:val="00DB255D"/>
+    <w:rsid w:val="00DB3EF6"/>
+    <w:rsid w:val="00DB5A24"/>
+    <w:rsid w:val="00DB781B"/>
+    <w:rsid w:val="00DB7F18"/>
+    <w:rsid w:val="00DC0719"/>
+    <w:rsid w:val="00DC1FC6"/>
+    <w:rsid w:val="00DC441D"/>
+    <w:rsid w:val="00DC536C"/>
+    <w:rsid w:val="00DC5F82"/>
+    <w:rsid w:val="00DD012F"/>
+    <w:rsid w:val="00DD1632"/>
+    <w:rsid w:val="00DD1B12"/>
+    <w:rsid w:val="00DD2A0F"/>
+    <w:rsid w:val="00DD4413"/>
+    <w:rsid w:val="00DD5897"/>
+    <w:rsid w:val="00DD6282"/>
+    <w:rsid w:val="00DD70C1"/>
+    <w:rsid w:val="00DE0A75"/>
+    <w:rsid w:val="00DE35C8"/>
+    <w:rsid w:val="00DE3978"/>
+    <w:rsid w:val="00DE7D38"/>
+    <w:rsid w:val="00DF30DC"/>
+    <w:rsid w:val="00DF5EF4"/>
+    <w:rsid w:val="00E042E8"/>
+    <w:rsid w:val="00E04D94"/>
+    <w:rsid w:val="00E056F6"/>
+    <w:rsid w:val="00E06489"/>
+    <w:rsid w:val="00E06EF3"/>
+    <w:rsid w:val="00E10610"/>
+    <w:rsid w:val="00E107F9"/>
+    <w:rsid w:val="00E1394E"/>
+    <w:rsid w:val="00E16C71"/>
+    <w:rsid w:val="00E16DED"/>
+    <w:rsid w:val="00E17FA2"/>
+    <w:rsid w:val="00E20B3C"/>
+    <w:rsid w:val="00E20B8B"/>
+    <w:rsid w:val="00E20CD3"/>
+    <w:rsid w:val="00E24501"/>
+    <w:rsid w:val="00E24C31"/>
+    <w:rsid w:val="00E255E4"/>
+    <w:rsid w:val="00E26A0C"/>
+    <w:rsid w:val="00E34E81"/>
+    <w:rsid w:val="00E37676"/>
+    <w:rsid w:val="00E44A82"/>
+    <w:rsid w:val="00E4773B"/>
+    <w:rsid w:val="00E51025"/>
+    <w:rsid w:val="00E528E9"/>
+    <w:rsid w:val="00E53A00"/>
+    <w:rsid w:val="00E61A7F"/>
+    <w:rsid w:val="00E6229C"/>
+    <w:rsid w:val="00E66230"/>
+    <w:rsid w:val="00E71CE9"/>
+    <w:rsid w:val="00E73824"/>
+    <w:rsid w:val="00E74058"/>
+    <w:rsid w:val="00E74278"/>
+    <w:rsid w:val="00E744B2"/>
+    <w:rsid w:val="00E751FF"/>
+    <w:rsid w:val="00E75C5B"/>
+    <w:rsid w:val="00E760CB"/>
+    <w:rsid w:val="00E77646"/>
+    <w:rsid w:val="00E81500"/>
+    <w:rsid w:val="00E83347"/>
+    <w:rsid w:val="00E84E1D"/>
+    <w:rsid w:val="00E92E57"/>
+    <w:rsid w:val="00E947F8"/>
+    <w:rsid w:val="00E97C3C"/>
+    <w:rsid w:val="00EA07C9"/>
+    <w:rsid w:val="00EA0A60"/>
+    <w:rsid w:val="00EA3DB3"/>
+    <w:rsid w:val="00EA5496"/>
+    <w:rsid w:val="00EA6049"/>
+    <w:rsid w:val="00EA6422"/>
+    <w:rsid w:val="00EB0260"/>
+    <w:rsid w:val="00EB049C"/>
+    <w:rsid w:val="00EB22FC"/>
+    <w:rsid w:val="00EB3CE8"/>
+    <w:rsid w:val="00EB40D5"/>
+    <w:rsid w:val="00EB4EE4"/>
+    <w:rsid w:val="00EB5EE9"/>
+    <w:rsid w:val="00EB6619"/>
+    <w:rsid w:val="00EB7B38"/>
+    <w:rsid w:val="00EC7754"/>
+    <w:rsid w:val="00ED059D"/>
+    <w:rsid w:val="00ED14AF"/>
+    <w:rsid w:val="00ED25B8"/>
+    <w:rsid w:val="00ED5104"/>
+    <w:rsid w:val="00EE0A7F"/>
+    <w:rsid w:val="00EE0C46"/>
+    <w:rsid w:val="00EE1ACB"/>
+    <w:rsid w:val="00EE1F42"/>
+    <w:rsid w:val="00EE39BB"/>
+    <w:rsid w:val="00EE4D7F"/>
+    <w:rsid w:val="00EE5390"/>
+    <w:rsid w:val="00EE53AC"/>
+    <w:rsid w:val="00EE5F21"/>
+    <w:rsid w:val="00EE77DA"/>
+    <w:rsid w:val="00EF2A7B"/>
+    <w:rsid w:val="00EF583E"/>
+    <w:rsid w:val="00EF5932"/>
+    <w:rsid w:val="00F006E5"/>
+    <w:rsid w:val="00F05A7D"/>
+    <w:rsid w:val="00F0780E"/>
+    <w:rsid w:val="00F07D9C"/>
+    <w:rsid w:val="00F10F26"/>
+    <w:rsid w:val="00F12214"/>
+    <w:rsid w:val="00F13588"/>
+    <w:rsid w:val="00F15DF9"/>
+    <w:rsid w:val="00F16629"/>
+    <w:rsid w:val="00F1758B"/>
+    <w:rsid w:val="00F179A4"/>
+    <w:rsid w:val="00F22098"/>
+    <w:rsid w:val="00F23B55"/>
+    <w:rsid w:val="00F252FC"/>
+    <w:rsid w:val="00F275A1"/>
+    <w:rsid w:val="00F31D15"/>
+    <w:rsid w:val="00F34EB9"/>
+    <w:rsid w:val="00F35768"/>
+    <w:rsid w:val="00F3630F"/>
+    <w:rsid w:val="00F408EA"/>
+    <w:rsid w:val="00F458B7"/>
+    <w:rsid w:val="00F46C3B"/>
+    <w:rsid w:val="00F53C0E"/>
+    <w:rsid w:val="00F577C4"/>
+    <w:rsid w:val="00F57CF2"/>
+    <w:rsid w:val="00F61CF5"/>
+    <w:rsid w:val="00F622F5"/>
+    <w:rsid w:val="00F63EF5"/>
+    <w:rsid w:val="00F6588A"/>
+    <w:rsid w:val="00F66E1E"/>
+    <w:rsid w:val="00F674FE"/>
+    <w:rsid w:val="00F67881"/>
+    <w:rsid w:val="00F719DC"/>
+    <w:rsid w:val="00F72E4E"/>
+    <w:rsid w:val="00F73560"/>
+    <w:rsid w:val="00F73E74"/>
+    <w:rsid w:val="00F77939"/>
+    <w:rsid w:val="00F81E91"/>
+    <w:rsid w:val="00F82970"/>
+    <w:rsid w:val="00F8355D"/>
+    <w:rsid w:val="00F835D7"/>
+    <w:rsid w:val="00F837B3"/>
+    <w:rsid w:val="00F8498E"/>
+    <w:rsid w:val="00F87539"/>
+    <w:rsid w:val="00F92DBF"/>
+    <w:rsid w:val="00F944F3"/>
+    <w:rsid w:val="00F94ABE"/>
+    <w:rsid w:val="00F94AE0"/>
+    <w:rsid w:val="00F95327"/>
+    <w:rsid w:val="00F9584B"/>
+    <w:rsid w:val="00F9623F"/>
+    <w:rsid w:val="00FA1552"/>
+    <w:rsid w:val="00FA1C8E"/>
+    <w:rsid w:val="00FA51A3"/>
+    <w:rsid w:val="00FB01D6"/>
+    <w:rsid w:val="00FB1D63"/>
+    <w:rsid w:val="00FB27E8"/>
+    <w:rsid w:val="00FB2ED4"/>
+    <w:rsid w:val="00FC3D7E"/>
+    <w:rsid w:val="00FC4A50"/>
+    <w:rsid w:val="00FC6DCF"/>
+    <w:rsid w:val="00FC7FB4"/>
+    <w:rsid w:val="00FD6DA1"/>
+    <w:rsid w:val="00FD77B9"/>
+    <w:rsid w:val="00FE1790"/>
+    <w:rsid w:val="00FE4A39"/>
+    <w:rsid w:val="00FF2E55"/>
+    <w:rsid w:val="00FF2E87"/>
+    <w:rsid w:val="00FF30B3"/>
+    <w:rsid w:val="00FF4921"/>
+    <w:rsid w:val="00FF54DC"/>
+    <w:rsid w:val="00FF7242"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
+    <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="35A72ACC"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Body Text Indent" w:uiPriority="0"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Hyperlink" w:uiPriority="0"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Normal (Web)" w:qFormat="1"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
@@ -6606,246 +10959,790 @@
     <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a0">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00DC7604"/>
+    <w:rsid w:val="00D44E4A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="10"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="001E1AE2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="20"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005852AE"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="14"/>
+      <w:szCs w:val="14"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="30"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E0A9B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
+  <w:style w:type="table" w:default="1" w:styleId="a2">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+  <w:style w:type="numbering" w:default="1" w:styleId="a3">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
+  <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="No Spacing"/>
     <w:aliases w:val="Интервалсыз,Без интервала1,No Spacing,Обя,мелкий,мой рабочий,норма,Айгерим,No Spacing1"/>
-    <w:link w:val="a4"/>
+    <w:link w:val="a5"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00DC7604"/>
+    <w:rsid w:val="00AE6CF5"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a5">
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AE6CF5"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AE6CF5"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="a8">
     <w:name w:val="Strong"/>
     <w:qFormat/>
-    <w:rsid w:val="00DC7604"/>
+    <w:rsid w:val="00D44E4A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a6">
+  <w:style w:type="paragraph" w:styleId="a9">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="a7"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="aa"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00DC7604"/>
+    <w:rsid w:val="00D44E4A"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a8">
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="2"/>
+    <w:rsid w:val="005852AE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="14"/>
+      <w:szCs w:val="14"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ab">
+    <w:name w:val="Hyperlink"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005852AE"/>
+    <w:rPr>
+      <w:strike w:val="0"/>
+      <w:dstrike w:val="0"/>
+      <w:color w:val="1263AC"/>
+      <w:u w:val="none"/>
+      <w:effect w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ac">
     <w:name w:val="Normal (Web)"/>
     <w:aliases w:val="Обычный (Web),Знак Знак,Знак,Обычный (веб) Знак1,Обычный (веб) Знак Знак,Обычный (Web)1,Знак Знак3,Знак Знак1 Знак,Знак Знак1 Знак Знак,Обычный (веб) Знак Знак Знак Знак,Знак4 Зна,Знак4,Знак4 Знак,Знак Знак Знак Знак Зна,Знак Знак19"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="a9"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ad"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00DC7604"/>
+    <w:rsid w:val="005852AE"/>
     <w:pPr>
       <w:ind w:firstLine="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="aa">
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-style-span">
+    <w:name w:val="apple-style-span"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="005852AE"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ae">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00713F60"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="ae"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00713F60"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+    <w:name w:val="apple-converted-space"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="000650E9"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="af0">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="004C25B6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="w-mailboxuserinfoemailinner">
+    <w:name w:val="w-mailbox__userinfo__email_inner"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="007B3FB5"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="multiauthmenubuttontext">
+    <w:name w:val="multiauth__menu__button__text"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="007B3FB5"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="multiauthmenudropdowninfolinktext">
+    <w:name w:val="multiauth__menu__dropdown__info__link__text"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="007B3FB5"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="multiauthmenudropdowninfolinklink">
+    <w:name w:val="multiauth__menu__dropdown__info__link__link"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="007B3FB5"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="mailboxuserinfoexit">
+    <w:name w:val="mailbox__userinfo__exit"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="007B3FB5"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="js-txt">
+    <w:name w:val="js-txt"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="007B3FB5"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="mailboxuserinfomenuitemlinktext">
+    <w:name w:val="mailbox__userinfo__menu__item__link__text"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="007B3FB5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="z-">
+    <w:name w:val="HTML Top of Form"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="z-0"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007B3FB5"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:vanish/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="z-0">
+    <w:name w:val="z-Начало формы Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="z-"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B3FB5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:vanish/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="mailboxlogindomain-widgettext">
+    <w:name w:val="mailbox__login__domain-widget__text"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="007B3FB5"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="w-mailboxlogininput">
+    <w:name w:val="w-mailbox__login_input"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="007B3FB5"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="nojsdn2">
+    <w:name w:val="nojsdn2"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="007B3FB5"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="w-mailboxauthbutton">
+    <w:name w:val="w-mailbox__auth__button"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="007B3FB5"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="w-mailboxpasswordinput">
+    <w:name w:val="w-mailbox__password_input"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="007B3FB5"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="nojsdn3">
+    <w:name w:val="nojsdn3"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="007B3FB5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="z-1">
+    <w:name w:val="HTML Bottom of Form"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="z-2"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007B3FB5"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:vanish/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="z-2">
+    <w:name w:val="z-Конец формы Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="z-1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B3FB5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:vanish/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="mailboxregisterpromo">
+    <w:name w:val="mailbox__register__promo"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="007B3FB5"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="af1">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="a2"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00DC7604"/>
+    <w:rsid w:val="004C5AE7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
-[...5 lines deleted...]
-    <w:rsid w:val="00DC7604"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="001E1AE2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
-[...1 lines deleted...]
-    <w:aliases w:val="Обычный (Web) Знак,Знак Знак Знак,Знак Знак1,Обычный (веб) Знак1 Знак,Обычный (веб) Знак Знак Знак,Обычный (Web)1 Знак,Знак Знак3 Знак,Знак Знак1 Знак Знак1,Знак Знак1 Знак Знак Знак,Обычный (веб) Знак Знак Знак Знак Знак,Знак4 Знак1"/>
+  <w:style w:type="paragraph" w:styleId="af2">
+    <w:name w:val="header"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a8"/>
+    <w:link w:val="af3"/>
     <w:uiPriority w:val="99"/>
-    <w:locked/>
-    <w:rsid w:val="00DC7604"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00894B30"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af3">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="af2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00894B30"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E0A9B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af4">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006B2B7E"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af5">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af6"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006B2B7E"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af6">
+    <w:name w:val="Текст примечания Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="af5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006B2B7E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af7">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="af5"/>
+    <w:next w:val="af5"/>
+    <w:link w:val="af8"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006B2B7E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af8">
+    <w:name w:val="Тема примечания Знак"/>
+    <w:basedOn w:val="af6"/>
+    <w:link w:val="af7"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006B2B7E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af9">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C43E0C"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="afa">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002E1911"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="afb">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="afc"/>
+    <w:rsid w:val="00BC5850"/>
+    <w:pPr>
+      <w:ind w:firstLine="851"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:snapToGrid w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="afc">
+    <w:name w:val="Основной текст с отступом Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="afb"/>
+    <w:rsid w:val="00BC5850"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
+    <w:name w:val="Абзац списка1"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00845886"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Mangal"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="Без интервала Знак"/>
+    <w:aliases w:val="Интервалсыз Знак,Без интервала1 Знак,No Spacing Знак,Обя Знак,мелкий Знак,мой рабочий Знак,норма Знак,Айгерим Знак,No Spacing1 Знак"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="1"/>
+    <w:locked/>
+    <w:rsid w:val="007E7DF2"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="Обычный (веб) Знак"/>
+    <w:aliases w:val="Обычный (Web) Знак,Знак Знак Знак,Знак Знак1,Обычный (веб) Знак1 Знак,Обычный (веб) Знак Знак Знак,Обычный (Web)1 Знак,Знак Знак3 Знак,Знак Знак1 Знак Знак1,Знак Знак1 Знак Знак Знак,Обычный (веб) Знак Знак Знак Знак Знак,Знак4 Знак1"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="ac"/>
+    <w:locked/>
+    <w:rsid w:val="00711932"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00711932"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="9"/>
+      </w:numPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
     <w:name w:val="Абзац списка Знак"/>
-    <w:link w:val="a6"/>
+    <w:link w:val="a9"/>
     <w:uiPriority w:val="34"/>
     <w:locked/>
-    <w:rsid w:val="00DC7604"/>
+    <w:rsid w:val="00407CE4"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00100CB4"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Body Text Indent" w:uiPriority="0"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Hyperlink" w:uiPriority="0"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Normal (Web)" w:qFormat="1"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
@@ -6918,213 +11815,1358 @@
     <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a0">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00DC7604"/>
+    <w:rsid w:val="00D44E4A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="10"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="001E1AE2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="20"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005852AE"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="14"/>
+      <w:szCs w:val="14"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="30"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E0A9B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
+  <w:style w:type="table" w:default="1" w:styleId="a2">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+  <w:style w:type="numbering" w:default="1" w:styleId="a3">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
+  <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="No Spacing"/>
     <w:aliases w:val="Интервалсыз,Без интервала1,No Spacing,Обя,мелкий,мой рабочий,норма,Айгерим,No Spacing1"/>
-    <w:link w:val="a4"/>
+    <w:link w:val="a5"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00DC7604"/>
+    <w:rsid w:val="00AE6CF5"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a5">
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AE6CF5"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AE6CF5"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="a8">
     <w:name w:val="Strong"/>
     <w:qFormat/>
-    <w:rsid w:val="00DC7604"/>
+    <w:rsid w:val="00D44E4A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a6">
+  <w:style w:type="paragraph" w:styleId="a9">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="a7"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="aa"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00DC7604"/>
+    <w:rsid w:val="00D44E4A"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a8">
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="2"/>
+    <w:rsid w:val="005852AE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="14"/>
+      <w:szCs w:val="14"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ab">
+    <w:name w:val="Hyperlink"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005852AE"/>
+    <w:rPr>
+      <w:strike w:val="0"/>
+      <w:dstrike w:val="0"/>
+      <w:color w:val="1263AC"/>
+      <w:u w:val="none"/>
+      <w:effect w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ac">
     <w:name w:val="Normal (Web)"/>
     <w:aliases w:val="Обычный (Web),Знак Знак,Знак,Обычный (веб) Знак1,Обычный (веб) Знак Знак,Обычный (Web)1,Знак Знак3,Знак Знак1 Знак,Знак Знак1 Знак Знак,Обычный (веб) Знак Знак Знак Знак,Знак4 Зна,Знак4,Знак4 Знак,Знак Знак Знак Знак Зна,Знак Знак19"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="a9"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ad"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00DC7604"/>
+    <w:rsid w:val="005852AE"/>
     <w:pPr>
       <w:ind w:firstLine="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="aa">
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-style-span">
+    <w:name w:val="apple-style-span"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="005852AE"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ae">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00713F60"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="ae"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00713F60"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+    <w:name w:val="apple-converted-space"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="000650E9"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="af0">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="004C25B6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="w-mailboxuserinfoemailinner">
+    <w:name w:val="w-mailbox__userinfo__email_inner"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="007B3FB5"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="multiauthmenubuttontext">
+    <w:name w:val="multiauth__menu__button__text"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="007B3FB5"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="multiauthmenudropdowninfolinktext">
+    <w:name w:val="multiauth__menu__dropdown__info__link__text"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="007B3FB5"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="multiauthmenudropdowninfolinklink">
+    <w:name w:val="multiauth__menu__dropdown__info__link__link"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="007B3FB5"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="mailboxuserinfoexit">
+    <w:name w:val="mailbox__userinfo__exit"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="007B3FB5"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="js-txt">
+    <w:name w:val="js-txt"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="007B3FB5"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="mailboxuserinfomenuitemlinktext">
+    <w:name w:val="mailbox__userinfo__menu__item__link__text"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="007B3FB5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="z-">
+    <w:name w:val="HTML Top of Form"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="z-0"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007B3FB5"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:vanish/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="z-0">
+    <w:name w:val="z-Начало формы Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="z-"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B3FB5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:vanish/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="mailboxlogindomain-widgettext">
+    <w:name w:val="mailbox__login__domain-widget__text"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="007B3FB5"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="w-mailboxlogininput">
+    <w:name w:val="w-mailbox__login_input"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="007B3FB5"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="nojsdn2">
+    <w:name w:val="nojsdn2"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="007B3FB5"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="w-mailboxauthbutton">
+    <w:name w:val="w-mailbox__auth__button"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="007B3FB5"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="w-mailboxpasswordinput">
+    <w:name w:val="w-mailbox__password_input"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="007B3FB5"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="nojsdn3">
+    <w:name w:val="nojsdn3"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="007B3FB5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="z-1">
+    <w:name w:val="HTML Bottom of Form"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="z-2"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007B3FB5"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:vanish/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="z-2">
+    <w:name w:val="z-Конец формы Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="z-1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B3FB5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:vanish/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="mailboxregisterpromo">
+    <w:name w:val="mailbox__register__promo"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="007B3FB5"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="af1">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="a2"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00DC7604"/>
+    <w:rsid w:val="004C5AE7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
-[...5 lines deleted...]
-    <w:rsid w:val="00DC7604"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="001E1AE2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
-[...1 lines deleted...]
-    <w:aliases w:val="Обычный (Web) Знак,Знак Знак Знак,Знак Знак1,Обычный (веб) Знак1 Знак,Обычный (веб) Знак Знак Знак,Обычный (Web)1 Знак,Знак Знак3 Знак,Знак Знак1 Знак Знак1,Знак Знак1 Знак Знак Знак,Обычный (веб) Знак Знак Знак Знак Знак,Знак4 Знак1"/>
+  <w:style w:type="paragraph" w:styleId="af2">
+    <w:name w:val="header"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a8"/>
+    <w:link w:val="af3"/>
     <w:uiPriority w:val="99"/>
-    <w:locked/>
-    <w:rsid w:val="00DC7604"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00894B30"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af3">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="af2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00894B30"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E0A9B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af4">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006B2B7E"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af5">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af6"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006B2B7E"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af6">
+    <w:name w:val="Текст примечания Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="af5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006B2B7E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af7">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="af5"/>
+    <w:next w:val="af5"/>
+    <w:link w:val="af8"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006B2B7E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af8">
+    <w:name w:val="Тема примечания Знак"/>
+    <w:basedOn w:val="af6"/>
+    <w:link w:val="af7"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006B2B7E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af9">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C43E0C"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="afa">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002E1911"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="afb">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="afc"/>
+    <w:rsid w:val="00BC5850"/>
+    <w:pPr>
+      <w:ind w:firstLine="851"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:snapToGrid w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="afc">
+    <w:name w:val="Основной текст с отступом Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="afb"/>
+    <w:rsid w:val="00BC5850"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
+    <w:name w:val="Абзац списка1"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00845886"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Mangal"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="Без интервала Знак"/>
+    <w:aliases w:val="Интервалсыз Знак,Без интервала1 Знак,No Spacing Знак,Обя Знак,мелкий Знак,мой рабочий Знак,норма Знак,Айгерим Знак,No Spacing1 Знак"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="1"/>
+    <w:locked/>
+    <w:rsid w:val="007E7DF2"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="Обычный (веб) Знак"/>
+    <w:aliases w:val="Обычный (Web) Знак,Знак Знак Знак,Знак Знак1,Обычный (веб) Знак1 Знак,Обычный (веб) Знак Знак Знак,Обычный (Web)1 Знак,Знак Знак3 Знак,Знак Знак1 Знак Знак1,Знак Знак1 Знак Знак Знак,Обычный (веб) Знак Знак Знак Знак Знак,Знак4 Знак1"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="ac"/>
+    <w:locked/>
+    <w:rsid w:val="00711932"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00711932"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="9"/>
+      </w:numPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
     <w:name w:val="Абзац списка Знак"/>
-    <w:link w:val="a6"/>
+    <w:link w:val="a9"/>
     <w:uiPriority w:val="34"/>
     <w:locked/>
-    <w:rsid w:val="00DC7604"/>
+    <w:rsid w:val="00407CE4"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00100CB4"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="26375357">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="29649494">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="136726709">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="259220320">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="299262995">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1033653474">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="272789520">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="250161515">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1624530604">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1550412990">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1653024404">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                            </w:div>
+                            <w:div w:id="1988047104">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="1857037458">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="530461392">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="306476978">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="0"/>
+                                          <w:marTop w:val="0"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                        </w:div>
+                                        <w:div w:id="525145157">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="0"/>
+                                          <w:marTop w:val="0"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                            <w:div w:id="1702583822">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                            </w:div>
+                            <w:div w:id="1659378589">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1738867199">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="989208487">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="521091253">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="566261269">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="315259356">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="328101976">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="616256073">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="630211709">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="901410232">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1047336284">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1062601697">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1313098447">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1328286439">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1424572025">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1445297904">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1598903338">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="885677529">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1513913630">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1422138204">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="45032945">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1717124794">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2034914577">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="974722731">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="698704157">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="787241158">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="842210295">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1972707546">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2008708668">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7158,84 +13200,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -7366,70 +13410,87 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C0C66F7A-7848-4ED7-B7AC-E23FD8A9DB88}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>4419</Characters>
+  <Pages>1</Pages>
+  <Words>783</Words>
+  <Characters>4467</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>36</Lines>
+  <Lines>37</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>SPecialiST RePack</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5184</CharactersWithSpaces>
+  <CharactersWithSpaces>5240</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>НУРИК</dc:creator>
+  <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>