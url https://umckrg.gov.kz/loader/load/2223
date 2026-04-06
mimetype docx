--- v0 (2025-12-15)
+++ v1 (2026-04-06)
@@ -1,3415 +1,3784 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="002D3E25" w:rsidRPr="00932B75" w:rsidRDefault="002D3E25" w:rsidP="002D3E25">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9889" w:type="dxa"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4482"/>
+        <w:gridCol w:w="1364"/>
+        <w:gridCol w:w="4043"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009D2FF6" w:rsidTr="009D2FF6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4482" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009D2FF6" w:rsidRDefault="009D2FF6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1364" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009D2FF6" w:rsidRDefault="009D2FF6">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4043" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009D2FF6" w:rsidRDefault="009D2FF6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="es-PA" w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>УТВЕРЖДАЮ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A95780" w:rsidRDefault="009D2FF6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">директор </w:t>
+            </w:r>
+            <w:r w:rsidR="00A95780">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>учебно-методического</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A95780" w:rsidRDefault="00A95780">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>центра развития образования</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009D2FF6" w:rsidRDefault="00A95780">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Карагандинской области</w:t>
+            </w:r>
+            <w:r w:rsidR="009D2FF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009D2FF6" w:rsidRDefault="009D2FF6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>____________</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00366DFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Б.Х.Абдикерова</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009D2FF6" w:rsidRDefault="009D2FF6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="es-PA" w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>«____»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00366DFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>___________2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="009D2FF6" w:rsidRDefault="009D2FF6" w:rsidP="009D2FF6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>БЕКІТЕМІН</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="002D3E25" w:rsidRDefault="002D3E25" w:rsidP="002D3E25">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D2FF6" w:rsidRDefault="009D2FF6" w:rsidP="009D2FF6">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FB379C" w:rsidRDefault="00FB379C" w:rsidP="006A5A85">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                      Қарағанды облысында </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="002D3E25" w:rsidRDefault="002D3E25" w:rsidP="002D3E25">
+        <w:t>ПОЛОЖЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F90E32" w:rsidRDefault="00C06780" w:rsidP="00A56372">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                       білім беруді дамытудың </w:t>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t>областного</w:t>
+      </w:r>
+      <w:r w:rsidR="00D43D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A95780">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">дистанционного </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                                   оқу-әдістемелік орталығының</w:t>
-[...19 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t>конкурса</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB379C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                директоры</w:t>
-[...174 lines deleted...]
-    <w:p w:rsidR="002D3E25" w:rsidRDefault="002D3E25" w:rsidP="002D3E25">
+        <w:t xml:space="preserve"> эссе </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00564CEC" w:rsidRDefault="00FB379C" w:rsidP="00564CEC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:color w:val="181818"/>
-[...10 lines deleted...]
-          <w:spacing w:val="-15"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:color w:val="181818"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="002D3E25" w:rsidRPr="002D3E25" w:rsidRDefault="002D3E25" w:rsidP="002D3E25">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">среди учителей </w:t>
+      </w:r>
+      <w:r w:rsidR="00C06780">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">русского и английского языков </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00564CEC" w:rsidRDefault="00A56372" w:rsidP="00564CEC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="181818"/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D3E25">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>на тему</w:t>
+      </w:r>
+      <w:r w:rsidR="00C06780">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00564CEC" w:rsidRPr="00564CEC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="181818"/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>«</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00694B19">
+        <w:t>«Учитель! Слово-то какое!»</w:t>
+      </w:r>
+      <w:r w:rsidR="00363E52">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="181818"/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002D3E25">
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00694B19" w:rsidRPr="00363E52" w:rsidRDefault="00694B19" w:rsidP="00564CEC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="181818"/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00694B19">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="181818"/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>What</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002D3E25">
+        <w:t>«Teacher!</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00694B19">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="181818"/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> What a wonderful word</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00694B19">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="181818"/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002D3E25">
+        <w:t>!</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00363E52">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="181818"/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00A95780" w:rsidRPr="00694B19" w:rsidRDefault="00A95780" w:rsidP="00366DFE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006A5A85" w:rsidRPr="00FB379C" w:rsidRDefault="006A5A85" w:rsidP="00FB379C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000778C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB379C" w:rsidRPr="008F28F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Общие</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB379C" w:rsidRPr="00363E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00694B19">
+      <w:r w:rsidR="00FB379C" w:rsidRPr="008F28F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>положения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00694B19" w:rsidRPr="00694B19" w:rsidRDefault="00A56372" w:rsidP="00694B19">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="181818"/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00363E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>wonderful</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002D3E25">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FB379C" w:rsidRPr="008F28F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Настоящее Положение регламентирует </w:t>
+      </w:r>
+      <w:r w:rsidR="00D43D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>цель</w:t>
+      </w:r>
+      <w:r w:rsidR="00392977">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB379C" w:rsidRPr="008F28F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">порядок организации и </w:t>
+      </w:r>
+      <w:r w:rsidR="00D43D48" w:rsidRPr="008F28F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>проведения</w:t>
+      </w:r>
+      <w:r w:rsidR="006A6C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>, условия для участия, оценивания и награждения</w:t>
+      </w:r>
+      <w:r w:rsidR="00D43D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> победителей</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB379C" w:rsidRPr="008F28F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB379C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>данного</w:t>
+      </w:r>
+      <w:r w:rsidR="00D43D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> областного дистанционного </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB379C" w:rsidRPr="008F28F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">конкурса </w:t>
+      </w:r>
+      <w:r w:rsidR="00D43D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">эссе </w:t>
+      </w:r>
+      <w:r w:rsidR="00F90E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на </w:t>
+      </w:r>
+      <w:r w:rsidR="00366DFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тему</w:t>
+      </w:r>
+      <w:r w:rsidR="00564CEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00564CEC" w:rsidRPr="00564CEC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="181818"/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00694B19">
+        <w:t>«Учитель! Слово-то какое!»</w:t>
+      </w:r>
+      <w:r w:rsidR="00694B19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00694B19" w:rsidRPr="00694B19">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="181818"/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>word</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002D3E25">
+        <w:t>«Teacher!</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00694B19" w:rsidRPr="00694B19">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="181818"/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-        <w:t>!»</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> What a wonderful word</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00694B19" w:rsidRPr="00694B19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="181818"/>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r w:rsidR="00694B19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="181818"/>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="002D3E25" w:rsidRPr="00E13C6E" w:rsidRDefault="002D3E25" w:rsidP="002D3E25">
+    <w:p w:rsidR="00FB379C" w:rsidRDefault="00694B19" w:rsidP="00694B19">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB379C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(далее «К</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB379C" w:rsidRPr="008F28F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">онкурс»). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AB6B6D" w:rsidRPr="003602A2" w:rsidRDefault="00AB6B6D" w:rsidP="006A5A85">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AB6B6D" w:rsidRDefault="006A5A85" w:rsidP="00AB6B6D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="24"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13C6E">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00251165">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6B6D" w:rsidRPr="00AB6B6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6B6D" w:rsidRPr="00431E89">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Цель</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6B6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6B6D" w:rsidRPr="00431E89">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">конкурса: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B4071" w:rsidRPr="000B4071" w:rsidRDefault="00392977" w:rsidP="00392977">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002702C9">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Цель конкурса: </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4E3D" w:rsidRPr="002702C9">
+        <w:rPr>
           <w:bCs/>
-          <w:iCs/>
+          <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">создание условий для раскрытия творческого потенциала </w:t>
+      </w:r>
+      <w:r w:rsidR="002702C9" w:rsidRPr="002702C9">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>учителей</w:t>
+      </w:r>
+      <w:r w:rsidR="002702C9">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A5A85" w:rsidRPr="00CD37B7" w:rsidRDefault="006A5A85" w:rsidP="00B0502E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>т</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD37B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidR="00656234">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Участники конкурса</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A5A85" w:rsidRPr="00CD37B7" w:rsidRDefault="006A5A85" w:rsidP="006A5A85">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD37B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00656234">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>В кон</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">курсе могут участвовать учителя русского, английского языков </w:t>
+      </w:r>
+      <w:r w:rsidR="00392977">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">организаций образования </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Карагандинской области.</w:t>
+      </w:r>
+      <w:r w:rsidR="006F1F28" w:rsidRPr="006F1F28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B0502E" w:rsidRDefault="006A5A85" w:rsidP="002C783C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067719E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.2. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF3F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>О</w:t>
+      </w:r>
+      <w:r w:rsidR="002C783C" w:rsidRPr="002C783C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>граничений по возрасту</w:t>
+      </w:r>
+      <w:r w:rsidR="006A6C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="002C783C" w:rsidRPr="002C783C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>педагогическо</w:t>
+      </w:r>
+      <w:r w:rsidR="006A6C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>й категории, стаж</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF3F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>у нет</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F90E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00392977" w:rsidRDefault="00392977" w:rsidP="00B0502E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006A5A85" w:rsidRPr="00703A65" w:rsidRDefault="00B0502E" w:rsidP="00B0502E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidR="002C783C" w:rsidRPr="00FC1C55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Организация и проведение конкурса</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A5A85" w:rsidRDefault="006A5A85" w:rsidP="006A5A85">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.1. </w:t>
+      </w:r>
+      <w:r w:rsidR="002C783C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Конкурсные материалы принимаются на </w:t>
+      </w:r>
+      <w:r w:rsidR="00A56372">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">одном из </w:t>
+      </w:r>
+      <w:r w:rsidR="001E1DD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>двух</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56372">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> языков</w:t>
+      </w:r>
+      <w:r w:rsidR="002C783C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (русский</w:t>
+      </w:r>
+      <w:r w:rsidR="006E4C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, английский</w:t>
+      </w:r>
+      <w:r w:rsidR="002C783C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A95780" w:rsidRDefault="00A95780" w:rsidP="00A95780">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE6F66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Конкурсные материалы должны содержать</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A95780" w:rsidRDefault="00A95780" w:rsidP="00A95780">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- сканированную заявку, утвержденную директором организации образования (подпись, печать) по форме (</w:t>
+      </w:r>
+      <w:r w:rsidR="00372042">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>приложение 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00372042" w:rsidRDefault="00372042" w:rsidP="00A95780">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- электронный вариант эссе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A5A85" w:rsidRPr="001227B5" w:rsidRDefault="00A95780" w:rsidP="00B0502E">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>4.3</w:t>
+      </w:r>
+      <w:r w:rsidR="006A5A85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="001227B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Конкурс проводится в два </w:t>
+      </w:r>
+      <w:r w:rsidR="00A56372">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>этапа</w:t>
+      </w:r>
+      <w:r w:rsidR="00F90E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">ақырыбында </w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A5A85" w:rsidRPr="00E25417" w:rsidRDefault="001227B5" w:rsidP="00B0502E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003237F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Первый этап</w:t>
+      </w:r>
+      <w:r w:rsidR="00F90E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (заочный) –</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001227B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>рием конкурсных материалов</w:t>
+      </w:r>
+      <w:r w:rsidR="003237F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A56372">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">с </w:t>
+      </w:r>
+      <w:r w:rsidR="00366DFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>05</w:t>
+      </w:r>
+      <w:r w:rsidR="00E500D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по </w:t>
+      </w:r>
+      <w:r w:rsidR="00366DFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>16 апреля 2021</w:t>
+      </w:r>
+      <w:r w:rsidR="003237F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>г.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A95780">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A95780" w:rsidRPr="00A95780">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Работы и заявки принимаются только в электронном варианте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A5A85" w:rsidRPr="00773BF9" w:rsidRDefault="001227B5" w:rsidP="006A5A85">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003237F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Второй этап</w:t>
+      </w:r>
+      <w:r w:rsidR="006A5A85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r w:rsidR="006A6C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>одве</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF3F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дение итогов</w:t>
+      </w:r>
+      <w:r w:rsidR="003237F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> конкурса, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>награждение</w:t>
+      </w:r>
+      <w:r w:rsidR="003237F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, публикация </w:t>
+      </w:r>
+      <w:r w:rsidR="00914A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>лучших эссе в газете «Ізденіс» (</w:t>
+      </w:r>
+      <w:r w:rsidR="005C3CD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C3CD6" w:rsidRPr="005C3CD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">до </w:t>
+      </w:r>
+      <w:r w:rsidR="00366DFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>30 апреля 2021</w:t>
+      </w:r>
+      <w:r w:rsidR="005C3CD6" w:rsidRPr="005C3CD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> года</w:t>
+      </w:r>
+      <w:r w:rsidR="00914A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="005C3CD6" w:rsidRPr="005C3CD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56372">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F7561" w:rsidRPr="007F7561" w:rsidRDefault="006E4C7C" w:rsidP="006A5A85">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>4.4.</w:t>
+      </w:r>
+      <w:r w:rsidR="001227B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00372042">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Учебно-методический центр развития образования</w:t>
+      </w:r>
+      <w:r w:rsidR="006A7741">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007F7561" w:rsidRPr="008F28F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">координирует подготовку, организацию </w:t>
+      </w:r>
+      <w:r w:rsidR="007F7561">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>и проведение К</w:t>
+      </w:r>
+      <w:r w:rsidR="007F7561" w:rsidRPr="008F28F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>онкурса</w:t>
+      </w:r>
+      <w:r w:rsidR="006A6C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>облыстық эссе байқауының</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A5A85" w:rsidRDefault="006A6C37" w:rsidP="006A5A85">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Адрес</w:t>
+      </w:r>
+      <w:r w:rsidR="006A5A85" w:rsidRPr="00E25417">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="007F7561">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>г.Караганда</w:t>
+      </w:r>
+      <w:r w:rsidR="006A5A85" w:rsidRPr="00E25417">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F7561">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ул.</w:t>
+      </w:r>
+      <w:r w:rsidR="006A5A85" w:rsidRPr="00E25417">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>С.Сейфуллин</w:t>
+      </w:r>
+      <w:r w:rsidR="007F7561">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="006A7741">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A7741" w:rsidRPr="00E25417">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>8/2</w:t>
+      </w:r>
+      <w:r w:rsidR="006A7741">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, телефон: 8(7212) </w:t>
+      </w:r>
+      <w:r w:rsidR="006A7741" w:rsidRPr="00914A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>44-56-30</w:t>
+      </w:r>
+      <w:r w:rsidR="006A5A85" w:rsidRPr="00914A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. E-mail: </w:t>
+      </w:r>
+      <w:r w:rsidR="0009240E" w:rsidRPr="00914A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>umc-ro@umckrg.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00392977" w:rsidRDefault="00392977" w:rsidP="006A5A85">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3390"/>
+        </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="24"/>
-[...14 lines deleted...]
-    <w:p w:rsidR="002D3E25" w:rsidRPr="00691E5B" w:rsidRDefault="002D3E25" w:rsidP="002D3E25">
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00502694" w:rsidRDefault="00502694" w:rsidP="006A5A85">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="5895"/>
+          <w:tab w:val="left" w:pos="3390"/>
         </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006A5A85" w:rsidRPr="00BD21CD" w:rsidRDefault="006A5A85" w:rsidP="006A5A85">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3390"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r w:rsidR="007F7561" w:rsidRPr="007F7561">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Требования к материалам конкурса</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A5A85" w:rsidRPr="00BD21CD" w:rsidRDefault="006A5A85" w:rsidP="006A5A85">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...24 lines deleted...]
-        <w:pStyle w:val="a6"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD21CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>5.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="007F7561" w:rsidRPr="007F7561">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007F7561" w:rsidRPr="007F7561">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Требования к эссе</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD21CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A5A85" w:rsidRPr="00392977" w:rsidRDefault="00392977" w:rsidP="00392977">
+      <w:pPr>
+        <w:pStyle w:val="af"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...5 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...1260 lines deleted...]
-        <w:pStyle w:val="a6"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r w:rsidR="007F7561" w:rsidRPr="00392977">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>абота с текс</w:t>
+      </w:r>
+      <w:r w:rsidR="006E4C7C" w:rsidRPr="00392977">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>товым редактором Microsoft Word;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A5A85" w:rsidRPr="00392977" w:rsidRDefault="006A5A85" w:rsidP="00392977">
+      <w:pPr>
+        <w:pStyle w:val="af"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392977">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Microsoft Word</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> мәтіндік редактормен жұмыс</w:t>
+        <w:t xml:space="preserve">шрифт Times New Roman, кегль 14, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F7561" w:rsidRPr="00392977">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>межстрочный интервал 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00392977">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D3E25" w:rsidRPr="00392977" w:rsidRDefault="002D3E25" w:rsidP="002D3E25">
-[...1 lines deleted...]
-        <w:pStyle w:val="a6"/>
+    <w:p w:rsidR="006A5A85" w:rsidRPr="00392977" w:rsidRDefault="007F7561" w:rsidP="00392977">
+      <w:pPr>
+        <w:pStyle w:val="af"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
-[...98 lines deleted...]
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00392977">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">все </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00392977">
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">: – </w:t>
+        <w:t xml:space="preserve">поля: – </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
         <w:smartTagPr>
           <w:attr w:name="ProductID" w:val="2 см"/>
         </w:smartTagPr>
         <w:r w:rsidRPr="00392977">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>2 см</w:t>
         </w:r>
       </w:smartTag>
       <w:r w:rsidRPr="00392977">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D3E25" w:rsidRPr="00F01E46" w:rsidRDefault="002D3E25" w:rsidP="002D3E25">
-[...1 lines deleted...]
-        <w:pStyle w:val="a6"/>
+    <w:p w:rsidR="006A5A85" w:rsidRPr="00372042" w:rsidRDefault="00392977" w:rsidP="00392977">
+      <w:pPr>
+        <w:pStyle w:val="af"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>К</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F01E46">
+        <w:t>о</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007F7561" w:rsidRPr="00392977">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бъем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007F7561" w:rsidRPr="00392977">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> не должен превышать </w:t>
+      </w:r>
+      <w:r w:rsidR="007F7561" w:rsidRPr="00392977">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>өлемі А4 форматындағы п</w:t>
-      </w:r>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="007F7561" w:rsidRPr="00392977">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>-х страниц</w:t>
+      </w:r>
+      <w:r w:rsidR="007F7561" w:rsidRPr="00392977">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007F7561" w:rsidRPr="00392977">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>на листах формата А4</w:t>
+      </w:r>
+      <w:r w:rsidR="00372042">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00372042" w:rsidRPr="00392977" w:rsidRDefault="00372042" w:rsidP="00392977">
+      <w:pPr>
+        <w:pStyle w:val="af"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...18 lines deleted...]
-    <w:p w:rsidR="002D3E25" w:rsidRPr="00EC5F2B" w:rsidRDefault="002D3E25" w:rsidP="002D3E25">
+        </w:rPr>
+        <w:t>фамилию, имя, отчество автора эссе, организацию образования указывать полностью</w:t>
+      </w:r>
+      <w:r w:rsidR="00914A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (приложение 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00392977" w:rsidRDefault="00392977" w:rsidP="006A5A85">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3165"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006A5A85" w:rsidRPr="00EC5F2B" w:rsidRDefault="006A5A85" w:rsidP="006A5A85">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3165"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>6. Байқау</w:t>
-[...34 lines deleted...]
-        <w:pStyle w:val="a5"/>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:r w:rsidR="007F7561" w:rsidRPr="007F7561">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Критерии оценки конкурсных материалов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00392977" w:rsidRPr="00392977" w:rsidRDefault="00392977" w:rsidP="00392977">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
-[...46 lines deleted...]
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00392977">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...31 lines deleted...]
-        <w:pStyle w:val="a5"/>
+        </w:rPr>
+        <w:t>содержание полностью соответствует заданной тематике конкурса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00392977" w:rsidRPr="00392977" w:rsidRDefault="00392977" w:rsidP="00392977">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
-[...54 lines deleted...]
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00392977">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="a5"/>
+        </w:rPr>
+        <w:t>полнота раскрытия темы, содержательность;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00392977" w:rsidRPr="00392977" w:rsidRDefault="00392977" w:rsidP="00392977">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00392977">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="a5"/>
+        </w:rPr>
+        <w:t>эрудиция, знание фактического материала;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00392977" w:rsidRPr="00392977" w:rsidRDefault="00392977" w:rsidP="00392977">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00392977">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="a5"/>
+        </w:rPr>
+        <w:t>последовательность и оригинальность изложения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00392977" w:rsidRPr="00392977" w:rsidRDefault="00392977" w:rsidP="00392977">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00392977">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="a5"/>
+        </w:rPr>
+        <w:t>умение формулировать выводы и аргументировать;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00392977" w:rsidRPr="00392977" w:rsidRDefault="00392977" w:rsidP="00392977">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00392977">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="a5"/>
+        </w:rPr>
+        <w:t>проявление творческого и самостоятельного мышления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00392977" w:rsidRPr="00392977" w:rsidRDefault="00392977" w:rsidP="00392977">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00392977">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t>литературный стиль и форма изложения материала;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00392977" w:rsidRPr="00392977" w:rsidRDefault="00392977" w:rsidP="00392977">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00392977">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="002D3E25" w:rsidRPr="005C3CD6" w:rsidRDefault="002D3E25" w:rsidP="002D3E25">
+        <w:t>соответствие правилам правописания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C3CD6" w:rsidRPr="00392977" w:rsidRDefault="00392977" w:rsidP="00392977">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00392977">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>соблюдение требований к оформлению эссе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A5A85" w:rsidRPr="005C3CD6" w:rsidRDefault="00392977" w:rsidP="00B0502E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C3CD6">
+      <w:r w:rsidR="006A5A85" w:rsidRPr="005C3CD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-    <w:p w:rsidR="002D3E25" w:rsidRDefault="002D3E25" w:rsidP="002D3E25">
+      <w:r w:rsidR="0081443D" w:rsidRPr="005C3CD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Подведение итогов и награждение</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A5A85" w:rsidRDefault="00392977" w:rsidP="006A5A85">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="269" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="006A5A85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF3F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">В состав </w:t>
+      </w:r>
+      <w:r w:rsidR="0081443D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">7.1. </w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="002D3E25" w:rsidRDefault="002D3E25" w:rsidP="002D3E25">
+        <w:t>жюри</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF3F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для оценки конкурсных работ</w:t>
+      </w:r>
+      <w:r w:rsidR="0081443D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> входят методисты учебно-методического центра развития образования </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF3F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Карагандинской области и </w:t>
+      </w:r>
+      <w:r w:rsidR="005C3CD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>члены областных творческих</w:t>
+      </w:r>
+      <w:r w:rsidR="0081443D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C3CD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>групп.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00752EBC" w:rsidRDefault="00392977" w:rsidP="006A5A85">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="269" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="0056597F">
+      <w:r w:rsidR="006A5A85" w:rsidRPr="0056597F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">.2. </w:t>
       </w:r>
-      <w:r w:rsidRPr="008674D5">
-[...17 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00752EBC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="002D3E25" w:rsidRDefault="002D3E25" w:rsidP="002D3E25">
+        <w:t xml:space="preserve">Решение жюри отображается в протоколе. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A5A85" w:rsidRDefault="00392977" w:rsidP="006A5A85">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="269" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>7.3.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008674D5">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="006A5A85" w:rsidRPr="0056597F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Барлық қатысушылар сертификаттармен марапатталады. Байқау жеңімпаздары І, ІІ, ІІІ дәрежелі дипломдармен марапатталады.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="002D3E25" w:rsidRDefault="002D3E25" w:rsidP="002D3E25">
+        <w:t xml:space="preserve">.3. </w:t>
+      </w:r>
+      <w:r w:rsidR="00752EBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:r w:rsidR="00752EBC" w:rsidRPr="00752EBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>се участники будут награждены сертификатами</w:t>
+      </w:r>
+      <w:r w:rsidR="006A5A85" w:rsidRPr="0056597F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00752EBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Победители конкурса награждают</w:t>
+      </w:r>
+      <w:r w:rsidR="005C3CD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ся дипломами І, ІІ, ІІІ степени.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A95780" w:rsidRDefault="00A95780" w:rsidP="006A5A85">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="269" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002D3E25" w:rsidRDefault="002D3E25" w:rsidP="002D3E25">
-[...4 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w:rsidR="00A95780" w:rsidRPr="00372042" w:rsidRDefault="00372042" w:rsidP="00372042">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...26 lines deleted...]
-    <w:p w:rsidR="002D3E25" w:rsidRPr="00DF0543" w:rsidRDefault="002D3E25" w:rsidP="002D3E25">
+      <w:r w:rsidRPr="00372042">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Приложение 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00372042" w:rsidRDefault="00372042" w:rsidP="00A95780">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4215"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A95780" w:rsidRPr="00DF0543" w:rsidRDefault="00A95780" w:rsidP="00A95780">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4215"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Өтінім</w:t>
+        <w:t>Заявка</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="817"/>
         <w:gridCol w:w="1627"/>
         <w:gridCol w:w="2686"/>
         <w:gridCol w:w="1635"/>
         <w:gridCol w:w="1420"/>
         <w:gridCol w:w="1336"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002D3E25" w:rsidTr="003F492B">
+      <w:tr w:rsidR="00A95780" w:rsidTr="00423006">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D3E25" w:rsidRPr="00DF0543" w:rsidRDefault="002D3E25" w:rsidP="003F492B">
+          <w:p w:rsidR="00A95780" w:rsidRPr="00DF0543" w:rsidRDefault="00A95780" w:rsidP="00423006">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D3E25" w:rsidRPr="00DF0543" w:rsidRDefault="002D3E25" w:rsidP="003F492B">
+          <w:p w:rsidR="00A95780" w:rsidRPr="00DF0543" w:rsidRDefault="00A95780" w:rsidP="00423006">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Педагогтың АӘТ</w:t>
+              <w:t>ФИО педагога</w:t>
+            </w:r>
+            <w:r w:rsidR="00372042">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (полностью)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D3E25" w:rsidRPr="00DF0543" w:rsidRDefault="002D3E25" w:rsidP="003F492B">
+          <w:p w:rsidR="00A95780" w:rsidRPr="00DF0543" w:rsidRDefault="00A95780" w:rsidP="00423006">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Аймақ</w:t>
+              <w:t>Регион</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1635" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D3E25" w:rsidRPr="001227B5" w:rsidRDefault="002D3E25" w:rsidP="003F492B">
+          <w:p w:rsidR="00A95780" w:rsidRDefault="00A95780" w:rsidP="00423006">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Оқу орны</w:t>
+              <w:t>Учебное заведение</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...4 lines deleted...]
-          <w:p w:rsidR="002D3E25" w:rsidRPr="001227B5" w:rsidRDefault="002D3E25" w:rsidP="003F492B">
+          <w:p w:rsidR="00372042" w:rsidRPr="001227B5" w:rsidRDefault="00372042" w:rsidP="00423006">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Лауазымы</w:t>
+              <w:t>(согласно Уставу)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1336" w:type="dxa"/>
+            <w:tcW w:w="1420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D3E25" w:rsidRPr="001227B5" w:rsidRDefault="002D3E25" w:rsidP="003F492B">
+          <w:p w:rsidR="00A95780" w:rsidRPr="001227B5" w:rsidRDefault="00A95780" w:rsidP="00423006">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Ұялы тел.нөмірі</w:t>
+              <w:t>Должность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1336" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A95780" w:rsidRPr="001227B5" w:rsidRDefault="00A95780" w:rsidP="00423006">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Номер сот.тел.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D3E25" w:rsidTr="003F492B">
+      <w:tr w:rsidR="00A95780" w:rsidTr="00423006">
         <w:trPr>
           <w:trHeight w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D3E25" w:rsidRPr="007806F0" w:rsidRDefault="002D3E25" w:rsidP="003F492B">
+          <w:p w:rsidR="00A95780" w:rsidRPr="007806F0" w:rsidRDefault="00A95780" w:rsidP="00423006">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D3E25" w:rsidRPr="007806F0" w:rsidRDefault="002D3E25" w:rsidP="003F492B">
+          <w:p w:rsidR="00A95780" w:rsidRPr="007806F0" w:rsidRDefault="00A95780" w:rsidP="00423006">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D3E25" w:rsidRPr="00DF0543" w:rsidRDefault="002D3E25" w:rsidP="003F492B">
+          <w:p w:rsidR="00A95780" w:rsidRPr="00DF0543" w:rsidRDefault="00A95780" w:rsidP="00423006">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1635" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D3E25" w:rsidRPr="007806F0" w:rsidRDefault="002D3E25" w:rsidP="003F492B">
+          <w:p w:rsidR="00A95780" w:rsidRPr="007806F0" w:rsidRDefault="00A95780" w:rsidP="00423006">
             <w:pPr>
               <w:ind w:left="-81" w:right="-86"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D3E25" w:rsidRPr="007806F0" w:rsidRDefault="002D3E25" w:rsidP="003F492B">
+          <w:p w:rsidR="00A95780" w:rsidRPr="007806F0" w:rsidRDefault="00A95780" w:rsidP="00423006">
             <w:pPr>
               <w:ind w:left="-81" w:right="-86"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1336" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D3E25" w:rsidRPr="007806F0" w:rsidRDefault="002D3E25" w:rsidP="003F492B">
+          <w:p w:rsidR="00A95780" w:rsidRPr="007806F0" w:rsidRDefault="00A95780" w:rsidP="00423006">
             <w:pPr>
               <w:ind w:left="-81" w:right="-86"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002D3E25" w:rsidRDefault="002D3E25" w:rsidP="002D3E25">
+    <w:p w:rsidR="00A95780" w:rsidRDefault="00A95780" w:rsidP="00914A93">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="269" w:lineRule="atLeast"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="002D3E25" w:rsidRDefault="002D3E25" w:rsidP="002D3E25">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00914A93" w:rsidRPr="00372042" w:rsidRDefault="00914A93" w:rsidP="00914A93">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Приложение 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914A93" w:rsidRPr="002C3D49" w:rsidRDefault="00914A93" w:rsidP="00914A93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="23282D"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="23282D"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+        <w:t>Асаналиева</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="23282D"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> А.Б.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914A93" w:rsidRDefault="00914A93" w:rsidP="00914A93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="23282D"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C3D49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="23282D"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+        <w:t>КГ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="23282D"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+        <w:t>У «Общеобразовательная школа №220</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C3D49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="23282D"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">», </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002C3D49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="23282D"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+        <w:t>г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002C3D49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="23282D"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5444D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="23282D"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F5444D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="23282D"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+        <w:t>араганда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00502694" w:rsidRDefault="00502694" w:rsidP="00914A93">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="269" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="181818"/>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00914A93" w:rsidRDefault="00F5444D" w:rsidP="00914A93">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="269" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="181818"/>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00363E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="181818"/>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«Учитель! Слово-то какое!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00363E52" w:rsidRDefault="00363E52" w:rsidP="00363E52">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="269" w:lineRule="atLeast"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...114 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="181818"/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00372046">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="181818"/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>«Учитель! Слово-то какое!»/</w:t>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="002D3E25">
+        <w:t>Согласовано</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00363E52" w:rsidRDefault="00363E52" w:rsidP="00363E52">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="269" w:lineRule="atLeast"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="181818"/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>«</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00372046">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="181818"/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002D3E25">
+        </w:rPr>
+        <w:t xml:space="preserve">заведующая </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="181818"/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">! </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00372046">
+        <w:t>ОДОиОСО</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00363E52" w:rsidRDefault="00363E52" w:rsidP="00363E52">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="269" w:lineRule="atLeast"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="181818"/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00372046">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="181818"/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-[...9 lines deleted...]
-    <w:sectPr w:rsidR="006811F1" w:rsidSect="009A7FEB">
+        </w:rPr>
+        <w:t>____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00363E52" w:rsidRPr="00363E52" w:rsidRDefault="00363E52" w:rsidP="00363E52">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="269" w:lineRule="atLeast"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мукашева Г.Г.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00363E52" w:rsidRPr="00363E52" w:rsidSect="00363E52">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="709" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="850" w:bottom="426" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="110D6444"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C0285BA"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3492,136 +3861,196 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47F96496"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0419000F">
+    <w:nsid w:val="3DE52E59"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9E2C75A6"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="4BF81AF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DE5E6DFE"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -3694,84 +4123,140 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C61078"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C61078"/>
+    <w:rsidRoot w:val="00F82EED"/>
+    <w:rsid w:val="00006409"/>
+    <w:rsid w:val="0009240E"/>
+    <w:rsid w:val="000B4071"/>
+    <w:rsid w:val="001227B5"/>
+    <w:rsid w:val="001E1DD1"/>
+    <w:rsid w:val="002702C9"/>
+    <w:rsid w:val="002C783C"/>
+    <w:rsid w:val="003237F7"/>
+    <w:rsid w:val="00363E52"/>
+    <w:rsid w:val="00366DFE"/>
+    <w:rsid w:val="00372042"/>
+    <w:rsid w:val="00392977"/>
+    <w:rsid w:val="0043274F"/>
+    <w:rsid w:val="004F4E3D"/>
+    <w:rsid w:val="00502694"/>
+    <w:rsid w:val="00564CEC"/>
+    <w:rsid w:val="005C3CD6"/>
+    <w:rsid w:val="0060362C"/>
+    <w:rsid w:val="00656234"/>
+    <w:rsid w:val="0068338D"/>
+    <w:rsid w:val="00694B19"/>
+    <w:rsid w:val="006A5A85"/>
+    <w:rsid w:val="006A6C37"/>
+    <w:rsid w:val="006A7741"/>
+    <w:rsid w:val="006B3711"/>
+    <w:rsid w:val="006E4C7C"/>
+    <w:rsid w:val="006F1F28"/>
+    <w:rsid w:val="00752EBC"/>
+    <w:rsid w:val="007F7561"/>
+    <w:rsid w:val="0081443D"/>
+    <w:rsid w:val="00874C0A"/>
+    <w:rsid w:val="008D3527"/>
+    <w:rsid w:val="00914A93"/>
+    <w:rsid w:val="009D2FF6"/>
+    <w:rsid w:val="00A10A3D"/>
+    <w:rsid w:val="00A56372"/>
+    <w:rsid w:val="00A859B7"/>
+    <w:rsid w:val="00A95780"/>
+    <w:rsid w:val="00AB6B6D"/>
+    <w:rsid w:val="00AF0D66"/>
+    <w:rsid w:val="00B0502E"/>
+    <w:rsid w:val="00C04000"/>
+    <w:rsid w:val="00C06780"/>
+    <w:rsid w:val="00CC1676"/>
+    <w:rsid w:val="00CE6F66"/>
+    <w:rsid w:val="00D43D48"/>
+    <w:rsid w:val="00DC5284"/>
+    <w:rsid w:val="00DF6B04"/>
+    <w:rsid w:val="00E500D5"/>
+    <w:rsid w:val="00E66770"/>
+    <w:rsid w:val="00E70C4F"/>
+    <w:rsid w:val="00F138F0"/>
+    <w:rsid w:val="00F31F04"/>
+    <w:rsid w:val="00F5444D"/>
+    <w:rsid w:val="00F82EED"/>
+    <w:rsid w:val="00F90E32"/>
+    <w:rsid w:val="00FB379C"/>
+    <w:rsid w:val="00FE53F0"/>
+    <w:rsid w:val="00FF3F3A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
+    <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="metricconverter"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
@@ -3788,53 +4273,54 @@
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
@@ -3909,188 +4395,375 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002D3E25"/>
+    <w:rsid w:val="006A5A85"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="10"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00564CEC"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="36"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="a3">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="002D3E25"/>
+    <w:rsid w:val="006A5A85"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+    <w:name w:val="apple-converted-space"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="006A5A85"/>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="002D3E25"/>
+    <w:rsid w:val="001227B5"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
+  <w:style w:type="character" w:styleId="a5">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007F7561"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a7"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A7741"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="Название Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
+    <w:rsid w:val="006A7741"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006A6C37"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006A6C37"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ab"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009D2FF6"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="120" w:line="100" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
+    <w:name w:val="Основной текст Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="aa"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D2FF6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ac">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="aa"/>
+    <w:link w:val="ad"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D2FF6"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="Подзаголовок Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ac"/>
+    <w:rsid w:val="009D2FF6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ae">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002D3E25"/>
+    <w:rsid w:val="000B4071"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a6">
+  <w:style w:type="paragraph" w:styleId="af">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="002D3E25"/>
+    <w:rsid w:val="00392977"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00564CEC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="36"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
@@ -4165,156 +4838,436 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002D3E25"/>
+    <w:rsid w:val="006A5A85"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="10"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00564CEC"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="36"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="a3">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="002D3E25"/>
+    <w:rsid w:val="006A5A85"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+    <w:name w:val="apple-converted-space"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="006A5A85"/>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="002D3E25"/>
+    <w:rsid w:val="001227B5"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
+  <w:style w:type="character" w:styleId="a5">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007F7561"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a7"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A7741"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="Название Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
+    <w:rsid w:val="006A7741"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006A6C37"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006A6C37"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ab"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009D2FF6"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="120" w:line="100" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
+    <w:name w:val="Основной текст Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="aa"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D2FF6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ac">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="aa"/>
+    <w:link w:val="ad"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D2FF6"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="Подзаголовок Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ac"/>
+    <w:rsid w:val="009D2FF6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ae">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002D3E25"/>
+    <w:rsid w:val="000B4071"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a6">
+  <w:style w:type="paragraph" w:styleId="af">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="002D3E25"/>
+    <w:rsid w:val="00392977"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00564CEC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="36"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="176624723">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="375081284">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="899827190">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1126236848">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1669941776">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1750466732">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1993026419">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4558,59 +5511,87 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1B0475C-DB53-48BD-97F1-86E74D1B91DB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>542</Words>
-  <Characters>3091</Characters>
+  <Words>477</Words>
+  <Characters>2725</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>22</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>SPecialiST RePack</Company>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company>Home</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3626</CharactersWithSpaces>
+  <CharactersWithSpaces>3196</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>42КАБ</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>