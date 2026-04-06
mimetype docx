--- v0 (2025-12-15)
+++ v1 (2026-04-06)
@@ -3,9469 +3,10088 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00BA4D9A" w:rsidRDefault="00BA4D9A" w:rsidP="00BA4D9A">
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="00E04D44" w:rsidP="00E04D44">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">УПРАВЛЕНИЕ ОБРАЗОВАНИЯ КАРАГАНДИНСКОЙ ОБЛАСТИ КГКП </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>ҚАРАҒАНДЫ ОБЛЫСЫ БІЛІМ БАСҚАРМАСЫ                           ҚАРАҒАНДЫ ОБЛЫСЫ БІЛІМ БЕРУДІ ДАМЫТУДЫҢ ОҚУ-ӘДІСТЕМЕЛІК ОРТАЛЫҒЫ</w:t>
+        <w:t>«УЧЕБНО-МЕТОДИЧЕСКИЙ ЦЕНТР РАЗВИТИЯ ОБРАЗОВАНИЯ КАРАГАНДИНСКОЙ ОБЛАСТИ»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA66E2" w:rsidRDefault="00BA66E2" w:rsidP="00BA66E2">
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="00E04D44" w:rsidP="00ED2C9D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00BA66E2" w:rsidSect="00EE7488">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00ED2C9D" w:rsidRDefault="00ED2C9D" w:rsidP="00ED2C9D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00ED2C9D" w:rsidSect="00EE7488">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BA66E2" w:rsidRDefault="00BA66E2" w:rsidP="00BA66E2">
+    <w:p w:rsidR="004D05CD" w:rsidRDefault="004D05CD" w:rsidP="00ED2C9D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BA66E2" w:rsidRDefault="00BA66E2" w:rsidP="00BA66E2">
+    <w:p w:rsidR="004D05CD" w:rsidRDefault="004D05CD" w:rsidP="00ED2C9D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BA66E2" w:rsidRDefault="00BA66E2" w:rsidP="00BA66E2">
+    <w:p w:rsidR="00ED2C9D" w:rsidRPr="00ED2C9D" w:rsidRDefault="00ED2C9D" w:rsidP="00ED2C9D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="a3"/>
+      <w:r w:rsidRPr="00ED2C9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>СОГЛАСОВАНО</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00BA66E2" w:rsidRPr="00ED2C9D" w:rsidRDefault="00BA66E2" w:rsidP="00BA66E2">
+    <w:p w:rsidR="00ED2C9D" w:rsidRPr="00ED2C9D" w:rsidRDefault="00ED2C9D" w:rsidP="00ED2C9D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00ED2C9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>КЕЛІСІЛДІ</w:t>
+        <w:t>зам. директора УМЦ РО по ДО и ОСО</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA66E2" w:rsidRDefault="00BA66E2" w:rsidP="00BA66E2">
+    <w:p w:rsidR="00ED2C9D" w:rsidRPr="00ED2C9D" w:rsidRDefault="004D05CD" w:rsidP="00ED2C9D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Қарағанды облысы</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="a3"/>
+        <w:t>______________</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED2C9D" w:rsidRPr="00ED2C9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Абд</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>ББД ОӘО директорының орынбасары</w:t>
+        <w:t>икерова Б.Х.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA66E2" w:rsidRPr="00ED2C9D" w:rsidRDefault="00BA66E2" w:rsidP="00BA66E2">
+    <w:p w:rsidR="00ED2C9D" w:rsidRPr="00ED2C9D" w:rsidRDefault="00ED2C9D" w:rsidP="00ED2C9D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00ED2C9D">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«____»__________2015 г</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED2C9D" w:rsidRDefault="00ED2C9D" w:rsidP="00ED2C9D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Абд</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00ED2C9D" w:rsidRDefault="00ED2C9D" w:rsidP="00ED2C9D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">икерова Б.Х. </w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BA66E2" w:rsidRPr="00ED2C9D" w:rsidRDefault="00BA66E2" w:rsidP="00BA66E2">
+    <w:p w:rsidR="004D05CD" w:rsidRDefault="004D05CD" w:rsidP="00ED2C9D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
+        <w:ind w:left="1416"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w:rsidR="00ED2C9D" w:rsidRPr="00ED2C9D" w:rsidRDefault="00ED2C9D" w:rsidP="004D05CD">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>«____»__________2015 г</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="a3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED2C9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>УТВЕРЖДАЮ</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00BA66E2" w:rsidRDefault="00BA66E2" w:rsidP="00BA66E2">
+    <w:p w:rsidR="00ED2C9D" w:rsidRPr="00ED2C9D" w:rsidRDefault="00ED2C9D" w:rsidP="004D05CD">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="a3"/>
+      <w:r w:rsidRPr="00ED2C9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">директор УМЦ РО </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00BA66E2" w:rsidRDefault="00BA66E2" w:rsidP="00BA66E2">
+    <w:p w:rsidR="00ED2C9D" w:rsidRPr="00ED2C9D" w:rsidRDefault="004D05CD" w:rsidP="004D05CD">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="708"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:ind w:left="708"/>
+        <w:t>_______________</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED2C9D" w:rsidRPr="00ED2C9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>Кожахметова Г.Ш.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED2C9D" w:rsidRDefault="00ED2C9D" w:rsidP="004D05CD">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>БЕКІТЕМІН</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="708"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED2C9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>«____»__________2015 г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED2C9D" w:rsidRDefault="00ED2C9D" w:rsidP="00E04D44">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...82 lines deleted...]
-        <w:sectPr w:rsidR="00BA66E2" w:rsidSect="00BA66E2">
+        </w:rPr>
+        <w:sectPr w:rsidR="00ED2C9D" w:rsidSect="00ED2C9D">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:num="2" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E04D44" w:rsidRPr="00BA4D9A" w:rsidRDefault="00E04D44" w:rsidP="00BA4D9A">
-[...9 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00E04D44" w:rsidRDefault="00E04D44" w:rsidP="00E04D44">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...413 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BA4D9A" w:rsidRDefault="00BA4D9A" w:rsidP="00E04D44">
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="00E04D44" w:rsidP="00E04D44">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="00E04D44" w:rsidP="00E04D44">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="00E04D44" w:rsidP="00E04D44">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="00E04D44" w:rsidP="00943B22">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ПЕДАГОГИЧЕСКИЙ ПРОЕКТ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="00E04D44" w:rsidP="00E04D44">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«Обучение без границ»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="009A0E45" w:rsidP="00E04D44">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Повышение методического уровня учителей физики для повышения качества подготовки учащихся при сдаче итоговой аттестации в форме </w:t>
+      </w:r>
+      <w:r w:rsidR="00C26D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ЕНТ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="00E04D44" w:rsidP="00E04D44">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="00E04D44" w:rsidP="00E04D44">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="00E04D44" w:rsidP="00E04D44">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="00E04D44" w:rsidP="00E04D44">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="00E04D44" w:rsidP="00E04D44">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="00E04D44" w:rsidP="00E04D44">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="00E04D44" w:rsidP="00E04D44">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="00E04D44" w:rsidP="00E04D44">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="00E04D44" w:rsidP="00E04D44">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="00E04D44" w:rsidP="00E04D44">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="00E04D44" w:rsidP="00E04D44">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="00E04D44" w:rsidP="00E04D44">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="00E04D44" w:rsidP="00E04D44">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="00E04D44" w:rsidP="00E04D44">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="00E04D44" w:rsidP="00E04D44">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="00E04D44" w:rsidP="00E04D44">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="00E04D44" w:rsidP="00E04D44">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="00E04D44" w:rsidP="00E04D44">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="00E04D44" w:rsidP="00E04D44">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="00E04D44" w:rsidP="00E04D44">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F7441A" w:rsidRDefault="00F7441A" w:rsidP="00E04D44">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="00DB2366" w:rsidP="00E04D44">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>КАРАГАНДА 2015</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="00E04D44" w:rsidP="00E04D44">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="00E04D44" w:rsidP="00F44A8E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Актуальность</w:t>
+      </w:r>
+      <w:r w:rsidR="006B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003754AB" w:rsidRPr="00076EB9" w:rsidRDefault="003754AB" w:rsidP="00F44A8E">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:firstLine="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00076EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Одним из основных профильных предметов по выбору при сдач</w:t>
+      </w:r>
+      <w:r w:rsidR="00F44A8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">е ЕНТ является физика. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F44A8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>У</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00076EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>чителю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00076EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> физики необходимо использовать различные современные технологии и активные стратегии для качественной подготовки учащихся к сдаче ЕНТ. Обмен опыто</w:t>
+      </w:r>
+      <w:r w:rsidR="00F44A8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">м </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F44A8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>позвол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F44A8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00076EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">т учителям </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00076EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>из</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00076EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> своей педагогической практике делится </w:t>
+      </w:r>
+      <w:r w:rsidR="00F44A8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">методиками, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F44A8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>дают возможность</w:t>
+      </w:r>
+      <w:r w:rsidR="00F44A8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F44A8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>качественно повысить</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00076EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> результаты на ЕНТ.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00B66518" w:rsidRDefault="00BA4D9A" w:rsidP="00E04D44">
+    <w:p w:rsidR="00224C61" w:rsidRPr="00224C61" w:rsidRDefault="00224C61" w:rsidP="00F44A8E">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224C61">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Выпускные экзамены в форме ЕНТ не только выявляют уровень знаний учащегося-выпускника, но и являются  своеобразной проверкой социальной и психологической готовности его к постоянно меняющимся условиям реальности.  В связи с этим возникает необходимость в разноаспектной работе при подготовке выпускников к ЕНТ: обучающей, методической, психологической.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00224C61" w:rsidRPr="00224C61" w:rsidRDefault="00224C61" w:rsidP="00F44A8E">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224C61">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Прогнозируемая высокая результативность ЕНТ требует </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00224C61">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>глуб</w:t>
+      </w:r>
+      <w:r w:rsidR="00676789">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>окой</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00676789">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и разносторонней </w:t>
+      </w:r>
+      <w:r w:rsidR="00676789">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>взаимодействия</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00224C61">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> всех участников образовательного процесса (учащихся, учителей, родителей).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006B4A24" w:rsidRPr="00076EB9" w:rsidRDefault="006B4A24" w:rsidP="00F44A8E">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:firstLine="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00076EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Умение правильно отвечать на вопросы тестовых заданий, выбирать правильный вариант ответ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00076EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00076EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обычный навык, которым можно овладеть.</w:t>
+      </w:r>
+      <w:r w:rsidR="00676789">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00676789">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>В этой связи необходимо</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00076EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> организовать правильно не только работу на уроке, но и дополнит</w:t>
+      </w:r>
+      <w:r w:rsidR="00676789">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ельные занятия. </w:t>
+      </w:r>
+      <w:r w:rsidR="00676789">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>П</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00076EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>оложительный</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00076EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> эффект от таких занятий будет в том случае, если они носят систематический и планомерный характер. Целью этих занятий является не «натаскивание» на угадывание ответов, а обучение методам, алгоритмам, приемам работы с тестовыми зад</w:t>
+      </w:r>
+      <w:r w:rsidR="00C07CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">аниями </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00076EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>учителей, которые слабо владеют данной дидактикой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006B4A24" w:rsidRPr="00076EB9" w:rsidRDefault="006B4A24" w:rsidP="00F44A8E">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:firstLine="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00076EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Для успешной сдачи учениками ЕНТ учитель должен сам знат</w:t>
+      </w:r>
+      <w:r w:rsidR="00C07CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ь виды</w:t>
+      </w:r>
+      <w:r w:rsidR="00676789">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00676789">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> типы</w:t>
+      </w:r>
+      <w:r w:rsidR="00C07CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, формы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00076EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тестовых заданий, различные методы оценивания результатов тестирования, умение анализировать полученные данные в рамках классической и современной теории</w:t>
+      </w:r>
+      <w:r w:rsidR="00076EB9" w:rsidRPr="00076EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> создания тестов и их использование в педагогической практике.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E04D44" w:rsidRPr="00076EB9" w:rsidRDefault="00E04D44" w:rsidP="00F44A8E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00076EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Өзектілігі</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E04D44" w:rsidRDefault="00DA11D4" w:rsidP="00B66518">
-[...356 lines deleted...]
-    <w:p w:rsidR="003D45CC" w:rsidRDefault="003D45CC" w:rsidP="003D45CC">
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="00E04D44" w:rsidP="00F44A8E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Цель проекта:</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="003D45CC" w:rsidRDefault="003D45CC" w:rsidP="003D45CC">
+    <w:p w:rsidR="00DB2366" w:rsidRPr="00DB2366" w:rsidRDefault="003754AB" w:rsidP="00F44A8E">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:firstLine="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Повышение методичес</w:t>
+      </w:r>
+      <w:r w:rsidR="00676789">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ого уровня учителей физики для повышения качества</w:t>
+      </w:r>
+      <w:r w:rsidR="00C07CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> подготовки </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>учащихся при сдаче итоговой аттестации</w:t>
+      </w:r>
+      <w:r w:rsidR="00C26D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в форме ЕНТ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E46CE9" w:rsidRDefault="00E46CE9" w:rsidP="00F44A8E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="00E04D44" w:rsidP="00F44A8E">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-        <w:t>Жоба мақсаты:</w:t>
+        </w:rPr>
+        <w:t>Задачи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> проекта:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D45CC" w:rsidRDefault="003D45CC" w:rsidP="003D45CC">
+    <w:p w:rsidR="00224C61" w:rsidRDefault="00224C61" w:rsidP="00F44A8E">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Создание </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF3CF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и разработка плана работы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>творческой группы учителей</w:t>
+      </w:r>
+      <w:r w:rsidR="008179BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003754AB" w:rsidRPr="005B74D2" w:rsidRDefault="00177037" w:rsidP="00F44A8E">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:r w:rsidR="003754AB" w:rsidRPr="003754AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">оздание условий для общения учителей в рамках сетевого сообщества на портале </w:t>
+      </w:r>
+      <w:r w:rsidR="007C2A3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2A3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2A3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2A3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidR="003754AB" w:rsidRPr="003754AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ма</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2A3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2A3B" w:rsidRPr="007C2A3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007C2A3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>kz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008179BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B74D2" w:rsidRPr="003754AB" w:rsidRDefault="005D1C2A" w:rsidP="00F44A8E">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Обмен опытом</w:t>
+      </w:r>
+      <w:r w:rsidR="005B74D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> прим</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>енения</w:t>
+      </w:r>
+      <w:r w:rsidR="005B74D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> эффективных методов подготовки к ЕНТ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> через онлайн-уроки</w:t>
+      </w:r>
+      <w:r w:rsidR="005B74D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0038072B" w:rsidRPr="003754AB" w:rsidRDefault="00177037" w:rsidP="00F44A8E">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r w:rsidR="0038072B" w:rsidRPr="003754AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ривлечение ре</w:t>
+      </w:r>
+      <w:r w:rsidR="005D1C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сурсов дистанционного обучения для повышения уровня подготовки</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="003754AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> учителей</w:t>
+      </w:r>
+      <w:r w:rsidR="008179BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E04D44" w:rsidRPr="0038072B" w:rsidRDefault="00177037" w:rsidP="00F44A8E">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="003754AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ктивное и</w:t>
+      </w:r>
+      <w:r w:rsidR="0038072B" w:rsidRPr="0038072B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>спользование новых образовательных технологий при подготовке к ЕНТ</w:t>
+      </w:r>
+      <w:r w:rsidR="008179BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="00E04D44" w:rsidP="00F44A8E">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="00E04D44" w:rsidP="00F44A8E">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Срок реализации проекта: </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1BD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2015-2018</w:t>
+      </w:r>
+      <w:r w:rsidR="001B08A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> учебный год.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="00E04D44" w:rsidP="00F44A8E">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009556AB" w:rsidRDefault="009556AB" w:rsidP="00F44A8E">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Участники проекта: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009556AB" w:rsidRDefault="009556AB" w:rsidP="00F44A8E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:firstLine="993"/>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...28 lines deleted...]
-        <w:t>мұғалімдердің әдістемелік деңгейін көтеру.</w:t>
+        </w:rPr>
+        <w:t>Учителя физики Карагандинской области</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D45CC" w:rsidRPr="003D45CC" w:rsidRDefault="003D45CC" w:rsidP="003D45CC">
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="005E1C28" w:rsidP="00F44A8E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Стратегия </w:t>
+      </w:r>
+      <w:r w:rsidR="00E04D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>проекта</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="003D45CC" w:rsidRDefault="003D45CC" w:rsidP="003D45CC">
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="00076EB9" w:rsidP="00F44A8E">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:firstLine="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Творческая группа учителей</w:t>
+      </w:r>
+      <w:r w:rsidR="008C0B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> разрабатывает год</w:t>
+      </w:r>
+      <w:r w:rsidR="00F37A49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>овой план.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008C0B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>План включает обучающие семина</w:t>
+      </w:r>
+      <w:r w:rsidR="00F37A49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ры, </w:t>
+      </w:r>
+      <w:r w:rsidR="008C0B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>интерактивные уроки, взаимопосещение уроков, индивидуальные консультации.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F37A49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008C0B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Обмен опыта позволит учителям повысить педагогическую культуру, познакомиться с современными технологиями, которые помогают успешной сдаче ЕНТ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="008C0B95" w:rsidP="00F44A8E">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:firstLine="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Создание для учителей</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>  оптимал</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ьных условий  по овладению современными методиками</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, необходимыми для </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>успешной подготовки к ЕНТ и профессиональному росту посредствам о</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">бмена  учебной  информацией в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>педагогических сообществах</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="00E04D44" w:rsidP="00F44A8E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="00E04D44" w:rsidP="00F44A8E">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-        <w:t>Жоба міндеттері:</w:t>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ожидаемый результат проекта:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D45CC" w:rsidRDefault="001F4558" w:rsidP="003D45CC">
+    <w:p w:rsidR="00E46CE9" w:rsidRPr="00E46CE9" w:rsidRDefault="00E46CE9" w:rsidP="00F44A8E">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Обеспечение  индивидуальной траектории самообразования учителя через оказания методической помощи</w:t>
+      </w:r>
+      <w:r w:rsidR="004604E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009556AB" w:rsidRDefault="00177037" w:rsidP="00F44A8E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-        <w:t>Шығармашылық топ мұғалімдерінің жұмыс жоспарын құру және жүзеге асыру;</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>О</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E04D44" w:rsidRPr="00D73A36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бе</w:t>
+      </w:r>
+      <w:r w:rsidR="00D73A36" w:rsidRPr="00D73A36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>спечение</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D73A36" w:rsidRPr="00D73A36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> доступа учителей физики </w:t>
+      </w:r>
+      <w:r w:rsidR="00E04D44" w:rsidRPr="00D73A36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к современным  </w:t>
+      </w:r>
+      <w:r w:rsidR="00D73A36" w:rsidRPr="00D73A36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>педаго</w:t>
+      </w:r>
+      <w:r w:rsidR="00D73A36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>г</w:t>
+      </w:r>
+      <w:r w:rsidR="00D73A36" w:rsidRPr="00D73A36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ическим сообществам</w:t>
+      </w:r>
+      <w:r w:rsidR="004604E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C354F" w:rsidRPr="009957E9" w:rsidRDefault="003D45CC" w:rsidP="009957E9">
+    <w:p w:rsidR="00FF3CF7" w:rsidRDefault="00177037" w:rsidP="00F44A8E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> порталында мұғалімдердің желілік қоғамдастығы арқылы қарым-қатынас жасауына жағдай жасау;</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E04D44" w:rsidRPr="00D73A36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>асширени</w:t>
+      </w:r>
+      <w:r w:rsidR="00D73A36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D73A36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF3CF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и применение </w:t>
+      </w:r>
+      <w:r w:rsidR="00D73A36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">спектра современных технологий </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF3CF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и активных стратегий </w:t>
+      </w:r>
+      <w:r w:rsidR="00E04D44" w:rsidRPr="00D73A36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">для </w:t>
+      </w:r>
+      <w:r w:rsidR="00D73A36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>успешной подготовки к ЕНТ</w:t>
+      </w:r>
+      <w:r w:rsidR="004604E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009957E9" w:rsidRDefault="009C354F" w:rsidP="003D45CC">
+    <w:p w:rsidR="0090684A" w:rsidRDefault="00177037" w:rsidP="00F44A8E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF3CF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ключение </w:t>
+      </w:r>
+      <w:r w:rsidR="0090684A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>учителей к н</w:t>
+      </w:r>
+      <w:r w:rsidR="005E1C28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>епрервному обновлению содержания</w:t>
+      </w:r>
+      <w:r w:rsidR="0090684A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и методов обучения по подготовке к ЕНТ</w:t>
+      </w:r>
+      <w:r w:rsidR="004604E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="003D45CC" w:rsidRDefault="001F4558" w:rsidP="003D45CC">
+    <w:p w:rsidR="00E46CE9" w:rsidRDefault="00177037" w:rsidP="00F44A8E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...459 lines deleted...]
-        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Физика пәні мұғалімдерінің заманауи педагогикалық қоғамдастыққа қолжетімділігін қамтамасыз ету;</w:t>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:t>П</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E46CE9" w:rsidRPr="00D73A36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>овышение</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E46CE9" w:rsidRPr="00D73A36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-        <w:t>Заманауи технологиялар мен белсенді стратегияларды қолдану спектрін кеңейту  арқылы  ҰБТ сапасын көтеру;</w:t>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> качества сдачи ЕНТ по физике.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C341D0" w:rsidRPr="00C25543" w:rsidRDefault="00C341D0" w:rsidP="00560CAC">
-[...137 lines deleted...]
-    <w:p w:rsidR="003D45CC" w:rsidRDefault="003D45CC" w:rsidP="003D45CC">
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="00E04D44" w:rsidP="00F44A8E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003D45CC" w:rsidRDefault="00C341D0" w:rsidP="003D45CC">
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="00E04D44" w:rsidP="00F44A8E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Жоба жұмысының кезеңдері</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">Этапы работы над проектом: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D45CC" w:rsidRDefault="003D45CC" w:rsidP="003D45CC">
+    <w:p w:rsidR="00E04D44" w:rsidRPr="0090684A" w:rsidRDefault="00E04D44" w:rsidP="00F44A8E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0015320C">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00C341D0">
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="0090684A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00C25543">
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>ң – даярлық</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>этап – подготовительный.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0090684A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0015320C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0090684A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Жобаны жүзеге асыру шарттарын бағалау</w:t>
-[...9 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Оценка условий реализации проекта.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D45CC" w:rsidRDefault="0015320C" w:rsidP="003D45CC">
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="00E04D44" w:rsidP="00F44A8E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Кезең міндеттері</w:t>
-[...9 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Задачи этапа:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D45CC" w:rsidRDefault="00E56003" w:rsidP="003D45CC">
+    <w:p w:rsidR="003754AB" w:rsidRDefault="003754AB" w:rsidP="00F44A8E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Жоба жұмысын жүзеге асыру үшін шығармашылық топ құру;</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003D45CC">
+        <w:t>Создать творческую группу по подготовке проекта к реализации</w:t>
+      </w:r>
+      <w:r w:rsidR="005E1C28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D45CC" w:rsidRDefault="003E161E" w:rsidP="003E161E">
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="00177037" w:rsidP="00F44A8E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> «</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> 1);</w:t>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>азработать положение социально-педагогического проекта «</w:t>
+      </w:r>
+      <w:r w:rsidR="00D73A36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Обучение без границ</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="00E46CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E04D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>(Приложение</w:t>
+      </w:r>
+      <w:r w:rsidR="00E46CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E04D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D45CC" w:rsidRDefault="003E161E" w:rsidP="003D45CC">
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="00177037" w:rsidP="00F44A8E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Шығармашылық топ жұмысының жоспарын құру (Қосымша</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 2);</w:t>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:r w:rsidR="00F37A49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>азработать план и график</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> организации работы </w:t>
+      </w:r>
+      <w:r w:rsidR="00D73A36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>творческой группы</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Приложение</w:t>
+      </w:r>
+      <w:r w:rsidR="00E46CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E04D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D45CC" w:rsidRDefault="003E161E" w:rsidP="003D45CC">
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="00177037" w:rsidP="00F44A8E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Онлайн сабақтардың кестесін құру (Қосымша</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 3);</w:t>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>азр</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7647">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>аботать график онлайн уроков</w:t>
+      </w:r>
+      <w:r w:rsidR="00E46CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E04D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>(Приложение</w:t>
+      </w:r>
+      <w:r w:rsidR="00E46CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E04D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3)</w:t>
+      </w:r>
+      <w:r w:rsidR="005E1C28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D45CC" w:rsidRDefault="003E161E" w:rsidP="003D45CC">
+    <w:p w:rsidR="00AF7647" w:rsidRPr="00EC3F8B" w:rsidRDefault="00177037" w:rsidP="00F44A8E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Мұғалімдердің жеке консультациялар кестесін құру (Қосымша 4</w:t>
-[...8 lines deleted...]
-        <w:t>);</w:t>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7647" w:rsidRPr="00EC3F8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">азработать график индивидуальных консультаций </w:t>
+      </w:r>
+      <w:r w:rsidR="003E02EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Приложение 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7647">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="005E1C28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D45CC" w:rsidRDefault="003D45CC" w:rsidP="003D45CC">
+    <w:p w:rsidR="00AF7647" w:rsidRDefault="00AF7647" w:rsidP="00F44A8E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003D45CC" w:rsidRDefault="003D45CC" w:rsidP="003D45CC">
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="00E04D44" w:rsidP="00F44A8E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003D45CC" w:rsidRDefault="003D45CC" w:rsidP="003D45CC">
+    <w:p w:rsidR="00E04D44" w:rsidRPr="0090684A" w:rsidRDefault="00E04D44" w:rsidP="00F44A8E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E161E">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>II</w:t>
       </w:r>
-      <w:r w:rsidR="003E161E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> кезең – қалыптастырушы</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> этап – формирующий.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0090684A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Реализация проекта </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D45CC" w:rsidRDefault="003E161E" w:rsidP="003D45CC">
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="00E04D44" w:rsidP="00F44A8E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Кезең міндеттері</w:t>
-[...9 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Задачи этапа:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D45CC" w:rsidRDefault="003D45CC" w:rsidP="003D45CC">
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="00E04D44" w:rsidP="00F44A8E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003D45CC" w:rsidRDefault="003E161E" w:rsidP="003D45CC">
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="005E1C28" w:rsidP="00F44A8E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Онлайн сабақтардың кестесін құру және бекіту</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003D45CC">
+        <w:t>Утвердить</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>график</w:t>
+      </w:r>
+      <w:r w:rsidR="0067026A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> интерактивных  уроков</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04D44">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25543" w:rsidRPr="00C63A38" w:rsidRDefault="00C25543" w:rsidP="003D45CC">
+    <w:p w:rsidR="004C32F7" w:rsidRPr="004C32F7" w:rsidRDefault="00177037" w:rsidP="00F44A8E">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>С</w:t>
+      </w:r>
+      <w:r w:rsidR="004C32F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>оз</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB1E91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дать условия учителям области для</w:t>
+      </w:r>
+      <w:r w:rsidR="004C32F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обмен</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB1E91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="004C32F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о</w:t>
+      </w:r>
+      <w:r w:rsidR="004604E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>пытом через сетевое сообщество;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004C32F7" w:rsidRDefault="004C32F7" w:rsidP="00F44A8E">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0067026A" w:rsidRPr="00F37A49" w:rsidRDefault="00177037" w:rsidP="00F44A8E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C63A38">
-[...6 lines deleted...]
-        <w:t>Желілік қоғамдастық арқылы облыс мұғалімдерінің тәжірибе алмасуын қамтамасыз ету;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:r w:rsidR="003C137A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ыявить</w:t>
+      </w:r>
+      <w:r w:rsidR="00F37A49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> проблем</w:t>
+      </w:r>
+      <w:r w:rsidR="003C137A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ы возникающие в промежуточных тестированиях</w:t>
+      </w:r>
+      <w:r w:rsidR="0067026A" w:rsidRPr="0067026A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЕНТ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F37A49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по физике</w:t>
+      </w:r>
+      <w:r w:rsidR="0067026A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D45CC" w:rsidRDefault="00AE54E2" w:rsidP="003D45CC">
+    <w:p w:rsidR="00E04D44" w:rsidRPr="0067026A" w:rsidRDefault="00177037" w:rsidP="00F44A8E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Физика пәнінен ҰБТ-ның аралық тестілеуінде кездесетін проблемаларды анықтау</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003D45CC">
+        <w:t>П</w:t>
+      </w:r>
+      <w:r w:rsidR="003C137A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>одготовить дистанционные</w:t>
+      </w:r>
+      <w:r w:rsidR="003754AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E04D44" w:rsidRPr="0067026A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F37A49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>семи</w:t>
+      </w:r>
+      <w:r w:rsidR="003C137A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>нары</w:t>
+      </w:r>
+      <w:r w:rsidR="0067026A" w:rsidRPr="0067026A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по использованию современных технологий при подготовки к ЕНТ</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04D44" w:rsidRPr="0067026A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D45CC" w:rsidRDefault="00D219F8" w:rsidP="003D45CC">
+    <w:p w:rsidR="00E04D44" w:rsidRPr="00A14604" w:rsidRDefault="00177037" w:rsidP="00F44A8E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>«ҰБТ-ға дайындық кезінде заманауи технологияларды қолдану» тақырыбы бойынша қашықтықтан оқыту семинарларын</w:t>
-[...19 lines deleted...]
-      <w:r w:rsidR="003D45CC">
+        <w:t>Р</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04D44" w:rsidRPr="00A14604">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>аз</w:t>
+      </w:r>
+      <w:r w:rsidR="003C137A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>работать методическое пособие</w:t>
+      </w:r>
+      <w:r w:rsidR="003754AB" w:rsidRPr="00A14604">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для у</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14604" w:rsidRPr="00A14604">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>чителей физики</w:t>
+      </w:r>
+      <w:r w:rsidR="001041BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Эффективные формы и методы подготовки </w:t>
+      </w:r>
+      <w:r w:rsidR="00413502">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">к </w:t>
+      </w:r>
+      <w:r w:rsidR="001041BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ЕНТ по физике»</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04D44" w:rsidRPr="00A14604">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D45CC" w:rsidRDefault="007B783D" w:rsidP="003D45CC">
+    <w:p w:rsidR="008A7C3C" w:rsidRDefault="00177037" w:rsidP="00F44A8E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>М</w:t>
+      </w:r>
+      <w:r w:rsidR="008A7C3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ониторинг промежуточных тестирований</w:t>
+      </w:r>
+      <w:r w:rsidR="004867B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЕНТ учащихся 11 класса по физике </w:t>
+      </w:r>
+      <w:r w:rsidR="008A7C3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D45CC" w:rsidRDefault="00C25543" w:rsidP="003D45CC">
-[...33 lines deleted...]
-    <w:p w:rsidR="003D45CC" w:rsidRDefault="003D45CC" w:rsidP="003D45CC">
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="00E04D44" w:rsidP="00F44A8E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003D45CC" w:rsidRDefault="003D45CC" w:rsidP="003D45CC">
+    <w:p w:rsidR="00E04D44" w:rsidRPr="0090684A" w:rsidRDefault="00E04D44" w:rsidP="00F44A8E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0054269F">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>III</w:t>
       </w:r>
-      <w:r w:rsidR="0054269F">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> кезең – жинақтау. Жобаны жүзеге асырудың сандық және сапалық талдауы</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> этап – обобщающий.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0090684A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0090684A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Качественный и количественный анализ результатов реализации проекта.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D45CC" w:rsidRDefault="0054269F" w:rsidP="003D45CC">
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="00E04D44" w:rsidP="00F44A8E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Кезең міндеттері</w:t>
-[...9 lines deleted...]
-        <w:t>:</w:t>
+        <w:t xml:space="preserve"> Задачи этапа:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D45CC" w:rsidRPr="006878DC" w:rsidRDefault="0054269F" w:rsidP="003D45CC">
+    <w:p w:rsidR="003C6DE7" w:rsidRPr="003C6DE7" w:rsidRDefault="0090684A" w:rsidP="00F44A8E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006878DC">
-[...28 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>М</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ониторинг </w:t>
+      </w:r>
+      <w:r w:rsidR="003C137A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>рос</w:t>
+      </w:r>
+      <w:r w:rsidR="003754AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>та педагогического мастерства учителей физики (активность работы педагога в рамках сетевого сообщества, практическая значимость дистанционных семина</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7647">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ров, возможность обмена опытом в</w:t>
+      </w:r>
+      <w:r w:rsidR="003754AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> онлайн- режиме)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04D44" w:rsidRPr="008A7C3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D45CC" w:rsidRDefault="00250325" w:rsidP="003D45CC">
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="00177037" w:rsidP="00F44A8E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Оқушылардың ҰБТ-ға дайындық деңгей</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> мониторингісі( аралық тестілеу нәтижелерінің мониторингісі, оқушыларға қиындық туғызатын мәселелердің талдауы)</w:t>
+        <w:t>М</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4614">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ониторинг результативности </w:t>
+      </w:r>
+      <w:r w:rsidR="003C6DE7" w:rsidRPr="003C6DE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>процесса подготовки учащихся к итоговой аттестации в форме ЕНТ (анализ результатов пробных тестирований, анализ типичных затруднений учащихся)</w:t>
+      </w:r>
+      <w:r w:rsidR="004604E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D45CC" w:rsidRDefault="003D45CC" w:rsidP="003D45CC">
+    <w:p w:rsidR="003C137A" w:rsidRDefault="003C137A" w:rsidP="00F44A8E">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Методическое пособие</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14604">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для учителей физики</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Эффективные формы и методы подготовки к ЕНТ по физике»</w:t>
+      </w:r>
+      <w:r w:rsidR="004604E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004604E7" w:rsidRPr="003C6DE7" w:rsidRDefault="004604E7" w:rsidP="00F44A8E">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Созда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ние</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00173FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> банк</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00173FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тестовых заданий разных типов и видов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E04D44" w:rsidRDefault="00E04D44" w:rsidP="00E04D44">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE10F9" w:rsidRDefault="00BE10F9" w:rsidP="003D45CC">
+    <w:p w:rsidR="00045232" w:rsidRPr="00173FC6" w:rsidRDefault="00224C61">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00173FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Приложение 2</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00BE10F9" w:rsidRDefault="00BE10F9" w:rsidP="003D45CC">
+    <w:p w:rsidR="00224C61" w:rsidRPr="00173FC6" w:rsidRDefault="00224C61">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00173FC6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-[...39 lines deleted...]
-        <w:t>Шығармашылық топ жұмысының жоспары</w:t>
+        <w:t>План мероприятий творческой группы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a9"/>
         <w:tblW w:w="9180" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="675"/>
         <w:gridCol w:w="6521"/>
         <w:gridCol w:w="1984"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D45CC" w:rsidTr="003D45CC">
+      <w:tr w:rsidR="00224C61" w:rsidTr="00173FC6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
-            <w:tcBorders>
-[...7 lines deleted...]
-          <w:p w:rsidR="003D45CC" w:rsidRPr="00BE10F9" w:rsidRDefault="003D45CC">
+          </w:tcPr>
+          <w:p w:rsidR="00224C61" w:rsidRDefault="00224C61">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE10F9">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
-            <w:tcBorders>
-[...7 lines deleted...]
-          <w:p w:rsidR="003D45CC" w:rsidRPr="00BE10F9" w:rsidRDefault="00D75AD4">
+          </w:tcPr>
+          <w:p w:rsidR="00224C61" w:rsidRDefault="00224C61">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Іс-шара</w:t>
+              <w:t>Мероприятие</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
-            <w:tcBorders>
-[...7 lines deleted...]
-          <w:p w:rsidR="003D45CC" w:rsidRPr="00BE10F9" w:rsidRDefault="00D75AD4">
+          </w:tcPr>
+          <w:p w:rsidR="00224C61" w:rsidRDefault="00224C61">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Мерзімі</w:t>
+              <w:t>Сроки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D45CC" w:rsidTr="003D45CC">
+      <w:tr w:rsidR="00C87B5B" w:rsidTr="007C2A3B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w:rsidR="003D45CC" w:rsidRDefault="003D45CC">
+          </w:tcPr>
+          <w:p w:rsidR="00C87B5B" w:rsidRPr="007C2A3B" w:rsidRDefault="00C87B5B" w:rsidP="007C2A3B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
-            <w:tcBorders>
-[...7 lines deleted...]
-          <w:p w:rsidR="003D45CC" w:rsidRDefault="003D45CC">
+          </w:tcPr>
+          <w:p w:rsidR="00C87B5B" w:rsidRDefault="00C87B5B" w:rsidP="000F4364">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">Информационно разъяснительная работа с учителями физики. Презентация проекта на </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D75AD4">
+              <w:t>Информационно разъяснительная работа с учителями физики. Презентация проекта на портале «Билимал»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C87B5B" w:rsidRDefault="00C87B5B" w:rsidP="001C721A">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>портале Физика пәнінің мұғалімдері үшін түсіндірме ақпарат. «Білімал</w:t>
-            </w:r>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>»</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D75AD4">
+              <w:t>сентябрь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87B5B" w:rsidTr="007C2A3B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C87B5B" w:rsidRPr="007C2A3B" w:rsidRDefault="00C87B5B" w:rsidP="007C2A3B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C87B5B" w:rsidRDefault="003C137A">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve"> порталында </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00126684">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>жобаны презентациялау</w:t>
-[...15 lines deleted...]
-            <w:pPr>
+              <w:t>Создание нормативной базы</w:t>
+            </w:r>
+            <w:r w:rsidR="00C87B5B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t xml:space="preserve"> необходимых документов по подготовке к ЕНТ учителей физики</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C87B5B" w:rsidRDefault="00C87B5B" w:rsidP="001C721A">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>қыркүйек</w:t>
-[...48 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>сентябрь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87B5B" w:rsidTr="00173FC6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C87B5B" w:rsidRPr="00173FC6" w:rsidRDefault="003C137A" w:rsidP="00173FC6">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Физика пәнінің мұғалімдері үшін ҰБТ-ға қажетті нормативті құжаттар базасын әзірлеу</w:t>
-[...15 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C87B5B" w:rsidRPr="0057633B" w:rsidRDefault="00C87B5B" w:rsidP="0057633B">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Разработать график онлайн</w:t>
+            </w:r>
+            <w:r w:rsidR="005C6F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  уроков </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C87B5B" w:rsidRDefault="00C87B5B" w:rsidP="001C721A">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>қыркүйек</w:t>
-[...12 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>октябрь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87B5B" w:rsidTr="00173FC6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C87B5B" w:rsidRPr="00173FC6" w:rsidRDefault="003C137A" w:rsidP="00173FC6">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...17 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C87B5B" w:rsidRPr="0057633B" w:rsidRDefault="003C137A" w:rsidP="0057633B">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Г</w:t>
+            </w:r>
+            <w:r w:rsidR="00C87B5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>рафик индивидуальных консультаций учителей;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C87B5B" w:rsidRDefault="00C87B5B" w:rsidP="001C721A">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>қазан</w:t>
-[...19 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>октябрь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87B5B" w:rsidTr="00173FC6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C87B5B" w:rsidRPr="00173FC6" w:rsidRDefault="003C137A" w:rsidP="00173FC6">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...22 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...21 lines deleted...]
-            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C87B5B" w:rsidRPr="00173FC6" w:rsidRDefault="003C137A" w:rsidP="00173FC6">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Созда</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ние</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>электронн</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ой</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> библиотек</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>и</w:t>
+            </w:r>
+            <w:r w:rsidR="00C87B5B" w:rsidRPr="00173FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> краткого курса физики силами учителей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C87B5B" w:rsidRDefault="00C87B5B" w:rsidP="001C721A">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>қазан</w:t>
-[...19 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>Декабрь-апрель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87B5B" w:rsidTr="00173FC6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C87B5B" w:rsidRPr="00173FC6" w:rsidRDefault="003C137A" w:rsidP="00173FC6">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...23 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...21 lines deleted...]
-            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C87B5B" w:rsidRPr="00173FC6" w:rsidRDefault="003C137A">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>қазан</w:t>
-[...19 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Созда</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ние</w:t>
+            </w:r>
+            <w:r w:rsidR="00C87B5B" w:rsidRPr="00173FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> банк</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>а</w:t>
+            </w:r>
+            <w:r w:rsidR="00C87B5B" w:rsidRPr="00173FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> тестовых заданий разных типов и видов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C87B5B" w:rsidRDefault="00C87B5B" w:rsidP="001C721A">
+            <w:r w:rsidRPr="005B4A97">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>Декабрь-апрель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87B5B" w:rsidTr="00173FC6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C87B5B" w:rsidRPr="003C137A" w:rsidRDefault="003C137A" w:rsidP="00173FC6">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>6</w:t>
-[...16 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-            </w:pPr>
-[...21 lines deleted...]
-          <w:p w:rsidR="003D45CC" w:rsidRDefault="00D75AD4">
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C87B5B" w:rsidRPr="00173FC6" w:rsidRDefault="00C87B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Желтоқсан</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00BE10F9">
+              <w:t>Онлайн консультации с опытными педагогами физики</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C87B5B" w:rsidRDefault="00C87B5B" w:rsidP="001C721A">
+            <w:r w:rsidRPr="005B4A97">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>-</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Декабрь-апрель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87B5B" w:rsidTr="00173FC6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C87B5B" w:rsidRPr="003C137A" w:rsidRDefault="003C137A" w:rsidP="00173FC6">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>сәуір</w:t>
-[...19 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C87B5B" w:rsidRPr="00173FC6" w:rsidRDefault="00C87B5B">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>7</w:t>
-[...15 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-            </w:pPr>
-[...22 lines deleted...]
-            <w:r>
+              <w:t>Монитори</w:t>
+            </w:r>
+            <w:r w:rsidR="001D66B1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Желтоқсан-сәуір</w:t>
-[...48 lines deleted...]
-            <w:pPr>
+              <w:t>нг участия в онлайн</w:t>
+            </w:r>
+            <w:r w:rsidR="003C137A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve"> - уроках</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Тәжірибелі физика пәнінің ұстаздарымен онлайн – консультациялар жүргізу кестесін құру</w:t>
+              <w:t xml:space="preserve"> в рамках проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w:rsidR="00BE10F9" w:rsidRDefault="00D75AD4">
+          </w:tcPr>
+          <w:p w:rsidR="00C87B5B" w:rsidRDefault="00C87B5B" w:rsidP="001C721A">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Желтоқсан-сәуір</w:t>
+              <w:t>Май</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE10F9" w:rsidTr="003D45CC">
+      <w:tr w:rsidR="001D66B1" w:rsidTr="00173FC6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00BE10F9" w:rsidRDefault="00BE10F9">
+          </w:tcPr>
+          <w:p w:rsidR="001D66B1" w:rsidRPr="007C2A3B" w:rsidRDefault="001D66B1" w:rsidP="001C721A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
-            <w:tcBorders>
-[...7 lines deleted...]
-          <w:p w:rsidR="00BE10F9" w:rsidRDefault="005F2196">
+          </w:tcPr>
+          <w:p w:rsidR="001D66B1" w:rsidRPr="00173FC6" w:rsidRDefault="001D66B1" w:rsidP="001C721A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Жоба аясында онлайн сабаққа қатысу мониторингісін жасау</w:t>
-[...13 lines deleted...]
-          <w:p w:rsidR="00BE10F9" w:rsidRDefault="00D75AD4">
+              <w:t>Мониторинг участия в</w:t>
+            </w:r>
             <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C137A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Мамыр</w:t>
-[...18 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>сетевом сообществе</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t xml:space="preserve"> учителей</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D66B1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>10</w:t>
-[...14 lines deleted...]
-            <w:pPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t xml:space="preserve">физики Карагандинской области </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D66B1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Жоба аясында</w:t>
-[...53 lines deleted...]
-              <w:t xml:space="preserve"> порталында</w:t>
+              <w:t>на портале Bіlімаl.kz</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00F3655E">
+            <w:r w:rsidR="0065494D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">физика пәні </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F3655E">
+              <w:t xml:space="preserve">(консультация учителей, </w:t>
+            </w:r>
+            <w:r w:rsidR="0065494D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>активность работы педагога в рамках сетевого сообщества, практическая значимость дистанционных семинаров, возможность обмена опытом в онлайн- режиме)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D66B1" w:rsidRDefault="001D66B1" w:rsidP="001C721A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...59 lines deleted...]
-              <w:t>Мамыр</w:t>
+              <w:t>Май</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BE10F9" w:rsidRDefault="00BE10F9" w:rsidP="003D45CC">
+    <w:p w:rsidR="00224C61" w:rsidRDefault="00224C61">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF7647" w:rsidRPr="00D807BC" w:rsidRDefault="00AF7647" w:rsidP="00AF7647">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-[...3921 lines deleted...]
-        <w:t xml:space="preserve"> 4</w:t>
+        <w:t>Приложение 3</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11483" w:type="dxa"/>
         <w:tblInd w:w="-1310" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1206"/>
         <w:gridCol w:w="921"/>
         <w:gridCol w:w="1478"/>
         <w:gridCol w:w="1357"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="851"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00067943" w:rsidRPr="005254F6" w:rsidTr="00A40809">
+      <w:tr w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidTr="001A5A30">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00067943" w:rsidRPr="005254F6" w:rsidRDefault="00067943" w:rsidP="00A40809">
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6733" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00067943" w:rsidRPr="00067943" w:rsidRDefault="00067943" w:rsidP="00A40809">
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>"</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>График он</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254F6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
-[...118 lines deleted...]
-            </w:pPr>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>лайн уроков для учителей физики по проекту "Обучение без границ"</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00067943" w:rsidRPr="005254F6" w:rsidRDefault="00067943" w:rsidP="00A40809">
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00067943" w:rsidRPr="005254F6" w:rsidRDefault="00067943" w:rsidP="00A40809">
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00067943" w:rsidRPr="005254F6" w:rsidRDefault="00067943" w:rsidP="00A40809">
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00067943" w:rsidRPr="005254F6" w:rsidTr="00A40809">
+      <w:tr w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidTr="001A5A30">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00067943" w:rsidRPr="005254F6" w:rsidRDefault="00067943" w:rsidP="00A40809">
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00067943" w:rsidRPr="005254F6" w:rsidRDefault="00067943" w:rsidP="00A40809">
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1478" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00067943" w:rsidRPr="005254F6" w:rsidRDefault="00067943" w:rsidP="00A40809">
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1357" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00067943" w:rsidRPr="005254F6" w:rsidRDefault="00067943" w:rsidP="00A40809">
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00067943" w:rsidRPr="005254F6" w:rsidRDefault="00067943" w:rsidP="00A40809">
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00067943" w:rsidRPr="005254F6" w:rsidRDefault="00067943" w:rsidP="00A40809">
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00067943" w:rsidRPr="005254F6" w:rsidRDefault="00067943" w:rsidP="00A40809">
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00067943" w:rsidRPr="005254F6" w:rsidRDefault="00067943" w:rsidP="00A40809">
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00067943" w:rsidRPr="005254F6" w:rsidRDefault="00067943" w:rsidP="00A40809">
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidTr="001A5A30">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1206" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="921" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1478" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1357" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidTr="001A5A30">
+        <w:trPr>
+          <w:trHeight w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1206" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Дата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="921" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Время</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1478" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Предмет, направление </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1357" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Город/район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ответ лицо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Организация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тема</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Контактные телефоны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>язык обучения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidTr="001A5A30">
+        <w:trPr>
+          <w:trHeight w:val="1200"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1206" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>17.12.2015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="921" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.00-10.45 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1478" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>физика, 11 класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1357" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Темиртау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кудряшова Екатерина </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Вольдемаровна</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Гимназия № 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Подготовка к ЕНТ. Раздел "Оптика"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>87012881935</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>рус</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidTr="001A5A30">
+        <w:trPr>
+          <w:trHeight w:val="1500"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1206" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>24.12.2015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="921" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>15.00-15.45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1478" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>физика, 11 класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1357" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Сарань</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Соколовская Рита Аркадьевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>СОШ №13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Подготовка к </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ЕНТ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.Ф</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>отоэффект</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>. Применение фотоэффекта. Фотоны.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>87052180310</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>рус</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidTr="001A5A30">
+        <w:trPr>
+          <w:trHeight w:val="1200"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1206" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>24.12.2015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="921" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>16.00-16.45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1478" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>физика, 11 класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1357" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Шетский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>/н</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Сыздыкова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Жанна Васильевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Гимназия им. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ж.Акылбаева</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Подготовка к ЕНТ. Квантовая и атомная физика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>87016597036</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>рус</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidTr="001A5A30">
+        <w:trPr>
+          <w:trHeight w:val="900"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1206" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>21.01.2016</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="921" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>15.00-15.45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1478" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>физика, 11 класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1357" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Жезказган</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Кошербаева</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Анар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>СОШ №11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ҰБ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Т-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>дайындықтың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ерекшеліктері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>87052519566</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>каз</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidTr="001A5A30">
+        <w:trPr>
+          <w:trHeight w:val="900"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1206" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>21.01.2016</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="921" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>16.00-16.45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1478" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>физика, 11 класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1357" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Жезказган</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Абильдинова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Магия </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Рамазановна</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>СОШ №1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ҰБ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Т-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>дайындықтың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ерекшеліктері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>87056282856</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>каз</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidTr="001A5A30">
+        <w:trPr>
+          <w:trHeight w:val="1200"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1206" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>11.02.2016</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="921" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>16.30-17.15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1478" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>физика, 11 класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1357" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Сатпаев</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ержан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Гүлмира</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Әбдіханқызы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Гимназия № 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Подготовка к ЕНТ. "</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Атомдық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> физика" </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тарауын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қайталау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>87770455129</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>каз</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidTr="001A5A30">
+        <w:trPr>
+          <w:trHeight w:val="1500"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1206" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>14.04.2016</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="921" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>12.00-12.45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1478" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>физика, 11 класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1357" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Балхаш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>анат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Даркен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Каменовна</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>СОШ №8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ҰБ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Т-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>дайындық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Сапалы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>мәтінді</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>эксперименттік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>есеп</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>шығару</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>87756669220</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>каз</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidTr="001A5A30">
+        <w:trPr>
+          <w:trHeight w:val="1890"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1206" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>28.04.2016</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="921" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>10.00-10.45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1478" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>физика, 11 класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1357" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Шахтинск </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Калимуллина</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нурия</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нурихановна</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Гимназия № 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Подготовка к ЕНТ. «Повторение законов постоянного тока»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>87053142531</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF7647" w:rsidRPr="005254F6" w:rsidRDefault="00AF7647" w:rsidP="001A5A30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>рус</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00AF7647" w:rsidRDefault="00AF7647">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003E02EE" w:rsidRDefault="003E02EE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003E02EE" w:rsidRPr="00D807BC" w:rsidRDefault="003E02EE" w:rsidP="003E02EE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Приложение 4</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="11483" w:type="dxa"/>
+        <w:tblInd w:w="-1310" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1206"/>
+        <w:gridCol w:w="921"/>
+        <w:gridCol w:w="1478"/>
+        <w:gridCol w:w="1357"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="851"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003E02EE" w:rsidRPr="005254F6" w:rsidTr="00A40809">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1206" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003E02EE" w:rsidRPr="005254F6" w:rsidRDefault="003E02EE" w:rsidP="003E02EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6733" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003E02EE" w:rsidRDefault="003E02EE" w:rsidP="003E02EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>График индивидуальных консультации в рамках проекта</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "Обучение без границ"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> через интернет сообщества</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003E02EE" w:rsidRPr="005254F6" w:rsidRDefault="003E02EE" w:rsidP="003E02EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003E02EE" w:rsidRPr="005254F6" w:rsidRDefault="003E02EE" w:rsidP="003E02EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003E02EE" w:rsidRPr="005254F6" w:rsidRDefault="003E02EE" w:rsidP="003E02EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003E02EE" w:rsidRPr="005254F6" w:rsidRDefault="003E02EE" w:rsidP="003E02EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E02EE" w:rsidRPr="005254F6" w:rsidTr="00A40809">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1206" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003E02EE" w:rsidRPr="005254F6" w:rsidRDefault="003E02EE" w:rsidP="003E02EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="921" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003E02EE" w:rsidRPr="005254F6" w:rsidRDefault="003E02EE" w:rsidP="003E02EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1478" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003E02EE" w:rsidRPr="005254F6" w:rsidRDefault="003E02EE" w:rsidP="003E02EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1357" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003E02EE" w:rsidRPr="005254F6" w:rsidRDefault="003E02EE" w:rsidP="003E02EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003E02EE" w:rsidRPr="005254F6" w:rsidRDefault="003E02EE" w:rsidP="003E02EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003E02EE" w:rsidRPr="005254F6" w:rsidRDefault="003E02EE" w:rsidP="003E02EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003E02EE" w:rsidRPr="005254F6" w:rsidRDefault="003E02EE" w:rsidP="003E02EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003E02EE" w:rsidRPr="005254F6" w:rsidRDefault="003E02EE" w:rsidP="003E02EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003E02EE" w:rsidRPr="005254F6" w:rsidRDefault="003E02EE" w:rsidP="003E02EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1384"/>
         <w:gridCol w:w="3969"/>
         <w:gridCol w:w="3352"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00067943" w:rsidRPr="003E02EE" w:rsidTr="00A40809">
+      <w:tr w:rsidR="003E02EE" w:rsidRPr="003E02EE" w:rsidTr="003E02EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1384" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00067943" w:rsidRPr="003E02EE" w:rsidRDefault="00067943" w:rsidP="00A40809">
+          <w:p w:rsidR="003E02EE" w:rsidRPr="003E02EE" w:rsidRDefault="003E02EE" w:rsidP="003E02EE">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E02EE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00067943" w:rsidRPr="003E02EE" w:rsidRDefault="00067943" w:rsidP="00A40809">
+          <w:p w:rsidR="003E02EE" w:rsidRPr="003E02EE" w:rsidRDefault="003E02EE" w:rsidP="003E02EE">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003E02EE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Мерзімі</w:t>
+              <w:t>Сроки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3352" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00067943" w:rsidRPr="003E02EE" w:rsidRDefault="00067943" w:rsidP="00A40809">
+          <w:p w:rsidR="003E02EE" w:rsidRPr="003E02EE" w:rsidRDefault="003E02EE" w:rsidP="003E02EE">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003E02EE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Жауапты аймақ</w:t>
+              <w:t>Ответственный регион</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00067943" w:rsidRPr="003E02EE" w:rsidTr="00A40809">
+      <w:tr w:rsidR="003E02EE" w:rsidRPr="003E02EE" w:rsidTr="003E02EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1384" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00067943" w:rsidRPr="003E02EE" w:rsidRDefault="00067943" w:rsidP="00A40809">
+          <w:p w:rsidR="003E02EE" w:rsidRPr="003E02EE" w:rsidRDefault="003E02EE" w:rsidP="003E02EE">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00067943" w:rsidRPr="003E02EE" w:rsidRDefault="00067943" w:rsidP="00A40809">
+          <w:p w:rsidR="003E02EE" w:rsidRPr="003E02EE" w:rsidRDefault="003E02EE" w:rsidP="003E02EE">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>желтоқсан</w:t>
+              <w:t>декабрь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3352" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00067943" w:rsidRPr="003E02EE" w:rsidRDefault="00067943" w:rsidP="00A40809">
+          <w:p w:rsidR="003E02EE" w:rsidRPr="003E02EE" w:rsidRDefault="003E02EE" w:rsidP="003E02EE">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қарағанды қаласы                        Қарқаралы ауданы                         </w:t>
-[...12 lines deleted...]
-              <w:outlineLvl w:val="3"/>
+              <w:t xml:space="preserve">г. Караганда                        </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA29E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>Каркаралинский р/н</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...7 lines deleted...]
-          <w:p w:rsidR="00067943" w:rsidRDefault="00067943" w:rsidP="00A40809">
+              <w:t xml:space="preserve">                         </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E02EE" w:rsidRPr="003E02EE" w:rsidTr="003E02EE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E02EE" w:rsidRDefault="003E02EE" w:rsidP="003E02EE">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>қаңтар</w:t>
-[...7 lines deleted...]
-          <w:p w:rsidR="00067943" w:rsidRDefault="00067943" w:rsidP="00A40809">
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E02EE" w:rsidRDefault="003E02EE" w:rsidP="003E02EE">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Теміртау  қаласы                   Осакаровка ауданы    Нұра ауданы</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="00067943" w:rsidRDefault="00067943" w:rsidP="00A40809">
+              <w:t>январь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3352" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E02EE" w:rsidRDefault="003E02EE" w:rsidP="003E02EE">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...7 lines deleted...]
-          <w:p w:rsidR="00067943" w:rsidRDefault="00067943" w:rsidP="00A40809">
+              <w:t>г. Темиртау                     Осакаровский р/н    Нуринский р/н</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E02EE" w:rsidRPr="003E02EE" w:rsidTr="003E02EE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E02EE" w:rsidRDefault="003E02EE" w:rsidP="003E02EE">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>ақпан</w:t>
-[...7 lines deleted...]
-          <w:p w:rsidR="00067943" w:rsidRDefault="00067943" w:rsidP="00A40809">
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E02EE" w:rsidRDefault="003E02EE" w:rsidP="003E02EE">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Жезқазған қаласы                     Сәтбаев қаласы                           Ұлытау ауданы</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="00067943" w:rsidRDefault="00067943" w:rsidP="00A40809">
+              <w:t>февраль</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3352" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E02EE" w:rsidRDefault="00FA29E1" w:rsidP="003E02EE">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...10 lines deleted...]
-              <w:outlineLvl w:val="3"/>
+              <w:t xml:space="preserve">г. </w:t>
+            </w:r>
+            <w:r w:rsidR="003E02EE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>Жезказган</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>наурыз</w:t>
-[...7 lines deleted...]
-          <w:p w:rsidR="00067943" w:rsidRDefault="00067943" w:rsidP="00A40809">
+              <w:t xml:space="preserve">                       г.Сатпаев                           Улытауский р/н</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E02EE" w:rsidRPr="003E02EE" w:rsidTr="003E02EE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E02EE" w:rsidRDefault="003E02EE" w:rsidP="003E02EE">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Балқаш қаласы                          Қаражал қаласы                         Приозерск  қаласы                   Шет ауданы</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="00067943" w:rsidRDefault="00067943" w:rsidP="00A40809">
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E02EE" w:rsidRDefault="003E02EE" w:rsidP="003E02EE">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...7 lines deleted...]
-          <w:p w:rsidR="00067943" w:rsidRDefault="00067943" w:rsidP="00A40809">
+              <w:t>март</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3352" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E02EE" w:rsidRDefault="00FA29E1" w:rsidP="003E02EE">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>сәуір</w:t>
-[...10 lines deleted...]
-              <w:outlineLvl w:val="3"/>
+              <w:t xml:space="preserve">г. </w:t>
+            </w:r>
+            <w:r w:rsidR="003E02EE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>Балхаш</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Шахтинск  қаласы                   Абай ауданы           Ақтоғай ауданы</w:t>
+              <w:t xml:space="preserve">                          г.Каражал                         г. Приозерск                     Шетский р/н</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00067943" w:rsidRPr="009C354F" w:rsidTr="00A40809">
+      <w:tr w:rsidR="003E02EE" w:rsidRPr="003E02EE" w:rsidTr="003E02EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1384" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00067943" w:rsidRDefault="00067943" w:rsidP="00A40809">
+          <w:p w:rsidR="003E02EE" w:rsidRDefault="003E02EE" w:rsidP="003E02EE">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00067943" w:rsidRDefault="00067943" w:rsidP="00A40809">
+          <w:p w:rsidR="003E02EE" w:rsidRDefault="003E02EE" w:rsidP="003E02EE">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>мамыр</w:t>
+              <w:t>апрель</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3352" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00067943" w:rsidRDefault="00067943" w:rsidP="00A40809">
+          <w:p w:rsidR="003E02EE" w:rsidRDefault="00FA29E1" w:rsidP="003E02EE">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Саран қаласы                            Бұқаржырау ауданы        Жаңаарқа ауданы </w:t>
+              <w:t xml:space="preserve">г. </w:t>
+            </w:r>
+            <w:r w:rsidR="003E02EE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Шахтинск</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                     Абайский р/н Актогайский р/н</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E02EE" w:rsidRPr="003E02EE" w:rsidTr="003E02EE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E02EE" w:rsidRDefault="003E02EE" w:rsidP="003E02EE">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E02EE" w:rsidRDefault="003E02EE" w:rsidP="003E02EE">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>май</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3352" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E02EE" w:rsidRDefault="00FA29E1" w:rsidP="003E02EE">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">г.Сарань                            Бухаржырауский р/н        Жанааркинский р/н  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00067943" w:rsidRPr="00067943" w:rsidRDefault="00067943" w:rsidP="00067943">
-[...5 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+    <w:p w:rsidR="003E02EE" w:rsidRPr="003E02EE" w:rsidRDefault="003E02EE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00067943" w:rsidRPr="00067943" w:rsidRDefault="00067943" w:rsidP="00E04D44">
-[...11 lines deleted...]
-    <w:sectPr w:rsidR="00067943" w:rsidRPr="00067943" w:rsidSect="00BA66E2">
+    <w:sectPr w:rsidR="003E02EE" w:rsidRPr="003E02EE" w:rsidSect="00ED2C9D">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002B0699" w:rsidRDefault="002B0699" w:rsidP="0067026A">
+    <w:p w:rsidR="00F67F96" w:rsidRDefault="00F67F96" w:rsidP="0067026A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002B0699" w:rsidRDefault="002B0699" w:rsidP="0067026A">
+    <w:p w:rsidR="00F67F96" w:rsidRDefault="00F67F96" w:rsidP="0067026A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
@@ -9507,61 +10126,61 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002B0699" w:rsidRDefault="002B0699" w:rsidP="0067026A">
+    <w:p w:rsidR="00F67F96" w:rsidRDefault="00F67F96" w:rsidP="0067026A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002B0699" w:rsidRDefault="002B0699" w:rsidP="0067026A">
+    <w:p w:rsidR="00F67F96" w:rsidRDefault="00F67F96" w:rsidP="0067026A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="12CB2C59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C6843176"/>
     <w:lvl w:ilvl="0" w:tplc="3DD0E20E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
@@ -9734,59 +10353,232 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="263900CD"/>
+    <w:nsid w:val="5095285E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="984647DA"/>
-[...2 lines deleted...]
-      <w:lvlText w:val="%1"/>
+    <w:tmpl w:val="CCE85DE4"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="9090" w:hanging="8730"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="600D2C12"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="942CD124"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="69750B8F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2E2CAF76"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
@@ -9821,312 +10613,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
-[...170 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="69750B8F"/>
-[...87 lines deleted...]
-  <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="750C0BEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B68E3F6"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10168,82 +10699,231 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="7E1C5216"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7CA428BA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="5"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
@@ -10259,217 +10939,185 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="3"/>
-[...29 lines deleted...]
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E04D44"/>
     <w:rsid w:val="00045232"/>
-    <w:rsid w:val="00054EA3"/>
-    <w:rsid w:val="00067943"/>
+    <w:rsid w:val="0006456A"/>
     <w:rsid w:val="00076EB9"/>
+    <w:rsid w:val="00083E03"/>
+    <w:rsid w:val="000B6476"/>
+    <w:rsid w:val="000F4364"/>
     <w:rsid w:val="00103A5E"/>
-    <w:rsid w:val="00126684"/>
+    <w:rsid w:val="001041BE"/>
+    <w:rsid w:val="0010560D"/>
     <w:rsid w:val="0012707D"/>
-    <w:rsid w:val="001530AD"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00250325"/>
+    <w:rsid w:val="00173FC6"/>
+    <w:rsid w:val="00177037"/>
+    <w:rsid w:val="001B08A1"/>
+    <w:rsid w:val="001D66B1"/>
+    <w:rsid w:val="00224C61"/>
     <w:rsid w:val="00282E25"/>
-    <w:rsid w:val="00292E04"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00477B47"/>
+    <w:rsid w:val="0037371A"/>
+    <w:rsid w:val="003754AB"/>
+    <w:rsid w:val="0038072B"/>
+    <w:rsid w:val="003C137A"/>
+    <w:rsid w:val="003C6DE7"/>
+    <w:rsid w:val="003E02EE"/>
+    <w:rsid w:val="00413502"/>
+    <w:rsid w:val="004604E7"/>
+    <w:rsid w:val="00467AE9"/>
     <w:rsid w:val="004867B2"/>
-    <w:rsid w:val="004F233A"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00610705"/>
+    <w:rsid w:val="004A2F3B"/>
+    <w:rsid w:val="004C32F7"/>
+    <w:rsid w:val="004D05CD"/>
+    <w:rsid w:val="004F0BF6"/>
+    <w:rsid w:val="0057633B"/>
+    <w:rsid w:val="005B74D2"/>
+    <w:rsid w:val="005C6F91"/>
+    <w:rsid w:val="005D1C2A"/>
+    <w:rsid w:val="005E1C28"/>
+    <w:rsid w:val="00620C7D"/>
+    <w:rsid w:val="0065494D"/>
+    <w:rsid w:val="00665A54"/>
     <w:rsid w:val="0067026A"/>
-    <w:rsid w:val="00670A88"/>
-    <w:rsid w:val="006878DC"/>
+    <w:rsid w:val="00676789"/>
     <w:rsid w:val="00695BD5"/>
     <w:rsid w:val="006B4A24"/>
-    <w:rsid w:val="006E04AB"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00855BA8"/>
+    <w:rsid w:val="007C2A3B"/>
+    <w:rsid w:val="00807F24"/>
+    <w:rsid w:val="008179BF"/>
     <w:rsid w:val="00861E99"/>
     <w:rsid w:val="008A7C3C"/>
     <w:rsid w:val="008C0B95"/>
-    <w:rsid w:val="008C34DA"/>
+    <w:rsid w:val="0090684A"/>
     <w:rsid w:val="009152FB"/>
     <w:rsid w:val="00943B22"/>
-    <w:rsid w:val="009566A9"/>
-    <w:rsid w:val="009957E9"/>
+    <w:rsid w:val="009556AB"/>
+    <w:rsid w:val="00986A00"/>
+    <w:rsid w:val="009A0E45"/>
     <w:rsid w:val="009A5607"/>
-    <w:rsid w:val="009C354F"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00B842A8"/>
+    <w:rsid w:val="00A14604"/>
+    <w:rsid w:val="00A41FA3"/>
+    <w:rsid w:val="00AF7647"/>
     <w:rsid w:val="00BA4384"/>
-    <w:rsid w:val="00BA4D9A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BE10F9"/>
+    <w:rsid w:val="00BD611F"/>
     <w:rsid w:val="00C07CC8"/>
-    <w:rsid w:val="00C25543"/>
-    <w:rsid w:val="00C341D0"/>
+    <w:rsid w:val="00C26D5E"/>
+    <w:rsid w:val="00C373DD"/>
     <w:rsid w:val="00C44F7B"/>
-    <w:rsid w:val="00C63A38"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CA0230"/>
+    <w:rsid w:val="00C61CCB"/>
+    <w:rsid w:val="00C87B5B"/>
     <w:rsid w:val="00CB2EEA"/>
     <w:rsid w:val="00D13430"/>
-    <w:rsid w:val="00D219F8"/>
+    <w:rsid w:val="00D644A3"/>
     <w:rsid w:val="00D73A36"/>
-    <w:rsid w:val="00D75AD4"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DA5FD2"/>
+    <w:rsid w:val="00D936F5"/>
     <w:rsid w:val="00DB2366"/>
-    <w:rsid w:val="00DE0B49"/>
+    <w:rsid w:val="00DB4C50"/>
+    <w:rsid w:val="00DD452F"/>
+    <w:rsid w:val="00DF4614"/>
     <w:rsid w:val="00E04D44"/>
-    <w:rsid w:val="00E44E18"/>
-    <w:rsid w:val="00E56003"/>
+    <w:rsid w:val="00E46CE9"/>
     <w:rsid w:val="00E57198"/>
+    <w:rsid w:val="00EB1E91"/>
+    <w:rsid w:val="00ED2C9D"/>
     <w:rsid w:val="00ED3518"/>
     <w:rsid w:val="00EE7488"/>
     <w:rsid w:val="00F17224"/>
-    <w:rsid w:val="00F302B7"/>
-    <w:rsid w:val="00F3655E"/>
+    <w:rsid w:val="00F17759"/>
+    <w:rsid w:val="00F25E7D"/>
     <w:rsid w:val="00F37A49"/>
     <w:rsid w:val="00F42BB7"/>
-    <w:rsid w:val="00F66421"/>
+    <w:rsid w:val="00F44A8E"/>
+    <w:rsid w:val="00F67F96"/>
+    <w:rsid w:val="00F7441A"/>
+    <w:rsid w:val="00FA29E1"/>
+    <w:rsid w:val="00FB3689"/>
     <w:rsid w:val="00FB49A0"/>
+    <w:rsid w:val="00FC6FBC"/>
     <w:rsid w:val="00FE1BD5"/>
+    <w:rsid w:val="00FF3CF7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -10699,142 +11347,159 @@
   <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0067026A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a7">
     <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0067026A"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a8">
-    <w:name w:val="List Paragraph"/>
+    <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
-    <w:uiPriority w:val="34"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003D45CC"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00224C61"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="a9">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="003D45CC"/>
+    <w:rsid w:val="00224C61"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E46CE9"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="1">
     <w:name w:val="Сетка таблицы1"/>
     <w:basedOn w:val="a1"/>
     <w:next w:val="a9"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00067943"/>
+    <w:rsid w:val="003E02EE"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aa">
+  <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="ab"/>
+    <w:link w:val="ac"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BA66E2"/>
+    <w:rsid w:val="00665A54"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ac">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="aa"/>
+    <w:link w:val="ab"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00BA66E2"/>
+    <w:rsid w:val="00665A54"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -10997,98 +11662,235 @@
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00E04D44"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0067026A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0067026A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0067026A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0067026A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00224C61"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a9">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00224C61"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E46CE9"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="1">
+    <w:name w:val="Сетка таблицы1"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a9"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="003E02EE"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ab">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ac"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00665A54"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ac">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ab"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00665A54"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
-    <w:div w:id="327098905">
-[...24 lines deleted...]
-    </w:div>
     <w:div w:id="1622881045">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -11343,66 +12145,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>3101</Words>
-  <Characters>17680</Characters>
+  <Words>1291</Words>
+  <Characters>7361</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>147</Lines>
-  <Paragraphs>41</Paragraphs>
+  <Lines>61</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SPecialiST RePack</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20740</CharactersWithSpaces>
+  <CharactersWithSpaces>8635</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>