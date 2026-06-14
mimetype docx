--- v0 (2025-12-14)
+++ v1 (2026-06-14)
@@ -5,3762 +5,4878 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a4"/>
-        <w:tblW w:w="3760" w:type="dxa"/>
-        <w:tblInd w:w="6204" w:type="dxa"/>
+        <w:tblW w:w="3544" w:type="dxa"/>
+        <w:tblInd w:w="6345" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3760"/>
+        <w:gridCol w:w="3544"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0001549D" w:rsidRPr="0001549D" w:rsidTr="0001549D">
+      <w:tr w:rsidR="00C25A85" w:rsidRPr="008F11B2" w:rsidTr="00DA57A7">
         <w:trPr>
-          <w:trHeight w:val="1656"/>
+          <w:trHeight w:val="1932"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3760" w:type="dxa"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0001549D" w:rsidRPr="0001549D" w:rsidRDefault="0001549D" w:rsidP="0001549D">
+          <w:p w:rsidR="00C25A85" w:rsidRPr="008F11B2" w:rsidRDefault="00C25A85" w:rsidP="00DA57A7">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F11B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>БЕКІТЕМІН</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C25A85" w:rsidRPr="008F11B2" w:rsidRDefault="00C25A85" w:rsidP="00DA57A7">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F11B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қарағанды облысында </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C25A85" w:rsidRPr="008F11B2" w:rsidRDefault="00C25A85" w:rsidP="00DA57A7">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F11B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">білім беруді дамытудың </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C25A85" w:rsidRPr="008F11B2" w:rsidRDefault="00C25A85" w:rsidP="00DA57A7">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F11B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>оқу-әдістемелік орталығы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C25A85" w:rsidRPr="008F11B2" w:rsidRDefault="00C25A85" w:rsidP="00DA57A7">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F11B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>директоры</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C25A85" w:rsidRPr="008F11B2" w:rsidRDefault="00C25A85" w:rsidP="00DA57A7">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F11B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>_____________Абдикерова Б.Х.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C25A85" w:rsidRPr="008F11B2" w:rsidRDefault="00C25A85" w:rsidP="00DA57A7">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F11B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«____»__________2021 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F11B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ж</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F11B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00C25A85" w:rsidRPr="0001549D" w:rsidRDefault="00C25A85" w:rsidP="00C25A85">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C25A85" w:rsidRPr="0001549D" w:rsidRDefault="00C25A85" w:rsidP="00C25A85">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C25A85" w:rsidRDefault="00C25A85" w:rsidP="00C25A85">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«Х</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00260E93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>имия</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C25A85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00260E93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C25A85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260E93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>биология</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C25A85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00260E93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>әлеміне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C25A85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00260E93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>саяхат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C25A85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C25A85" w:rsidRDefault="00C25A85" w:rsidP="00C25A85">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00260E93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>он</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>лайн</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260E93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>викторинасын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00260E93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>өткізу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00260E93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C25A85" w:rsidRPr="00260E93" w:rsidRDefault="00C25A85" w:rsidP="00C25A85">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00260E93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ЕРЕЖЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C25A85" w:rsidRPr="00260E93" w:rsidRDefault="00C25A85" w:rsidP="00C25A85">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C25A85" w:rsidRPr="00260E93" w:rsidRDefault="00C25A85" w:rsidP="00C25A85">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00260E93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C25A85" w:rsidRPr="00260E93" w:rsidRDefault="00C25A85" w:rsidP="00C25A85">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00260E93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1.1 Осы Ереже техникалық және кәсіптік білім беру ұйымдарының студенттері арасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">нда викторина өткізудің тәртібін </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260E93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ықт</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260E93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>айды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C25A85" w:rsidRPr="00260E93" w:rsidRDefault="00C25A85" w:rsidP="00C25A85">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00260E93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00625A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260E93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">икторина ұйымдастырушылары: </w:t>
+      </w:r>
+      <w:r w:rsidR="00625A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260E93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қарағанды облысын</w:t>
+      </w:r>
+      <w:r w:rsidR="00625A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>да</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260E93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> білім беруді дамыту</w:t>
+      </w:r>
+      <w:r w:rsidR="00625A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>дың</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260E93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оқу-әдістемелік орталығы</w:t>
+      </w:r>
+      <w:r w:rsidR="00625A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260E93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> КМҚК, </w:t>
+      </w:r>
+      <w:r w:rsidR="00625A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260E93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Теміртау жоғары политехникалық колледжі</w:t>
+      </w:r>
+      <w:r w:rsidR="00625A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260E93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>КМҚК.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C25A85" w:rsidRPr="00260E93" w:rsidRDefault="00C25A85" w:rsidP="00C25A85">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00260E93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00625A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260E93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>икторин</w:t>
+      </w:r>
+      <w:r w:rsidR="00625A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">аның өтетін </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260E93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>уақыты: 2021 жыл</w:t>
+      </w:r>
+      <w:r w:rsidR="00625A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>дың</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260E93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21 мамыр</w:t>
+      </w:r>
+      <w:r w:rsidR="00625A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260E93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>, сағат 11.00;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C25A85" w:rsidRPr="00260E93" w:rsidRDefault="00C25A85" w:rsidP="00C25A85">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00260E93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.4 </w:t>
+      </w:r>
+      <w:r w:rsidR="00625A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260E93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>атысушылар: Қарағанды облысының ТжКББ ұйымдарының 1 курс студенттері. Әр колледжден 1 студент қатыса алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C25A85" w:rsidRPr="00260E93" w:rsidRDefault="00C25A85" w:rsidP="00C25A85">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00260E93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.5 </w:t>
+      </w:r>
+      <w:r w:rsidR="00625A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ө</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260E93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ткізу форматы: </w:t>
+      </w:r>
+      <w:r w:rsidR="00625A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«Өз</w:t>
+      </w:r>
+      <w:r w:rsidR="000319B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ойыным</w:t>
+      </w:r>
+      <w:r w:rsidR="00625A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260E93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ойын принципі бойынша ZOOM платформасын пайдалану арқылы</w:t>
+      </w:r>
+      <w:r w:rsidR="000319B6" w:rsidRPr="000319B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000319B6" w:rsidRPr="00260E93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>онлайн</w:t>
+      </w:r>
+      <w:r w:rsidR="000319B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> форматта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00083194" w:rsidRPr="00C25A85" w:rsidRDefault="00083194" w:rsidP="0001549D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000319B6" w:rsidRPr="000319B6" w:rsidRDefault="000319B6" w:rsidP="000319B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000319B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>. М</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000319B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ақсаты мен міндеттері</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000319B6" w:rsidRPr="000319B6" w:rsidRDefault="000319B6" w:rsidP="000319B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00432701" w:rsidRPr="00432701" w:rsidRDefault="00432701" w:rsidP="00432701">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>М</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00432701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ақсаты: студенттердің шығармашылық әлеуетін барынша толық ашу және іске асыру үшін жағдай жасау, өзін-өзі дамыту және көрсету қажеттілігі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00432701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>, жаратылыстану-ғылыми пәндер саласында қабілетті студенттердің белсенді</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> әлеуметтік ұстанымын тәрбиелеу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00432701" w:rsidRPr="00432701" w:rsidRDefault="00432701" w:rsidP="00432701">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>М</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00432701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>індеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00432701" w:rsidRPr="00432701" w:rsidRDefault="00432701" w:rsidP="00432701">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>- биология және химия сабақтарында алған теориялық білімдерін практикал</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ық іс-әрекет процесінде бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00432701" w:rsidRPr="00432701" w:rsidRDefault="00432701" w:rsidP="00432701">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>- себеп-салдар байланысын орната білу, ойлау және қорытынды жасай білу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000319B6" w:rsidRPr="000319B6" w:rsidRDefault="00432701" w:rsidP="00432701">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>- қарым-қатынас дағдыларын дамыту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00432701" w:rsidRDefault="00432701" w:rsidP="00EE4C99">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00432701" w:rsidRPr="00432701" w:rsidRDefault="00432701" w:rsidP="00432701">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3. Викторинаны ұйымдастыру және өткізу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00432701" w:rsidRPr="00432701" w:rsidRDefault="00432701" w:rsidP="00432701">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00432701" w:rsidRPr="00432701" w:rsidRDefault="00432701" w:rsidP="00432701">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Вик</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>торинаға қатысу үшін өтінімді (Қ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00432701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>осымша) 2021 жыл</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>дың</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00432701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17 мамыр</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ына</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00432701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дейін электрондық түрде ksana_em@mail.ru пошта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сына</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00432701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жіберу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00432701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қажет, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00432701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Өз ойыным. Ф. И. О.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>» белгісімен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00432701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00432701" w:rsidRPr="00432701" w:rsidRDefault="00432701" w:rsidP="00432701">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Байқау екі кезеңнен тұрады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00432701" w:rsidRPr="00362972" w:rsidRDefault="00432701" w:rsidP="00432701">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00362972">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бірінші кезеңге мемлекеттік және орыс тілінде оқитын барлық қатысушылар қатысады. Қатысушыларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00362972">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сұрақ ұсынылады, олар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00362972">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> минут ішінде жауап беруі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> керек</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00362972">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Барлық қатысушылардың ішінен ең көп балл жинаған (II </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>кезеңге</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00362972">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қатысу үшін) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00362972">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> студент іріктеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00432701" w:rsidRPr="00432701" w:rsidRDefault="00432701" w:rsidP="00432701">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Іріктеу кезеңінен өткен 5 қатысушы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Өз ойыным» </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00432701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ойынын ойнайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00432701" w:rsidRDefault="00432701" w:rsidP="00432701">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ойын 3 раундтан тұрады</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00432701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жалпы ұзақтығы– 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мин.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00432701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: 1 раунд – 15 мин., 2 раунд -20 мин., 3 раунд - 5 мин. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ә</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00432701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">р раундта күрделілігіне байланысты 10-нан 50 балға дейін бағаланатын химия және биология </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>пәндері бойынша сұрақтар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00432701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ұсынылған. Қатысушылар тақырыпты, содан кейін сұрақты таңдайды. Сауалдар кезек-кезек. Жауапты қарастыруға бір минуттан артық емес уақыт бөлінеді. Егер жауап дұрыс болса, онда қатысушы </w:t>
+      </w:r>
+      <w:r w:rsidR="00C71B7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сұрақ деңгейіне</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00432701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ұпай алады, егер жауап дұрыс болмаса, онда ұпай қатысушы жинаған сомадан алынады. Жиналған ұпай санын қазылар алқасы есептейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00725778" w:rsidRPr="00725778" w:rsidRDefault="00725778" w:rsidP="00725778">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00725778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Химия </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00725778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00725778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00725778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>биологияның</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00725778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00725778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>негізгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00725778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00725778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ба</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00725778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ғыттары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00725778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00725778" w:rsidRPr="00725778" w:rsidRDefault="00725778" w:rsidP="00725778">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00725778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00725778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ә</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00725778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00725778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00725778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>түрлі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00725778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00725778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>тілдердегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00725778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00725778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>терминдер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00725778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00725778" w:rsidRPr="00725778" w:rsidRDefault="00725778" w:rsidP="00725778">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00725778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- химия мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00725778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>биологияның</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00725778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00725778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>дамуына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00725778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00725778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>үлес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00725778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00725778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>қосқан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00725778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00725778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ғалымдар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00725778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00500114" w:rsidRDefault="00725778" w:rsidP="00725778">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00725778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00725778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>заттар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00725778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00725778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>құрылу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00725778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00725778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>тарихы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00725778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00725778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>элементтер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>дің шығ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тегі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00725778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00725778" w:rsidRPr="00725778" w:rsidRDefault="00725778" w:rsidP="00725778">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007715FB" w:rsidRPr="007715FB" w:rsidRDefault="007715FB" w:rsidP="007715FB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>4. Ұйымдастыру комитеті</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007715FB" w:rsidRPr="007715FB" w:rsidRDefault="007715FB" w:rsidP="007715FB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007715FB" w:rsidRPr="007715FB" w:rsidRDefault="007715FB" w:rsidP="007715FB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ұйымдастыру </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">омитетінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ө</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кілеттіктері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007715FB" w:rsidRPr="007715FB" w:rsidRDefault="007715FB" w:rsidP="007715FB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- викторинаны дайындау және өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007715FB" w:rsidRPr="007715FB" w:rsidRDefault="007715FB" w:rsidP="007715FB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- викторина өткізу үшін мазмұнды материалды анықтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007715FB" w:rsidRPr="007715FB" w:rsidRDefault="007715FB" w:rsidP="007715FB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- викторина </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сценарийін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>құрастыру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007715FB" w:rsidRPr="007715FB" w:rsidRDefault="007715FB" w:rsidP="007715FB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- викторина </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қатысушыларын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тіркеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007715FB" w:rsidRPr="007715FB" w:rsidRDefault="007715FB" w:rsidP="007715FB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>төрешілікті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұйымдастыру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007715FB" w:rsidRPr="007715FB" w:rsidRDefault="007715FB" w:rsidP="007715FB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қорытынды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жасау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жә</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>не</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>же</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ңімпаздарды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>анықтау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007715FB" w:rsidRPr="007715FB" w:rsidRDefault="007715FB" w:rsidP="007715FB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>осымша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ақпарат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>алу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> телефон </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>нөмірлеріне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>хабарласыңыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007715FB" w:rsidRPr="007715FB" w:rsidRDefault="007715FB" w:rsidP="007715FB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Емельянова Оксана Валерьевн</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>а-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ТЖПК</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>химиялық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>пәндер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кафедрасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>меңгеруші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, тел. 87003622374 (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>орыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тілі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007715FB" w:rsidRPr="007715FB" w:rsidRDefault="007715FB" w:rsidP="007715FB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Каршыгаева</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Маржан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ахбергеновна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ТЖПК</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> химия</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әні</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>оқытушысы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, тел. 87753484323 (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мемлекеттік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тіл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007715FB" w:rsidRPr="007715FB" w:rsidRDefault="007715FB" w:rsidP="007715FB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00692127" w:rsidRPr="000A5202" w:rsidRDefault="00692127" w:rsidP="00692127">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007715FB" w:rsidRPr="007715FB" w:rsidRDefault="007715FB" w:rsidP="007715FB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Викторинаны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>қорытындылау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="007715FB" w:rsidRPr="007715FB" w:rsidRDefault="007715FB" w:rsidP="007715FB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007715FB" w:rsidRPr="007715FB" w:rsidRDefault="007715FB" w:rsidP="007715FB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Викторинаның</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>нәтижелері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zoom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>платформасында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>шығарылады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009B6E10" w:rsidRPr="007715FB" w:rsidRDefault="007715FB" w:rsidP="007715FB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ең</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>жоғары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> балл </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>жинаған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>қатысушылар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>жеңімпаз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>болып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>саналады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1, 2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>дәрежелі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>дипломдармен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>марапатталады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Қалған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>қ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>атысушылар</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>сертификаттар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>беріледі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007715FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009B6E10" w:rsidRPr="00FB2211" w:rsidRDefault="009B6E10" w:rsidP="009B6E10">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009B6E10" w:rsidRPr="00FB2211" w:rsidRDefault="009B6E10" w:rsidP="009B6E10">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009B6E10" w:rsidRPr="00FB2211" w:rsidRDefault="009B6E10" w:rsidP="009B6E10">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009B6E10" w:rsidRPr="00FB2211" w:rsidRDefault="009B6E10" w:rsidP="009B6E10">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009B6E10" w:rsidRPr="00A53D68" w:rsidRDefault="009B6E10" w:rsidP="009B6E10">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009B6E10" w:rsidRPr="00A53D68" w:rsidRDefault="009B6E10" w:rsidP="009B6E10">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009B6E10" w:rsidRPr="00A53D68" w:rsidRDefault="009B6E10" w:rsidP="009B6E10">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009B6E10" w:rsidRPr="00A53D68" w:rsidRDefault="009B6E10" w:rsidP="009B6E10">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E3462E" w:rsidRPr="008F11B2" w:rsidRDefault="00E3462E" w:rsidP="00E3462E">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:ind w:firstLine="565"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F11B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>КЕЛІСІЛДІ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E3462E" w:rsidRPr="008F11B2" w:rsidRDefault="00E3462E" w:rsidP="00E3462E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="565"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F11B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қарағанды облысында </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E3462E" w:rsidRPr="008F11B2" w:rsidRDefault="00E3462E" w:rsidP="00E3462E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="565"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F11B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">білім беруді дамытудың </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E3462E" w:rsidRPr="008F11B2" w:rsidRDefault="00E3462E" w:rsidP="00E3462E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="565"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F11B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">оқу-әдістемелік орталығы </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E3462E" w:rsidRPr="008F11B2" w:rsidRDefault="00E3462E" w:rsidP="00E3462E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="565"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F11B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>директорының орынбасары</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E3462E" w:rsidRPr="008F11B2" w:rsidRDefault="00E3462E" w:rsidP="00E3462E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="565"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F11B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>____________Сарсембаева А.Ж.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E3462E" w:rsidRPr="008F11B2" w:rsidRDefault="00E3462E" w:rsidP="00E3462E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E3462E" w:rsidRPr="008F11B2" w:rsidRDefault="00E3462E" w:rsidP="00E3462E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E3462E" w:rsidRPr="008F11B2" w:rsidRDefault="00E3462E" w:rsidP="00E3462E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F11B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E3462E" w:rsidRPr="008F11B2" w:rsidRDefault="00E3462E" w:rsidP="00E3462E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E3462E" w:rsidRPr="008F11B2" w:rsidRDefault="00E3462E" w:rsidP="00E3462E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E3462E" w:rsidRPr="008F11B2" w:rsidRDefault="00E3462E" w:rsidP="00E3462E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E3462E" w:rsidRPr="008F11B2" w:rsidRDefault="00E3462E" w:rsidP="00E3462E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E3462E" w:rsidRPr="008F11B2" w:rsidRDefault="00E3462E" w:rsidP="00E3462E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E3462E" w:rsidRPr="008F11B2" w:rsidRDefault="00E3462E" w:rsidP="00E3462E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E3462E" w:rsidRPr="008F11B2" w:rsidRDefault="00E3462E" w:rsidP="00E3462E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:strike/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F11B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ҚО ББД ОӘО ТжКБ бөлімінің әдіскері                                                    Умиртаева Г.Т.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E3462E" w:rsidRPr="008F11B2" w:rsidRDefault="00E3462E" w:rsidP="00E3462E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E3462E" w:rsidRPr="008F11B2" w:rsidRDefault="00E3462E" w:rsidP="00E3462E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E3462E" w:rsidRPr="008F11B2" w:rsidRDefault="00E3462E" w:rsidP="00E3462E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F11B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Қосымша</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E3462E" w:rsidRPr="008F11B2" w:rsidRDefault="00E3462E" w:rsidP="00E3462E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="00E3462E" w:rsidRPr="008F11B2" w:rsidRDefault="00E3462E" w:rsidP="00E3462E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C66532" w:rsidRPr="008F11B2" w:rsidRDefault="00C66532" w:rsidP="00C66532">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C66532">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Химия және биология әлеміне саяхат»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C66532" w:rsidRPr="00C66532" w:rsidRDefault="00C66532" w:rsidP="00C66532">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C66532">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>икторинаға қатысуға өтінім</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E3462E" w:rsidRPr="008F11B2" w:rsidRDefault="00E3462E" w:rsidP="00E3462E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E3462E" w:rsidRPr="008F11B2" w:rsidRDefault="00E3462E" w:rsidP="00E3462E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a4"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="360" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="562"/>
+        <w:gridCol w:w="1597"/>
+        <w:gridCol w:w="1740"/>
+        <w:gridCol w:w="1079"/>
+        <w:gridCol w:w="1740"/>
+        <w:gridCol w:w="1530"/>
+        <w:gridCol w:w="1530"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E3462E" w:rsidRPr="008F11B2" w:rsidTr="009B6E0C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E3462E" w:rsidRPr="008F11B2" w:rsidRDefault="00E3462E" w:rsidP="005F498A">
+            <w:pPr>
+              <w:ind w:firstLine="567"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0001549D">
-[...81 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r w:rsidRPr="008F11B2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="0001549D">
+              <w:t>І</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F11B2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...3244 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1597" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD142E" w:rsidRPr="00EC40DE" w:rsidRDefault="00FD142E" w:rsidP="00B21CE6">
+          <w:p w:rsidR="00E3462E" w:rsidRPr="008F11B2" w:rsidRDefault="00E3462E" w:rsidP="009B6E0C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC40DE">
+            <w:r w:rsidRPr="008F11B2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">Наименование колледжа </w:t>
+              <w:t>Колледж атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1740" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD142E" w:rsidRPr="00EC40DE" w:rsidRDefault="00FD142E" w:rsidP="00B21CE6">
+          <w:p w:rsidR="00E3462E" w:rsidRPr="008F11B2" w:rsidRDefault="00E3462E" w:rsidP="009B6E0C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC40DE">
+            <w:r w:rsidRPr="008F11B2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>ФИО участников</w:t>
+              <w:t>Қатысушының аты-жөні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1079" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD142E" w:rsidRPr="00EC40DE" w:rsidRDefault="00FD142E" w:rsidP="00B21CE6">
+          <w:p w:rsidR="00E3462E" w:rsidRPr="008F11B2" w:rsidRDefault="00E3462E" w:rsidP="009B6E0C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC40DE">
+            <w:r w:rsidRPr="008F11B2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Язык обучения</w:t>
+              <w:t>Оқыту тілі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1740" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD142E" w:rsidRPr="00EC40DE" w:rsidRDefault="00FD142E" w:rsidP="00B21CE6">
+          <w:p w:rsidR="00E3462E" w:rsidRPr="008F11B2" w:rsidRDefault="00E3462E" w:rsidP="009B6E0C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC40DE">
+            <w:r w:rsidRPr="008F11B2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">Контактные данные </w:t>
-[...8 lines deleted...]
-              <w:t>участника</w:t>
+              <w:t>Қатысушының телефон номері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD142E" w:rsidRPr="00EC40DE" w:rsidRDefault="00FD142E" w:rsidP="00B21CE6">
+          <w:p w:rsidR="00E3462E" w:rsidRPr="008F11B2" w:rsidRDefault="00E3462E" w:rsidP="009B6E0C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC40DE">
+            <w:r w:rsidRPr="008F11B2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>ФИО руководителя</w:t>
+              <w:t>Жетекшінің аты-жөні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1809" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD142E" w:rsidRPr="00EC40DE" w:rsidRDefault="00FD142E" w:rsidP="00B21CE6">
+          <w:p w:rsidR="00E3462E" w:rsidRPr="008F11B2" w:rsidRDefault="00E3462E" w:rsidP="009B6E0C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC40DE">
+            <w:r w:rsidRPr="008F11B2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Контактные данные руководителя</w:t>
+              <w:t>Жетекшінің телефон номері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD142E" w:rsidRPr="00EC40DE" w:rsidTr="00B21CE6">
+      <w:tr w:rsidR="00E3462E" w:rsidRPr="008F11B2" w:rsidTr="009B6E0C">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD142E" w:rsidRPr="00EC40DE" w:rsidRDefault="00FD142E" w:rsidP="00B21CE6">
+          <w:p w:rsidR="00E3462E" w:rsidRPr="008F11B2" w:rsidRDefault="00E3462E" w:rsidP="005F498A">
             <w:pPr>
               <w:ind w:firstLine="567"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC40DE">
+            <w:r w:rsidRPr="008F11B2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1597" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD142E" w:rsidRPr="00EC40DE" w:rsidRDefault="00FD142E" w:rsidP="00B21CE6">
+          <w:p w:rsidR="00E3462E" w:rsidRPr="008F11B2" w:rsidRDefault="00E3462E" w:rsidP="005F498A">
             <w:pPr>
               <w:ind w:firstLine="567"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1740" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD142E" w:rsidRPr="00EC40DE" w:rsidRDefault="00FD142E" w:rsidP="00B21CE6">
+          <w:p w:rsidR="00E3462E" w:rsidRPr="008F11B2" w:rsidRDefault="00E3462E" w:rsidP="005F498A">
             <w:pPr>
               <w:ind w:firstLine="567"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1079" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD142E" w:rsidRPr="00EC40DE" w:rsidRDefault="00FD142E" w:rsidP="00B21CE6">
+          <w:p w:rsidR="00E3462E" w:rsidRPr="008F11B2" w:rsidRDefault="00E3462E" w:rsidP="005F498A">
             <w:pPr>
-              <w:ind w:firstLine="567"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1740" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD142E" w:rsidRPr="00EC40DE" w:rsidRDefault="00FD142E" w:rsidP="00B21CE6">
+          <w:p w:rsidR="00E3462E" w:rsidRPr="008F11B2" w:rsidRDefault="00E3462E" w:rsidP="005F498A">
             <w:pPr>
               <w:ind w:firstLine="567"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD142E" w:rsidRPr="00EC40DE" w:rsidRDefault="00FD142E" w:rsidP="00B21CE6">
+          <w:p w:rsidR="00E3462E" w:rsidRPr="008F11B2" w:rsidRDefault="00E3462E" w:rsidP="005F498A">
             <w:pPr>
               <w:ind w:firstLine="567"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1809" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD142E" w:rsidRPr="00EC40DE" w:rsidRDefault="00FD142E" w:rsidP="00B21CE6">
+          <w:p w:rsidR="00E3462E" w:rsidRPr="008F11B2" w:rsidRDefault="00E3462E" w:rsidP="005F498A">
             <w:pPr>
               <w:ind w:firstLine="567"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B313B1" w:rsidRPr="0001549D" w:rsidRDefault="00B313B1" w:rsidP="0001549D">
+    <w:p w:rsidR="00E3462E" w:rsidRPr="008F11B2" w:rsidRDefault="00E3462E" w:rsidP="00E3462E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00B313B1" w:rsidRPr="0001549D" w:rsidRDefault="00B313B1" w:rsidP="0001549D">
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E3462E" w:rsidRPr="008F11B2" w:rsidRDefault="00E3462E" w:rsidP="00E3462E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
-        <w:jc w:val="center"/>
-[...8 lines deleted...]
-    <w:p w:rsidR="00B313B1" w:rsidRPr="0001549D" w:rsidRDefault="00B313B1" w:rsidP="0001549D">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E3462E" w:rsidRPr="008F11B2" w:rsidRDefault="00E3462E" w:rsidP="00E3462E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
-        <w:jc w:val="center"/>
-[...8 lines deleted...]
-    <w:p w:rsidR="00B313B1" w:rsidRPr="0001549D" w:rsidRDefault="00B313B1" w:rsidP="0001549D">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E3462E" w:rsidRPr="008F11B2" w:rsidRDefault="00E3462E" w:rsidP="00E3462E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F11B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E3462E" w:rsidRPr="008F11B2" w:rsidRDefault="00E3462E" w:rsidP="00E3462E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B313B1" w:rsidRPr="0001549D" w:rsidRDefault="00B313B1" w:rsidP="00E3462E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="565"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B313B1" w:rsidRPr="0001549D" w:rsidSect="0001549D">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3805,51 +4921,51 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1033" type="#_x0000_t75" style="width:11.25pt;height:9.75pt" o:bullet="t">
+      <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:11.25pt;height:9.75pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="clip_image001"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="01BF2DF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3962E7BA"/>
     <w:lvl w:ilvl="0" w:tplc="20F01612">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -4223,195 +5339,50 @@
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2C974910"/>
-[...143 lines deleted...]
-  <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="3B296146"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A6BE7B18"/>
     <w:lvl w:ilvl="0" w:tplc="D06C5E64">
       <w:start w:val="57"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -4456,51 +5427,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="3BD5179E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E1820EA"/>
     <w:lvl w:ilvl="0" w:tplc="22185902">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="98846880" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
@@ -4606,51 +5577,51 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="558C6DE2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="6F4D2EB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9828AD98"/>
     <w:lvl w:ilvl="0" w:tplc="5D584D58">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -4696,158 +5667,164 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C668EF"/>
     <w:rsid w:val="0001549D"/>
+    <w:rsid w:val="000319B6"/>
     <w:rsid w:val="00031A74"/>
     <w:rsid w:val="0003738E"/>
     <w:rsid w:val="00062297"/>
     <w:rsid w:val="00083194"/>
     <w:rsid w:val="000A5202"/>
     <w:rsid w:val="001C5B5A"/>
     <w:rsid w:val="00273AF7"/>
     <w:rsid w:val="002C1D1F"/>
     <w:rsid w:val="003246D1"/>
     <w:rsid w:val="00352F45"/>
     <w:rsid w:val="00382C33"/>
     <w:rsid w:val="00392052"/>
     <w:rsid w:val="00405800"/>
     <w:rsid w:val="00405B93"/>
     <w:rsid w:val="00413CD2"/>
+    <w:rsid w:val="00432701"/>
     <w:rsid w:val="004431F5"/>
     <w:rsid w:val="00461D7B"/>
     <w:rsid w:val="004860A4"/>
     <w:rsid w:val="00495694"/>
     <w:rsid w:val="00500114"/>
     <w:rsid w:val="00544087"/>
     <w:rsid w:val="005911F3"/>
     <w:rsid w:val="005C1A93"/>
     <w:rsid w:val="005D1D79"/>
     <w:rsid w:val="005F2E20"/>
+    <w:rsid w:val="00625A37"/>
     <w:rsid w:val="00656EEA"/>
     <w:rsid w:val="006704FF"/>
     <w:rsid w:val="00685174"/>
     <w:rsid w:val="00692127"/>
     <w:rsid w:val="00693E92"/>
+    <w:rsid w:val="00725778"/>
     <w:rsid w:val="00735A93"/>
     <w:rsid w:val="00767A2F"/>
+    <w:rsid w:val="007715FB"/>
     <w:rsid w:val="0080752B"/>
     <w:rsid w:val="008117AB"/>
     <w:rsid w:val="00822F6B"/>
     <w:rsid w:val="00855401"/>
     <w:rsid w:val="00856520"/>
     <w:rsid w:val="0086041B"/>
     <w:rsid w:val="00866869"/>
     <w:rsid w:val="00867CBF"/>
     <w:rsid w:val="008C0006"/>
     <w:rsid w:val="00975194"/>
+    <w:rsid w:val="009B6E0C"/>
     <w:rsid w:val="009B6E10"/>
     <w:rsid w:val="009E1578"/>
     <w:rsid w:val="00A2375F"/>
     <w:rsid w:val="00A352DD"/>
     <w:rsid w:val="00A3641A"/>
     <w:rsid w:val="00A53D68"/>
     <w:rsid w:val="00A872E8"/>
     <w:rsid w:val="00A95D41"/>
     <w:rsid w:val="00AE08F9"/>
     <w:rsid w:val="00B313B1"/>
     <w:rsid w:val="00B453FC"/>
     <w:rsid w:val="00B72EA5"/>
     <w:rsid w:val="00B964B6"/>
     <w:rsid w:val="00BA1CD4"/>
     <w:rsid w:val="00BE4356"/>
     <w:rsid w:val="00BE4AC0"/>
+    <w:rsid w:val="00C25A85"/>
     <w:rsid w:val="00C32365"/>
     <w:rsid w:val="00C5013B"/>
+    <w:rsid w:val="00C66532"/>
     <w:rsid w:val="00C668EF"/>
+    <w:rsid w:val="00C71B7E"/>
     <w:rsid w:val="00C858DD"/>
     <w:rsid w:val="00C92CB2"/>
-    <w:rsid w:val="00CD5BF0"/>
     <w:rsid w:val="00CF41BB"/>
     <w:rsid w:val="00D46D67"/>
     <w:rsid w:val="00D71344"/>
     <w:rsid w:val="00DC13F3"/>
     <w:rsid w:val="00E332FB"/>
     <w:rsid w:val="00E33375"/>
+    <w:rsid w:val="00E3462E"/>
     <w:rsid w:val="00E6451E"/>
     <w:rsid w:val="00E66700"/>
     <w:rsid w:val="00EA0096"/>
     <w:rsid w:val="00EB224D"/>
     <w:rsid w:val="00EE4C99"/>
     <w:rsid w:val="00EF4FDB"/>
     <w:rsid w:val="00F14F6A"/>
     <w:rsid w:val="00F47F11"/>
     <w:rsid w:val="00F66F85"/>
     <w:rsid w:val="00F71DAF"/>
     <w:rsid w:val="00FA7130"/>
     <w:rsid w:val="00FD1037"/>
     <w:rsid w:val="00FD142E"/>
     <w:rsid w:val="00FF36CF"/>
     <w:rsid w:val="00FF6B32"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -5094,50 +6071,109 @@
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="a5">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F14F6A"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="009B6E10"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
+    <w:name w:val="Без интервала1"/>
+    <w:rsid w:val="00C25A85"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HTML">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="HTML0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00432701"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="916"/>
+        <w:tab w:val="left" w:pos="1832"/>
+        <w:tab w:val="left" w:pos="2748"/>
+        <w:tab w:val="left" w:pos="3664"/>
+        <w:tab w:val="left" w:pos="4580"/>
+        <w:tab w:val="left" w:pos="5496"/>
+        <w:tab w:val="left" w:pos="6412"/>
+        <w:tab w:val="left" w:pos="7328"/>
+        <w:tab w:val="left" w:pos="8244"/>
+        <w:tab w:val="left" w:pos="9160"/>
+        <w:tab w:val="left" w:pos="10076"/>
+        <w:tab w:val="left" w:pos="10992"/>
+        <w:tab w:val="left" w:pos="11908"/>
+        <w:tab w:val="left" w:pos="12824"/>
+        <w:tab w:val="left" w:pos="13740"/>
+        <w:tab w:val="left" w:pos="14656"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTML0">
+    <w:name w:val="Стандартный HTML Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="HTML"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00432701"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
@@ -5559,81 +6595,81 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>613</Words>
-  <Characters>3499</Characters>
+  <Words>579</Words>
+  <Characters>3302</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>27</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4104</CharactersWithSpaces>
+  <CharactersWithSpaces>3874</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Александр</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>