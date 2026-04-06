--- v0 (2025-12-16)
+++ v1 (2026-04-06)
@@ -1,120 +1,116 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/commentAuthors.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.commentAuthors+xml"/>
+  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/ppt/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
+  <Override PartName="/ppt/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483660" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
-    <p:sldId id="257" r:id="rId3"/>
-[...16 lines deleted...]
-    <p:sldId id="267" r:id="rId20"/>
+    <p:sldId id="259" r:id="rId3"/>
+    <p:sldId id="262" r:id="rId4"/>
+    <p:sldId id="257" r:id="rId5"/>
+    <p:sldId id="264" r:id="rId6"/>
+    <p:sldId id="266" r:id="rId7"/>
+    <p:sldId id="267" r:id="rId8"/>
+    <p:sldId id="268" r:id="rId9"/>
+    <p:sldId id="265" r:id="rId10"/>
+    <p:sldId id="270" r:id="rId11"/>
+    <p:sldId id="271" r:id="rId12"/>
+    <p:sldId id="273" r:id="rId13"/>
+    <p:sldId id="274" r:id="rId14"/>
+    <p:sldId id="275" r:id="rId15"/>
+    <p:sldId id="278" r:id="rId16"/>
+    <p:sldId id="276" r:id="rId17"/>
+    <p:sldId id="280" r:id="rId18"/>
+    <p:sldId id="281" r:id="rId19"/>
+    <p:sldId id="282" r:id="rId20"/>
+    <p:sldId id="284" r:id="rId21"/>
+    <p:sldId id="286" r:id="rId22"/>
+    <p:sldId id="288" r:id="rId23"/>
   </p:sldIdLst>
-  <p:sldSz cx="12192000" cy="6858000"/>
+  <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
-      <a:defRPr lang="ru-RU"/>
+      <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
@@ -163,13697 +159,5897 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
-  <p:extLst>
-[...14 lines deleted...]
-  </p:extLst>
 </p:presentation>
-</file>
-[...6 lines deleted...]
-</p:cmAuthorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns="" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
-    <p:restoredLeft sz="18989" autoAdjust="0"/>
+    <p:restoredLeft sz="14995" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr>
         <p:scale>
-          <a:sx n="81" d="100"/>
-          <a:sy n="81" d="100"/>
+          <a:sx n="77" d="100"/>
+          <a:sy n="77" d="100"/>
         </p:scale>
-        <p:origin x="-54" y="96"/>
+        <p:origin x="-1116" y="-42"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
-        <p:guide pos="3840"/>
+        <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
-<file path=ppt/comments/comment1.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-</p:cmLst>
+<file path=ppt/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/_____Microsoft_Excel1.xlsx"/></Relationships>
 </file>
 
-<file path=ppt/diagrams/_rels/data1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...760 lines deleted...]
-      <dgm:t>
+<file path=ppt/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <c:date1904 val="0"/>
+  <c:lang val="ru-RU"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:autoTitleDeleted val="0"/>
+    <c:plotArea>
+      <c:layout/>
+      <c:barChart>
+        <c:barDir val="col"/>
+        <c:grouping val="clustered"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Лист1!$B$1</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>1 уровень</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:invertIfNegative val="0"/>
+          <c:dLbls>
+            <c:txPr>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="1600" b="1">
+                    <a:solidFill>
+                      <a:srgbClr val="002060"/>
+                    </a:solidFill>
+                    <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="ru-RU"/>
+              </a:p>
+            </c:txPr>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="1"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="0"/>
+          </c:dLbls>
+          <c:cat>
+            <c:strRef>
+              <c:f>Лист1!$A$2:$A$3</c:f>
+              <c:strCache>
+                <c:ptCount val="2"/>
+                <c:pt idx="0">
+                  <c:v>начало</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>конец </c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Лист1!$B$2:$B$3</c:f>
+              <c:numCache>
+                <c:formatCode>0%</c:formatCode>
+                <c:ptCount val="2"/>
+                <c:pt idx="0">
+                  <c:v>0.47000000000000003</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>0.12000000000000001</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+        </c:ser>
+        <c:ser>
+          <c:idx val="1"/>
+          <c:order val="1"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Лист1!$C$1</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>2 уровень</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:invertIfNegative val="0"/>
+          <c:dLbls>
+            <c:txPr>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="1600" b="1">
+                    <a:solidFill>
+                      <a:srgbClr val="002060"/>
+                    </a:solidFill>
+                    <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="ru-RU"/>
+              </a:p>
+            </c:txPr>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="1"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="0"/>
+          </c:dLbls>
+          <c:cat>
+            <c:strRef>
+              <c:f>Лист1!$A$2:$A$3</c:f>
+              <c:strCache>
+                <c:ptCount val="2"/>
+                <c:pt idx="0">
+                  <c:v>начало</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>конец </c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Лист1!$C$2:$C$3</c:f>
+              <c:numCache>
+                <c:formatCode>0%</c:formatCode>
+                <c:ptCount val="2"/>
+                <c:pt idx="0">
+                  <c:v>0.53</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>0.58000000000000007</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+        </c:ser>
+        <c:ser>
+          <c:idx val="2"/>
+          <c:order val="2"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Лист1!$D$1</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>3 уровень</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:invertIfNegative val="0"/>
+          <c:dLbls>
+            <c:txPr>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="1600" b="1">
+                    <a:solidFill>
+                      <a:srgbClr val="002060"/>
+                    </a:solidFill>
+                    <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="ru-RU"/>
+              </a:p>
+            </c:txPr>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="1"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="0"/>
+          </c:dLbls>
+          <c:cat>
+            <c:strRef>
+              <c:f>Лист1!$A$2:$A$3</c:f>
+              <c:strCache>
+                <c:ptCount val="2"/>
+                <c:pt idx="0">
+                  <c:v>начало</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>конец </c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Лист1!$D$2:$D$3</c:f>
+              <c:numCache>
+                <c:formatCode>0%</c:formatCode>
+                <c:ptCount val="2"/>
+                <c:pt idx="0">
+                  <c:v>0</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>0.30000000000000004</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:gapWidth val="150"/>
+        <c:axId val="27364352"/>
+        <c:axId val="32300416"/>
+      </c:barChart>
+      <c:catAx>
+        <c:axId val="27364352"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:majorTickMark val="out"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:txPr>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="32300416"/>
+        <c:crosses val="autoZero"/>
+        <c:auto val="1"/>
+        <c:lblAlgn val="ctr"/>
+        <c:lblOffset val="100"/>
+        <c:noMultiLvlLbl val="0"/>
+      </c:catAx>
+      <c:valAx>
+        <c:axId val="32300416"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:majorGridlines/>
+        <c:numFmt formatCode="0%" sourceLinked="1"/>
+        <c:majorTickMark val="out"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:txPr>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="27364352"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="between"/>
+      </c:valAx>
+    </c:plotArea>
+    <c:legend>
+      <c:legendPos val="r"/>
+      <c:overlay val="0"/>
+      <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
-          <a:endParaRPr lang="ru-RU" dirty="0"/>
-[...9 lines deleted...]
-        <a:p>
+          <a:pPr>
+            <a:defRPr sz="1600" b="1">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+            </a:defRPr>
+          </a:pPr>
           <a:endParaRPr lang="ru-RU"/>
         </a:p>
-      </dgm:t>
-[...2542 lines deleted...]
-</dgm:styleDef>
+      </c:txPr>
+    </c:legend>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+  </c:chart>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr sz="1800"/>
+      </a:pPr>
+      <a:endParaRPr lang="ru-RU"/>
+    </a:p>
+  </c:txPr>
+  <c:externalData r:id="rId1">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
+</c:chartSpace>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
-[...18 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" type="title" preserve="1">
-[...783 lines deleted...]
-  <p:cSld name="Заголовок и подпись">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
+  <p:cSld name="Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677335" y="609600"/>
-            <a:ext cx="8596668" cy="3403600"/>
+            <a:off x="685800" y="1122363"/>
+            <a:ext cx="7772400" cy="2387600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
-              <a:defRPr sz="4400" b="0" cap="none"/>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="6000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677335" y="4470400"/>
-            <a:ext cx="8596668" cy="1570962"/>
+            <a:off x="1143000" y="3602038"/>
+            <a:ext cx="6858000" cy="1655762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="l">
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1800">
-[...6 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="2400"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0">
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1800">
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="2000"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="914400" indent="0">
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1600">
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="1800"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1371600" indent="0">
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1400">
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="1600"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1828800" indent="0">
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1400">
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="1600"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2286000" indent="0">
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1400">
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="1600"/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2743200" indent="0">
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1400">
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="1600"/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3200400" indent="0">
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1400">
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="1600"/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="3657600" indent="0">
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1400">
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{793E8CB3-5E6A-4987-A081-782B88E23B67}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>24.06.2021</a:t>
+            <a:fld id="{8ECAD91D-ADD2-4D0B-B7A4-95F3E3E7A165}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>6/24/2021</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{22A5A299-CF8F-45AE-9140-D16BE48DA2AF}" type="slidenum">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{3FB92830-DA33-41C6-91DE-6EBBFBFE2966}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2880493995"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="36605232"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
-[...1361 lines deleted...]
-<file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
-  <p:cSld name="Заголовок и вертикальный текст">
+  <p:cSld name="Title and Vertical Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Второй уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Третий уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Четвертый уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Пятый уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{793E8CB3-5E6A-4987-A081-782B88E23B67}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>24.06.2021</a:t>
+            <a:fld id="{8ECAD91D-ADD2-4D0B-B7A4-95F3E3E7A165}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>6/24/2021</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{22A5A299-CF8F-45AE-9140-D16BE48DA2AF}" type="slidenum">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{3FB92830-DA33-41C6-91DE-6EBBFBFE2966}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1632219662"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3479795876"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
-  <p:cSld name="Вертикальный заголовок и текст">
+  <p:cSld name="Vertical Title and Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Vertical Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7967673" y="609599"/>
-            <a:ext cx="1304743" cy="5251451"/>
+            <a:off x="6543675" y="365125"/>
+            <a:ext cx="1971675" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="eaVert" anchor="ctr"/>
+          <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677335" y="609600"/>
-            <a:ext cx="7060150" cy="5251450"/>
+            <a:off x="628650" y="365125"/>
+            <a:ext cx="5800725" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Второй уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Третий уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Четвертый уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Пятый уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{793E8CB3-5E6A-4987-A081-782B88E23B67}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>24.06.2021</a:t>
+            <a:fld id="{8ECAD91D-ADD2-4D0B-B7A4-95F3E3E7A165}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>6/24/2021</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{22A5A299-CF8F-45AE-9140-D16BE48DA2AF}" type="slidenum">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{3FB92830-DA33-41C6-91DE-6EBBFBFE2966}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="159097878"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1340292838"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
-  <p:cSld name="Заголовок и объект">
-[...422 lines deleted...]
-  <p:cSld name="Два объекта">
+  <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph sz="half" idx="1"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Второй уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Третий уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Четвертый уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Пятый уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Content Placeholder 3"/>
-[...56 lines deleted...]
-          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{793E8CB3-5E6A-4987-A081-782B88E23B67}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>24.06.2021</a:t>
+            <a:fld id="{8ECAD91D-ADD2-4D0B-B7A4-95F3E3E7A165}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>6/24/2021</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{22A5A299-CF8F-45AE-9140-D16BE48DA2AF}" type="slidenum">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{3FB92830-DA33-41C6-91DE-6EBBFBFE2966}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1566414014"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="610202561"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Сравнение">
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
+  <p:cSld name="Section Header">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="623888" y="1709739"/>
+            <a:ext cx="7886700" cy="2852737"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="6000"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="623888" y="4589464"/>
+            <a:ext cx="7886700" cy="1500187"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{8ECAD91D-ADD2-4D0B-B7A4-95F3E3E7A165}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>6/24/2021</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{3FB92830-DA33-41C6-91DE-6EBBFBFE2966}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2031801176"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
+  <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...3 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="628650" y="1825625"/>
+            <a:ext cx="3886200" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Content Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4629150" y="1825625"/>
+            <a:ext cx="3886200" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{8ECAD91D-ADD2-4D0B-B7A4-95F3E3E7A165}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>6/24/2021</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{3FB92830-DA33-41C6-91DE-6EBBFBFE2966}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4257653388"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
+  <p:cSld name="Comparison">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="629841" y="365126"/>
+            <a:ext cx="7886700" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="675745" y="2160983"/>
-            <a:ext cx="4185623" cy="576262"/>
+            <a:off x="629842" y="1681163"/>
+            <a:ext cx="3868340" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2400" b="0"/>
+              <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="675745" y="2737245"/>
-            <a:ext cx="4185623" cy="3304117"/>
+            <a:off x="629842" y="2505075"/>
+            <a:ext cx="3868340" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Второй уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Третий уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Четвертый уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Пятый уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5088383" y="2160983"/>
-            <a:ext cx="4185618" cy="576262"/>
+            <a:off x="4629150" y="1681163"/>
+            <a:ext cx="3887391" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2400" b="0"/>
+              <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5088384" y="2737245"/>
-            <a:ext cx="4185617" cy="3304117"/>
+            <a:off x="4629150" y="2505075"/>
+            <a:ext cx="3887391" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Второй уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Третий уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Четвертый уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Пятый уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{793E8CB3-5E6A-4987-A081-782B88E23B67}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>24.06.2021</a:t>
+            <a:fld id="{8ECAD91D-ADD2-4D0B-B7A4-95F3E3E7A165}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>6/24/2021</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{22A5A299-CF8F-45AE-9140-D16BE48DA2AF}" type="slidenum">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{3FB92830-DA33-41C6-91DE-6EBBFBFE2966}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1740003514"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1044761833"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
-  <p:cSld name="Только заголовок">
+  <p:cSld name="Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{793E8CB3-5E6A-4987-A081-782B88E23B67}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>24.06.2021</a:t>
+            <a:fld id="{8ECAD91D-ADD2-4D0B-B7A4-95F3E3E7A165}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>6/24/2021</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{22A5A299-CF8F-45AE-9140-D16BE48DA2AF}" type="slidenum">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{3FB92830-DA33-41C6-91DE-6EBBFBFE2966}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4021187646"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="63922386"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
-  <p:cSld name="Пустой слайд">
+  <p:cSld name="Blank">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{793E8CB3-5E6A-4987-A081-782B88E23B67}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>24.06.2021</a:t>
+            <a:fld id="{8ECAD91D-ADD2-4D0B-B7A4-95F3E3E7A165}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>6/24/2021</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{22A5A299-CF8F-45AE-9140-D16BE48DA2AF}" type="slidenum">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{3FB92830-DA33-41C6-91DE-6EBBFBFE2966}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4106825939"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3074053746"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
-  <p:cSld name="Объект с подписью">
+  <p:cSld name="Content with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677334" y="1498604"/>
-            <a:ext cx="3854528" cy="1278466"/>
+            <a:off x="629841" y="457200"/>
+            <a:ext cx="2949178" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
-              <a:defRPr sz="2000"/>
+              <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4760461" y="514924"/>
-            <a:ext cx="4513541" cy="5526437"/>
+            <a:off x="3887391" y="987426"/>
+            <a:ext cx="4629150" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...2 lines deleted...]
-          <a:lstStyle/>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Второй уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Третий уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Четвертый уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Пятый уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677334" y="2777069"/>
-            <a:ext cx="3854528" cy="2584449"/>
+            <a:off x="629841" y="2057400"/>
+            <a:ext cx="2949178" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1400"/>
+              <a:defRPr sz="1600"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457063" indent="0">
+            <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="914126" indent="0">
+            <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1371189" indent="0">
+            <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1828251" indent="0">
+            <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2285314" indent="0">
+            <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2742377" indent="0">
+            <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3199440" indent="0">
+            <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="3656503" indent="0">
+            <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{793E8CB3-5E6A-4987-A081-782B88E23B67}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>24.06.2021</a:t>
+            <a:fld id="{8ECAD91D-ADD2-4D0B-B7A4-95F3E3E7A165}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>6/24/2021</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{22A5A299-CF8F-45AE-9140-D16BE48DA2AF}" type="slidenum">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{3FB92830-DA33-41C6-91DE-6EBBFBFE2966}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="544350689"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="865434082"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
-  <p:cSld name="Рисунок с подписью">
+  <p:cSld name="Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677334" y="4800600"/>
-            <a:ext cx="8596667" cy="566738"/>
+            <a:off x="629841" y="457200"/>
+            <a:ext cx="2949178" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
-              <a:defRPr sz="2400" b="0"/>
+            <a:lvl1pPr>
+              <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677334" y="609600"/>
-            <a:ext cx="8596668" cy="3845718"/>
+            <a:off x="3887391" y="987426"/>
+            <a:ext cx="4629150" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="t"/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr sz="2800"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Вставка рисунка</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click icon to add picture</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677334" y="5367338"/>
-            <a:ext cx="8596667" cy="674024"/>
+            <a:off x="629841" y="2057400"/>
+            <a:ext cx="2949178" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1200"/>
+              <a:defRPr sz="1600"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1200"/>
+              <a:defRPr sz="1400"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="1200"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="900"/>
+              <a:defRPr sz="1000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
-              <a:defRPr sz="900"/>
+              <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
-              <a:defRPr sz="900"/>
+              <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="900"/>
+              <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="900"/>
+              <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="900"/>
+              <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{793E8CB3-5E6A-4987-A081-782B88E23B67}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>24.06.2021</a:t>
+            <a:fld id="{8ECAD91D-ADD2-4D0B-B7A4-95F3E3E7A165}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>6/24/2021</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{22A5A299-CF8F-45AE-9140-D16BE48DA2AF}" type="slidenum">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{3FB92830-DA33-41C6-91DE-6EBBFBFE2966}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4244605127"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="695100508"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:grpSp>
-[...528 lines deleted...]
-      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677334" y="609600"/>
-            <a:ext cx="8596668" cy="1320800"/>
+            <a:off x="628650" y="365126"/>
+            <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677334" y="2160589"/>
-            <a:ext cx="8596668" cy="3880773"/>
+            <a:off x="628650" y="1825625"/>
+            <a:ext cx="7886700" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Второй уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Третий уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Четвертый уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Пятый уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7205133" y="6041362"/>
-            <a:ext cx="911939" cy="365125"/>
+            <a:off x="628650" y="6356351"/>
+            <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
-            <a:lvl1pPr algn="r">
-              <a:defRPr sz="900">
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{793E8CB3-5E6A-4987-A081-782B88E23B67}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>24.06.2021</a:t>
+            <a:fld id="{8ECAD91D-ADD2-4D0B-B7A4-95F3E3E7A165}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>6/24/2021</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677334" y="6041362"/>
-            <a:ext cx="6297612" cy="365125"/>
+            <a:off x="3028950" y="6356351"/>
+            <a:ext cx="3086100" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
-              <a:defRPr sz="900">
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8590663" y="6041362"/>
-            <a:ext cx="683339" cy="365125"/>
+            <a:off x="6457950" y="6356351"/>
+            <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
-              <a:defRPr sz="900">
+              <a:defRPr sz="1200">
                 <a:solidFill>
-                  <a:schemeClr val="accent1"/>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{22A5A299-CF8F-45AE-9140-D16BE48DA2AF}" type="slidenum">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{3FB92830-DA33-41C6-91DE-6EBBFBFE2966}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId13" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2314428977"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="958263025"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483661" r:id="rId1"/>
     <p:sldLayoutId id="2147483662" r:id="rId2"/>
     <p:sldLayoutId id="2147483663" r:id="rId3"/>
     <p:sldLayoutId id="2147483664" r:id="rId4"/>
     <p:sldLayoutId id="2147483665" r:id="rId5"/>
     <p:sldLayoutId id="2147483666" r:id="rId6"/>
     <p:sldLayoutId id="2147483667" r:id="rId7"/>
     <p:sldLayoutId id="2147483668" r:id="rId8"/>
     <p:sldLayoutId id="2147483669" r:id="rId9"/>
     <p:sldLayoutId id="2147483670" r:id="rId10"/>
     <p:sldLayoutId id="2147483671" r:id="rId11"/>
-    <p:sldLayoutId id="2147483672" r:id="rId12"/>
-[...3 lines deleted...]
-    <p:sldLayoutId id="2147483676" r:id="rId16"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
-      <a:lvl1pPr algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
-        <a:defRPr sz="3600" kern="1200">
+        <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="accent1"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr eaLnBrk="1" hangingPunct="1">
-[...54 lines deleted...]
-      </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
-      <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="1000"/>
         </a:spcBef>
-        <a:spcAft>
-[...8 lines deleted...]
-        <a:defRPr sz="1800" kern="1200">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2800" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1000"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...8 lines deleted...]
-        <a:defRPr sz="1600" kern="1200">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2400" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1000"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...8 lines deleted...]
-        <a:defRPr sz="1400" kern="1200">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1000"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...8 lines deleted...]
-        <a:defRPr sz="1200" kern="1200">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1000"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...8 lines deleted...]
-        <a:defRPr sz="1200" kern="1200">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1000"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...8 lines deleted...]
-        <a:defRPr sz="1200" kern="1200">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1000"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...8 lines deleted...]
-        <a:defRPr sz="1200" kern="1200">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1000"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...8 lines deleted...]
-        <a:defRPr sz="1200" kern="1200">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1000"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...8 lines deleted...]
-        <a:defRPr sz="1200" kern="1200">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr>
         <a:defRPr lang="en-US"/>
       </a:defPPr>
-      <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="914400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="1371600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="1828800" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="2286000" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="2743200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments/comment1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3233057" y="1945323"/>
+            <a:ext cx="5380591" cy="2387600"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t>Тема: «Воспитание звуковой культуры речи у детей-логопатов в системе работы воспитателя в рамках инклюзивного образования»</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Подзаголовок 2"/>
+          <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...27 lines deleted...]
-        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="12192000" cy="6858000"/>
+            <a:off x="3767328" y="5072742"/>
+            <a:ext cx="4846320" cy="1008017"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...18 lines deleted...]
-          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
-            <a:spAutoFit/>
+          <a:bodyPr>
+            <a:normAutofit fontScale="85000" lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr algn="r">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" b="1" i="1" dirty="0" smtClean="0">
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
-                  <a:srgbClr val="7030A0"/>
+                  <a:srgbClr val="002060"/>
                 </a:solidFill>
-                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
               </a:rPr>
-              <a:t>                         </a:t>
+              <a:t>Воспитатель КГКП я/с «</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
                 <a:solidFill>
-                  <a:srgbClr val="7030A0"/>
+                  <a:srgbClr val="002060"/>
                 </a:solidFill>
-                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
               </a:rPr>
-              <a:t>ГККП «Ясли-сад №4 «</a:t>
+              <a:t>Салтанат</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
-                  <a:srgbClr val="7030A0"/>
+                  <a:srgbClr val="002060"/>
                 </a:solidFill>
-                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-[...67 lines deleted...]
-                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
               </a:rPr>
               <a:t>»</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="0" algn="ctr"/>
-            <a:endParaRPr lang="kk-KZ" sz="4400" b="1" dirty="0" smtClean="0">
+            <a:pPr algn="r">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t>Журавлева И.В.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="1" dirty="0">
               <a:solidFill>
-                <a:srgbClr val="7030A0"/>
+                <a:srgbClr val="002060"/>
               </a:solidFill>
-              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-[...1 lines deleted...]
-              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
             </a:endParaRPr>
-          </a:p>
-[...69 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1447166798"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2859575117"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
-[...525 lines deleted...]
-        </p:cTn>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Заголовок 1"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="2" name="Прямоугольник 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685801" y="217714"/>
+            <a:ext cx="8196942" cy="1384995"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="ru-RU" altLang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t>Зрительные символы звуков - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" altLang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t>наглядная основа звука, способствует развитию фонематического слуха, мыслительных операций и более прочному запоминанию материала.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" altLang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+            </a:endParaRPr>
           </a:p>
-        </p:txBody>
-[...14 lines deleted...]
-          <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:r>
+              <a:rPr lang="ru-RU" altLang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" altLang="ru-RU" sz="2400" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Рисунок 3"/>
+          <p:cNvPr id="6" name="Picture 2" descr="E:\моя работа\итоговое занятие\DSC03933.JPG"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
-[...4 lines deleted...]
-            </a:extLst>
+          <a:blip r:embed="rId2" cstate="print">
+            <a:extLst/>
           </a:blip>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="12192000" cy="6858000"/>
+            <a:off x="285720" y="1928802"/>
+            <a:ext cx="3177846" cy="1785950"/>
+          </a:xfrm>
+          <a:prstGeom prst="round2DiagRect">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 16667"/>
+              <a:gd name="adj2" fmla="val 0"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:ln w="88900" cap="sq">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+          </a:ln>
+          <a:effectLst>
+            <a:glow rad="63500">
+              <a:schemeClr val="accent1">
+                <a:alpha val="40000"/>
+              </a:schemeClr>
+            </a:glow>
+            <a:outerShdw blurRad="254000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="43000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:extLst/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 5" descr="E:\моя работа\итоговое занятие\DSC03937.JPG"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5341485" y="1698841"/>
+            <a:ext cx="1643074" cy="2923619"/>
+          </a:xfrm>
+          <a:prstGeom prst="round2DiagRect">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 16667"/>
+              <a:gd name="adj2" fmla="val 0"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:ln w="88900" cap="sq">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+          </a:ln>
+          <a:effectLst>
+            <a:glow rad="63500">
+              <a:schemeClr val="accent1">
+                <a:alpha val="40000"/>
+              </a:schemeClr>
+            </a:glow>
+            <a:outerShdw blurRad="254000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="43000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:extLst/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 2" descr="Картинки по запросу ткаченко символы звуков"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:srcRect t="12500" b="29166"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4359725" y="4631199"/>
+            <a:ext cx="4408714" cy="1928826"/>
+          </a:xfrm>
+          <a:prstGeom prst="round2DiagRect">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 16667"/>
+              <a:gd name="adj2" fmla="val 0"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:ln w="88900" cap="sq">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="254000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="43000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 3" descr="E:\моя работа\итоговое занятие\DSC03935.JPG"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5" cstate="print">
+            <a:extLst/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="7223369" y="1282459"/>
+            <a:ext cx="1646074" cy="2928958"/>
+          </a:xfrm>
+          <a:prstGeom prst="round2DiagRect">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 16667"/>
+              <a:gd name="adj2" fmla="val 0"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:ln w="88900" cap="sq">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+          </a:ln>
+          <a:effectLst>
+            <a:glow rad="63500">
+              <a:schemeClr val="accent1">
+                <a:alpha val="40000"/>
+              </a:schemeClr>
+            </a:glow>
+            <a:outerShdw blurRad="254000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="43000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:extLst/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 4" descr="Картинки по запросу ткаченко символы звуков"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6">
+            <a:clrChange>
+              <a:clrFrom>
+                <a:srgbClr val="FFFFFF"/>
+              </a:clrFrom>
+              <a:clrTo>
+                <a:srgbClr val="FFFFFF">
+                  <a:alpha val="0"/>
+                </a:srgbClr>
+              </a:clrTo>
+            </a:clrChange>
+          </a:blip>
+          <a:srcRect l="18176" r="69196"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4371971" y="2754086"/>
+            <a:ext cx="787181" cy="1574328"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Рисунок 4"/>
+          <p:cNvPr id="10" name="Picture 6" descr="E:\моя работа\итоговое занятие\DSC03934.JPG"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...4 lines deleted...]
-            </a:extLst>
+          <a:blip r:embed="rId7" cstate="print">
+            <a:extLst/>
           </a:blip>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="401783" y="394854"/>
-            <a:ext cx="5521036" cy="4530437"/>
+            <a:off x="500034" y="4286256"/>
+            <a:ext cx="2940397" cy="1652504"/>
+          </a:xfrm>
+          <a:prstGeom prst="round2DiagRect">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 16667"/>
+              <a:gd name="adj2" fmla="val 0"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:ln w="88900" cap="sq">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+          </a:ln>
+          <a:effectLst>
+            <a:glow rad="63500">
+              <a:schemeClr val="accent1">
+                <a:alpha val="40000"/>
+              </a:schemeClr>
+            </a:glow>
+            <a:outerShdw blurRad="254000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="43000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:extLst/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Picture 4" descr="Картинки по запросу ткаченко символы звуков"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6">
+            <a:clrChange>
+              <a:clrFrom>
+                <a:srgbClr val="FFFFFF"/>
+              </a:clrFrom>
+              <a:clrTo>
+                <a:srgbClr val="FFFFFF">
+                  <a:alpha val="0"/>
+                </a:srgbClr>
+              </a:clrTo>
+            </a:clrChange>
+          </a:blip>
+          <a:srcRect l="32382" r="57908"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3643305" y="2571743"/>
+            <a:ext cx="569465" cy="1481193"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Рисунок 5"/>
+          <p:cNvPr id="12" name="Picture 4" descr="Картинки по запросу ткаченко символы звуков"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
-[...4 lines deleted...]
-            </a:extLst>
+          <a:blip r:embed="rId6">
+            <a:clrChange>
+              <a:clrFrom>
+                <a:srgbClr val="FFFFFF"/>
+              </a:clrFrom>
+              <a:clrTo>
+                <a:srgbClr val="FFFFFF">
+                  <a:alpha val="0"/>
+                </a:srgbClr>
+              </a:clrTo>
+            </a:clrChange>
           </a:blip>
+          <a:srcRect r="83737"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="6096000" y="2512581"/>
-            <a:ext cx="5867398" cy="4239490"/>
+            <a:off x="4075335" y="1238778"/>
+            <a:ext cx="975636" cy="1515094"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Заголовок 1"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="2" name="Прямоугольник 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="185057" y="228600"/>
+            <a:ext cx="8817429" cy="707886"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t>Правильное произношения гласных и согласных звуков, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t>отработка произношения свистящих, шипящих и сонорных звуков</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="209520" y="1313755"/>
+            <a:ext cx="2643206" cy="3712442"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Прямоугольник 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3026229" y="936171"/>
+            <a:ext cx="5921828" cy="1754326"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0" algn="just" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+                <a:ea typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Цель данного пособия: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0" algn="just" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+                <a:ea typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оказать практическую помощь педагогам по  развитию правильного звукопроизношения у дошкольников, повышение уровня </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+                <a:ea typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сформированности</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+                <a:ea typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> звуковой стороны речи у детей 4-6лет.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2400" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Подзаголовок 2"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="5" name="Прямоугольник 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2971800" y="2710543"/>
+            <a:ext cx="3886200" cy="923330"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t>Раздел 1: "Упражнения  на автоматизацию звуков изолированно и в слогах" </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Прямоугольник 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3037114" y="3690258"/>
+            <a:ext cx="3820886" cy="1200329"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t>Раздел 2. "Игры на автоматизацию и дифференциацию звуков </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t>в словах" </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Рисунок 3"/>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="7" name="Рисунок 6" descr="http://900igr.net/datai/geografija/Uralskie-gory/0001-001-Uralskie-gory.jpg"/>
+          <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="12192000" cy="6858000"/>
+            <a:off x="6470207" y="2452001"/>
+            <a:ext cx="714379" cy="928694"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="292100" dist="139700" dir="2700000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="333333">
+                <a:alpha val="65000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </p:spPr>
       </p:pic>
-      <p:graphicFrame>
-[...2866 lines deleted...]
-      </p:graphicFrame>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Рисунок 7"/>
+          <p:cNvPicPr/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:srcRect l="4386"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="7338350" y="2852734"/>
+            <a:ext cx="714380" cy="1000132"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="292100" dist="139700" dir="2700000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="333333">
+                <a:alpha val="65000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Рисунок 8"/>
+          <p:cNvPicPr/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5" cstate="print"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="8184720" y="2441116"/>
+            <a:ext cx="785818" cy="1000132"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="292100" dist="139700" dir="2700000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="333333">
+                <a:alpha val="65000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Рисунок 9" descr="G:\145CANON\IMG_0021.JPG"/>
+          <p:cNvPicPr/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6" cstate="print"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="229253" y="5517712"/>
+            <a:ext cx="1435412" cy="1071546"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8594"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF">
+              <a:shade val="85000"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst>
+            <a:reflection blurRad="12700" stA="38000" endPos="28000" dist="5000" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+          </a:effectLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Рисунок 10" descr="G:\145CANON\IMG_0034.JPG"/>
+          <p:cNvPicPr/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7" cstate="print"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1794765" y="5019007"/>
+            <a:ext cx="1569055" cy="1143008"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8594"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF">
+              <a:shade val="85000"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst>
+            <a:reflection blurRad="12700" stA="38000" endPos="28000" dist="5000" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+          </a:effectLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Рисунок 11" descr="G:\145CANON\IMG_0039.JPG"/>
+          <p:cNvPicPr/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8" cstate="print"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3503153" y="5526552"/>
+            <a:ext cx="1500198" cy="1143008"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8594"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF">
+              <a:shade val="85000"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst>
+            <a:reflection blurRad="12700" stA="38000" endPos="28000" dist="5000" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+          </a:effectLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13" name="Рисунок 12" descr="G:\145CANON\IMG_0022.JPG"/>
+          <p:cNvPicPr/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId9" cstate="print"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6127303" y="3961724"/>
+            <a:ext cx="1357322" cy="1000132"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8594"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF">
+              <a:shade val="85000"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst>
+            <a:reflection blurRad="12700" stA="38000" endPos="28000" dist="5000" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+          </a:effectLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="14" name="Рисунок 13" descr="F:\145CANON\IMG_0013.JPG"/>
+          <p:cNvPicPr/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId10" cstate="print"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5161876" y="5073436"/>
+            <a:ext cx="1500198" cy="1143008"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8594"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF">
+              <a:shade val="85000"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst>
+            <a:reflection blurRad="12700" stA="38000" endPos="28000" dist="5000" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+          </a:effectLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="15" name="Рисунок 14" descr="G:\145CANON\IMG_0010.JPG"/>
+          <p:cNvPicPr/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId11" cstate="print"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="7541777" y="4340684"/>
+            <a:ext cx="1428760" cy="1143008"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8594"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF">
+              <a:shade val="85000"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst>
+            <a:reflection blurRad="12700" stA="38000" endPos="28000" dist="5000" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+          </a:effectLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="16" name="Рисунок 15" descr="G:\145CANON\IMG_0036.JPG"/>
+          <p:cNvPicPr/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId12" cstate="print"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6772292" y="5568715"/>
+            <a:ext cx="1357322" cy="1071570"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8594"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF">
+              <a:shade val="85000"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst>
+            <a:reflection blurRad="12700" stA="38000" endPos="28000" dist="5000" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+          </a:effectLst>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Заголовок 1"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="214282" y="185058"/>
+            <a:ext cx="8643999" cy="1015663"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t>В рамках дистанционной работы с детьми-логопатами использую игры со своего пособия в электронном формате через платформу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t>ZOOM</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Подзаголовок 2"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="805542" y="1143000"/>
+            <a:ext cx="7481233" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t>Игровые упражнения на автоматизацию звука «Р» в слогах</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="6" name="Прямая соединительная линия 5"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="5400000">
+            <a:off x="143638" y="4690381"/>
+            <a:ext cx="2999602" cy="794"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="76200">
+            <a:solidFill>
+              <a:srgbClr val="00B050"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="8" name="Прямая соединительная линия 7"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="10800000" flipV="1">
+            <a:off x="593243" y="3157526"/>
+            <a:ext cx="1071570" cy="785818"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="76200">
+            <a:solidFill>
+              <a:srgbClr val="00B050"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="9" name="Прямая соединительная линия 8"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="10800000" flipV="1">
+            <a:off x="560587" y="4892448"/>
+            <a:ext cx="1071570" cy="785818"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="76200">
+            <a:solidFill>
+              <a:srgbClr val="00B050"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="11" name="Прямая соединительная линия 10"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="10800000" flipV="1">
+            <a:off x="560586" y="4030430"/>
+            <a:ext cx="1071570" cy="714380"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="76200">
+            <a:solidFill>
+              <a:srgbClr val="00B050"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="14" name="Прямая соединительная линия 13"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="1621271" y="3135755"/>
+            <a:ext cx="1071570" cy="857256"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="76200">
+            <a:solidFill>
+              <a:srgbClr val="00B050"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="20" name="Прямая соединительная линия 19"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="1643042" y="4063087"/>
+            <a:ext cx="928694" cy="714380"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="76200">
+            <a:solidFill>
+              <a:srgbClr val="00B050"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="22" name="Прямая соединительная линия 21"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="1675699" y="4903333"/>
+            <a:ext cx="1071570" cy="857256"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="76200">
+            <a:solidFill>
+              <a:srgbClr val="00B050"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="35" name="Соединительная линия уступом 34"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4500562" y="2714620"/>
+            <a:ext cx="914400" cy="914400"/>
+          </a:xfrm>
+          <a:prstGeom prst="bentConnector3">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="76200">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="37" name="Соединительная линия уступом 36"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5429256" y="3643314"/>
+            <a:ext cx="914400" cy="914400"/>
+          </a:xfrm>
+          <a:prstGeom prst="bentConnector3">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="76200">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="38" name="Соединительная линия уступом 37"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6357950" y="4572008"/>
+            <a:ext cx="914400" cy="914400"/>
+          </a:xfrm>
+          <a:prstGeom prst="bentConnector3">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="76200">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="40" name="Соединительная линия уступом 39"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7286644" y="5500702"/>
+            <a:ext cx="914400" cy="914400"/>
+          </a:xfrm>
+          <a:prstGeom prst="bentConnector3">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="76200">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Рисунок 3"/>
+          <p:cNvPr id="1030" name="Picture 6" descr="Area,Artwork,Yellow PNG Clipart - Royalty Free SVG / PNG"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2" cstate="print"/>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="12192000" cy="6858000"/>
+            <a:off x="7929586" y="4643446"/>
+            <a:ext cx="871550" cy="1702246"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-        </p:spPr>
-[...110 lines deleted...]
-          </a:sp3d>
+          <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="5" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" nodeType="clickEffect">
+                                <p:cTn id="5" presetID="22" presetClass="entr" presetSubtype="4" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
-                                          <p:stCondLst>
-[...89 lines deleted...]
-                                        <p:cTn id="12" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="6"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
-                                    <p:anim calcmode="lin" valueType="num">
-[...1 lines deleted...]
-                                        <p:cTn id="13" dur="500" fill="hold"/>
+                                    <p:animEffect transition="in" filter="wipe(down)">
+                                      <p:cBhvr>
+                                        <p:cTn id="7" dur="500"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="6"/>
                                         </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="8" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="9" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="10" presetID="22" presetClass="entr" presetSubtype="4" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="11" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="8"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="wipe(down)">
+                                      <p:cBhvr>
+                                        <p:cTn id="12" dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="8"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="13" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="14" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="15" presetID="22" presetClass="entr" presetSubtype="4" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="16" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="14"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="wipe(down)">
+                                      <p:cBhvr>
+                                        <p:cTn id="17" dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="14"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="18" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="19" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="20" presetID="22" presetClass="entr" presetSubtype="4" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="21" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="wipe(down)">
+                                      <p:cBhvr>
+                                        <p:cTn id="22" dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="23" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="24" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="25" presetID="22" presetClass="entr" presetSubtype="4" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="26" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="20"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="wipe(down)">
+                                      <p:cBhvr>
+                                        <p:cTn id="27" dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="20"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="28" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="29" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="30" presetID="22" presetClass="entr" presetSubtype="4" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="31" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="wipe(down)">
+                                      <p:cBhvr>
+                                        <p:cTn id="32" dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="33" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="34" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="35" presetID="22" presetClass="entr" presetSubtype="4" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="36" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="22"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="wipe(down)">
+                                      <p:cBhvr>
+                                        <p:cTn id="37" dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="22"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="38" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="39" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="40" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="41" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="40"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="42" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="43" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="38"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="44" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="45" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="37"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="46" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="47" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="35"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="48" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="49" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="50" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="51" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="1030"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="52" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="53" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="54" presetID="0" presetClass="path" presetSubtype="0" accel="50000" decel="50000" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:animMotion origin="layout" path="M -7.5E-6 -3.7037E-7 C -0.00105 -0.01759 -0.00105 -0.03959 -0.00886 -0.05486 C -0.0106 -0.07246 -0.01511 -0.09074 -0.0191 -0.10787 C -0.02171 -0.11922 -0.02119 -0.12361 -0.02796 -0.1294 C -0.03143 -0.14352 -0.0283 -0.13889 -0.03525 -0.14514 C -0.03907 -0.15903 -0.04202 -0.16945 -0.05296 -0.17454 C -0.0566 -0.18148 -0.05869 -0.18172 -0.06459 -0.18426 C -0.07292 -0.19144 -0.07414 -0.18982 -0.08525 -0.1882 C -0.0882 -0.18681 -0.09185 -0.18727 -0.0941 -0.18426 C -0.09948 -0.17709 -0.09653 -0.1794 -0.10296 -0.17639 C -0.10643 -0.16158 -0.10122 -0.17963 -0.10886 -0.16667 C -0.1099 -0.16505 -0.10955 -0.1625 -0.11025 -0.16065 C -0.11094 -0.15857 -0.11216 -0.15672 -0.1132 -0.15486 C -0.11476 -0.14167 -0.1132 -0.14653 -0.11615 -0.13912 C -0.10851 -0.15926 -0.11389 -0.18241 -0.10886 -0.20394 C -0.10938 -0.22639 -0.10382 -0.27107 -0.11615 -0.29607 C -0.1191 -0.30834 -0.11494 -0.29653 -0.12205 -0.30394 C -0.12344 -0.30533 -0.12362 -0.30834 -0.12501 -0.30972 C -0.1257 -0.31042 -0.13317 -0.31343 -0.13386 -0.31366 C -0.14514 -0.31875 -0.15417 -0.32153 -0.16615 -0.32338 C -0.17848 -0.3294 -0.19341 -0.32477 -0.20591 -0.31968 C -0.20886 -0.31713 -0.21164 -0.31435 -0.21459 -0.31181 C -0.21719 -0.30949 -0.2165 -0.30394 -0.21754 -0.3 C -0.21945 -0.29259 -0.22049 -0.28658 -0.22049 -0.27847 C -0.21424 -0.29884 -0.21997 -0.32084 -0.21459 -0.34121 C -0.21494 -0.35232 -0.20921 -0.41574 -0.22639 -0.43125 C -0.22935 -0.44283 -0.2257 -0.43241 -0.2323 -0.44121 C -0.23351 -0.44283 -0.23386 -0.4456 -0.23525 -0.44699 C -0.23577 -0.44769 -0.24341 -0.4507 -0.2441 -0.45093 C -0.2573 -0.45023 -0.27067 -0.45023 -0.28386 -0.44908 C -0.28855 -0.44861 -0.29271 -0.44491 -0.29705 -0.44306 C -0.29844 -0.44236 -0.30139 -0.44121 -0.30139 -0.44121 C -0.30244 -0.43912 -0.30296 -0.43658 -0.30435 -0.43519 C -0.30556 -0.4338 -0.30782 -0.43472 -0.30886 -0.43334 C -0.31233 -0.42871 -0.31407 -0.42222 -0.31754 -0.41759 C -0.31528 -0.42685 -0.31407 -0.43334 -0.31025 -0.44121 C -0.30712 -0.45903 -0.3033 -0.4757 -0.30139 -0.49398 C -0.30244 -0.51644 -0.30122 -0.54977 -0.31754 -0.56459 C -0.31806 -0.56667 -0.31806 -0.56922 -0.3191 -0.5706 C -0.32153 -0.57384 -0.32796 -0.57847 -0.32796 -0.57847 C -0.33369 -0.58982 -0.34653 -0.59005 -0.35591 -0.59398 C -0.36476 -0.59329 -0.37362 -0.59352 -0.3823 -0.59213 C -0.38542 -0.59167 -0.39115 -0.5882 -0.39115 -0.5882 C -0.39514 -0.58033 -0.39393 -0.57778 -0.40001 -0.57246 C -0.40365 -0.55741 -0.3981 -0.575 -0.40591 -0.56459 C -0.4073 -0.56273 -0.40886 -0.55371 -0.40886 -0.55093 " pathEditMode="relative" ptsTypes="fffffffffffffffffffffffffffffffffffffffffffffA">
+                                      <p:cBhvr>
+                                        <p:cTn id="55" dur="5000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="1030"/>
+                                        </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_x</p:attrName>
-                                        </p:attrNameLst>
-[...20 lines deleted...]
-                                        <p:attrNameLst>
                                           <p:attrName>ppt_y</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
-                                      <p:tavLst>
-[...11 lines deleted...]
-                                    </p:anim>
+                                    </p:animMotion>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
@@ -13861,421 +6057,509 @@
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2" descr="Фотообои на стену Сказочный домик на заказ в Одессе, Киеве, Харькове,  Днепропетровске!"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:clrChange>
+              <a:clrFrom>
+                <a:srgbClr val="FDFEFF"/>
+              </a:clrFrom>
+              <a:clrTo>
+                <a:srgbClr val="FDFEFF">
+                  <a:alpha val="0"/>
+                </a:srgbClr>
+              </a:clrTo>
+            </a:clrChange>
+          </a:blip>
+          <a:srcRect l="6722" t="10296" r="7562"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6627949" y="357166"/>
+            <a:ext cx="2516051" cy="2578907"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 4" descr="Мультяшный сказочный домик в виде сапог | Премиум векторы"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:clrChange>
+              <a:clrFrom>
+                <a:srgbClr val="FFFFFF"/>
+              </a:clrFrom>
+              <a:clrTo>
+                <a:srgbClr val="FFFFFF">
+                  <a:alpha val="0"/>
+                </a:srgbClr>
+              </a:clrTo>
+            </a:clrChange>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6753250" y="3429000"/>
+            <a:ext cx="2390750" cy="2390750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Заголовок 1"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="12" name="Прямоугольник 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="285720" y="2428868"/>
+            <a:ext cx="6500858" cy="214314"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="31746" name="Picture 2" descr="Машина. - Транспорт - Отрисовки - Оформление детского сада"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:srcRect l="16503" t="26250" r="17578" b="17500"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm flipH="1">
+            <a:off x="214282" y="1571612"/>
+            <a:ext cx="1607355" cy="1071570"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Фигура, имеющая форму буквы L 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="16200000">
+            <a:off x="1971660" y="4457704"/>
+            <a:ext cx="628648" cy="1714512"/>
+          </a:xfrm>
+          <a:prstGeom prst="corner">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Подзаголовок 2"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="19" name="Фигура, имеющая форму буквы L 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm rot="5400000" flipV="1">
+            <a:off x="3400420" y="4171952"/>
+            <a:ext cx="628648" cy="1714512"/>
+          </a:xfrm>
+          <a:prstGeom prst="corner">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Фигура, имеющая форму буквы L 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="16200000">
+            <a:off x="4757742" y="4457704"/>
+            <a:ext cx="628648" cy="1714512"/>
+          </a:xfrm>
+          <a:prstGeom prst="corner">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Фигура, имеющая форму буквы L 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="5400000" flipV="1">
+            <a:off x="6186502" y="4386266"/>
+            <a:ext cx="628648" cy="1714512"/>
+          </a:xfrm>
+          <a:prstGeom prst="corner">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Рисунок 3"/>
+          <p:cNvPr id="31748" name="Picture 4" descr="Cartoon Toy Car Vector Illustration. Stock Vector - Illustration of vector,  vehicle: 91678658"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
-[...4 lines deleted...]
-            </a:extLst>
+          <a:blip r:embed="rId5">
+            <a:clrChange>
+              <a:clrFrom>
+                <a:srgbClr val="FFFFFF"/>
+              </a:clrFrom>
+              <a:clrTo>
+                <a:srgbClr val="FFFFFF">
+                  <a:alpha val="0"/>
+                </a:srgbClr>
+              </a:clrTo>
+            </a:clrChange>
           </a:blip>
+          <a:srcRect l="14063" t="19169" r="11874" b="17226"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="12192000" cy="6858000"/>
+            <a:off x="0" y="4357694"/>
+            <a:ext cx="2071702" cy="1258756"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="TextBox 21"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...11 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="437323" y="507526"/>
-            <a:ext cx="5029200" cy="4750274"/>
+            <a:off x="928662" y="357166"/>
+            <a:ext cx="5809604" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln w="190500" cap="sq">
-[...24 lines deleted...]
-          </a:sp3d>
+          <a:noFill/>
         </p:spPr>
-      </p:pic>
-[...55 lines deleted...]
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t>«Дорожки» (с разной силой голоса)</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="5" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" nodeType="clickEffect">
+                                <p:cTn id="5" presetID="0" presetClass="path" presetSubtype="0" accel="50000" decel="50000" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:animMotion origin="layout" path="M 2.77778E-6 1.42461E-6 L 0.55122 1.42461E-6 " pathEditMode="relative" ptsTypes="AA">
                                       <p:cBhvr>
-                                        <p:cTn id="6" dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="6" dur="5000" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="5"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="5"/>
+                                          <p:spTgt spid="31746"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_x</p:attrName>
-                                        </p:attrNameLst>
-[...20 lines deleted...]
-                                        <p:attrNameLst>
                                           <p:attrName>ppt_y</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
-                                      <p:tavLst>
-[...11 lines deleted...]
-                                    </p:anim>
+                                    </p:animMotion>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="9" fill="hold">
+                    <p:cTn id="7" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="10" fill="hold">
+                          <p:cTn id="8" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="11" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" nodeType="clickEffect">
+                                <p:cTn id="9" presetID="0" presetClass="path" presetSubtype="0" accel="50000" decel="50000" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:set>
+                                    <p:animMotion origin="layout" path="M 5.55556E-6 5.55556E-6 C 0.00904 0.00186 0.01789 0.00441 0.02657 0.00788 C 0.02952 0.00904 0.0323 0.01135 0.03543 0.01158 C 0.04567 0.01228 0.05609 0.01297 0.06633 0.01367 C 0.09133 0.01297 0.11633 0.01274 0.14133 0.01158 C 0.14341 0.01158 0.14602 0.01181 0.14723 0.00973 C 0.14914 0.00649 0.14515 0.00186 0.14428 -0.00208 C 0.14636 -0.10694 0.13525 -0.07245 0.23091 -0.07453 C 0.23838 -0.07499 0.29098 -0.07893 0.29567 -0.07846 C 0.2974 -0.07823 0.29758 -0.07453 0.29862 -0.07268 C 0.30157 -0.04235 0.29827 -0.07777 0.30157 -0.03726 C 0.30244 -0.02615 0.30348 -0.01504 0.30452 -0.00393 C 0.3047 -0.00115 0.3047 0.00186 0.30591 0.00394 C 0.30695 0.00556 0.30886 0.0051 0.31043 0.00579 C 0.34445 0.03658 0.39272 0.01042 0.43386 0.00973 C 0.43977 0.00904 0.44688 0.01274 0.45157 0.00788 C 0.45504 0.00417 0.45227 -0.00416 0.45296 -0.00995 C 0.45348 -0.01411 0.45504 -0.01782 0.45591 -0.02175 C 0.45661 -0.03842 0.45244 -0.07939 0.46477 -0.05508 C 0.48872 -0.05601 0.51286 -0.05879 0.53681 -0.05879 C 0.56181 -0.05879 0.59115 -0.07569 0.61181 -0.05694 C 0.62553 -0.04444 0.61181 -0.01249 0.61181 0.00973 " pathEditMode="relative" ptsTypes="fffffffffffffffffffffA">
                                       <p:cBhvr>
-                                        <p:cTn id="12" dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="10" dur="5000" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="6"/>
-[...13 lines deleted...]
-                                          <p:spTgt spid="6"/>
+                                          <p:spTgt spid="31748"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_x</p:attrName>
-                                        </p:attrNameLst>
-[...20 lines deleted...]
-                                        <p:attrNameLst>
                                           <p:attrName>ppt_y</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
-                                      <p:tavLst>
-[...11 lines deleted...]
-                                    </p:anim>
+                                    </p:animMotion>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
@@ -14285,284 +6569,1469 @@
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="214282" y="141514"/>
+            <a:ext cx="8102404" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t>Игра на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t>автоматизацию звука «Ч» </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t>в словах «Курочка Ряба»</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="32770" name="Picture 2" descr="Сказочные» салаты пробовали? Курочка Ряба. Обсуждение на LiveInternet -  Российский Сервис Онлайн-Дневников"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:clrChange>
+              <a:clrFrom>
+                <a:srgbClr val="FFFFFF"/>
+              </a:clrFrom>
+              <a:clrTo>
+                <a:srgbClr val="FFFFFF">
+                  <a:alpha val="0"/>
+                </a:srgbClr>
+              </a:clrTo>
+            </a:clrChange>
+          </a:blip>
+          <a:srcRect b="5228"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1857356" y="428604"/>
+            <a:ext cx="5629275" cy="4143404"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="32772" name="Picture 4" descr="Lenagold - Клипарт - Яйца"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:clrChange>
+              <a:clrFrom>
+                <a:srgbClr val="FFFFFF"/>
+              </a:clrFrom>
+              <a:clrTo>
+                <a:srgbClr val="FFFFFF">
+                  <a:alpha val="0"/>
+                </a:srgbClr>
+              </a:clrTo>
+            </a:clrChange>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm rot="5400000">
+            <a:off x="-121445" y="1478744"/>
+            <a:ext cx="2428893" cy="2186003"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="32774" name="Picture 6" descr="ball clipart - Google Search | Teacher clipart, Clip art, Free printable  numbers"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:clrChange>
+              <a:clrFrom>
+                <a:srgbClr val="FFFFFF"/>
+              </a:clrFrom>
+              <a:clrTo>
+                <a:srgbClr val="FFFFFF">
+                  <a:alpha val="0"/>
+                </a:srgbClr>
+              </a:clrTo>
+            </a:clrChange>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="500034" y="1928802"/>
+            <a:ext cx="1214446" cy="1214447"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 4" descr="Lenagold - Клипарт - Яйца"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:clrChange>
+              <a:clrFrom>
+                <a:srgbClr val="FFFFFF"/>
+              </a:clrFrom>
+              <a:clrTo>
+                <a:srgbClr val="FFFFFF">
+                  <a:alpha val="0"/>
+                </a:srgbClr>
+              </a:clrTo>
+            </a:clrChange>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm rot="5400000">
+            <a:off x="-121445" y="3836197"/>
+            <a:ext cx="2428893" cy="2186003"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="32776" name="Picture 8" descr="ᐈ Утки рисунок фото, рисунки утка | скачать на Depositphotos®"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5">
+            <a:clrChange>
+              <a:clrFrom>
+                <a:srgbClr val="FFFEFF"/>
+              </a:clrFrom>
+              <a:clrTo>
+                <a:srgbClr val="FFFEFF">
+                  <a:alpha val="0"/>
+                </a:srgbClr>
+              </a:clrTo>
+            </a:clrChange>
+          </a:blip>
+          <a:srcRect l="7500" t="12500" r="9999" b="12500"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="357158" y="4357694"/>
+            <a:ext cx="1485909" cy="1350819"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 4" descr="Lenagold - Клипарт - Яйца"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:clrChange>
+              <a:clrFrom>
+                <a:srgbClr val="FFFFFF"/>
+              </a:clrFrom>
+              <a:clrTo>
+                <a:srgbClr val="FFFFFF">
+                  <a:alpha val="0"/>
+                </a:srgbClr>
+              </a:clrTo>
+            </a:clrChange>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm rot="5400000">
+            <a:off x="878655" y="4550552"/>
+            <a:ext cx="2428893" cy="2186003"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Picture 4" descr="Lenagold - Клипарт - Яйца"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:clrChange>
+              <a:clrFrom>
+                <a:srgbClr val="FFFFFF"/>
+              </a:clrFrom>
+              <a:clrTo>
+                <a:srgbClr val="FFFFFF">
+                  <a:alpha val="0"/>
+                </a:srgbClr>
+              </a:clrTo>
+            </a:clrChange>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm rot="5400000">
+            <a:off x="3093233" y="4550552"/>
+            <a:ext cx="2428893" cy="2186003"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Picture 4" descr="Lenagold - Клипарт - Яйца"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:clrChange>
+              <a:clrFrom>
+                <a:srgbClr val="FFFFFF"/>
+              </a:clrFrom>
+              <a:clrTo>
+                <a:srgbClr val="FFFFFF">
+                  <a:alpha val="0"/>
+                </a:srgbClr>
+              </a:clrTo>
+            </a:clrChange>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm rot="5400000">
+            <a:off x="4950621" y="4550552"/>
+            <a:ext cx="2428893" cy="2186003"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Picture 4" descr="Lenagold - Клипарт - Яйца"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:clrChange>
+              <a:clrFrom>
+                <a:srgbClr val="FFFFFF"/>
+              </a:clrFrom>
+              <a:clrTo>
+                <a:srgbClr val="FFFFFF">
+                  <a:alpha val="0"/>
+                </a:srgbClr>
+              </a:clrTo>
+            </a:clrChange>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm rot="5400000">
+            <a:off x="6836552" y="4550552"/>
+            <a:ext cx="2428893" cy="2186003"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="32780" name="Picture 12" descr="Кира-скрап - клипарт и рамки на прозрачном фоне"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6" cstate="print"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm flipH="1">
+            <a:off x="1428728" y="5286388"/>
+            <a:ext cx="1385285" cy="785818"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="32782" name="Picture 14" descr="Бочка Векторные клипарты. 47 928 Бочка клипарты и векторные рисунки в  формате EPS от тысяч иллюстраторов на условиях «роялти-фри»."/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7">
+            <a:clrChange>
+              <a:clrFrom>
+                <a:srgbClr val="FFFFFF"/>
+              </a:clrFrom>
+              <a:clrTo>
+                <a:srgbClr val="FFFFFF">
+                  <a:alpha val="0"/>
+                </a:srgbClr>
+              </a:clrTo>
+            </a:clrChange>
+          </a:blip>
+          <a:srcRect r="12267"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3672563" y="5115617"/>
+            <a:ext cx="1121840" cy="1285884"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="32784" name="AutoShape 16" descr="Lenagold - Клипарт - Чашки 9"/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+            <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="155575" y="-144463"/>
+            <a:ext cx="304800" cy="304801"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Подзаголовок 2"/>
+          <p:cNvPr id="32786" name="AutoShape 18" descr="Lenagold - Клипарт - Чашки 9"/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+            <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="155575" y="-144463"/>
+            <a:ext cx="304800" cy="304801"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Рисунок 3"/>
+          <p:cNvPr id="32788" name="Picture 20" descr="Lenagold - Клипарт - Чашки 9"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
-[...4 lines deleted...]
-            </a:extLst>
+          <a:blip r:embed="rId8">
+            <a:clrChange>
+              <a:clrFrom>
+                <a:srgbClr val="FFFFFF"/>
+              </a:clrFrom>
+              <a:clrTo>
+                <a:srgbClr val="FFFFFF">
+                  <a:alpha val="0"/>
+                </a:srgbClr>
+              </a:clrTo>
+            </a:clrChange>
           </a:blip>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="12192000" cy="6858000"/>
+            <a:off x="5495932" y="5187055"/>
+            <a:ext cx="1428747" cy="1285872"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="32790" name="AutoShape 22" descr="Школьники Картинка , Transparent Cartoon, Free Cliparts &amp; Silhouettes -  NetClipart"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="155575" y="-144463"/>
+            <a:ext cx="304800" cy="304801"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Рисунок 4"/>
+          <p:cNvPr id="32791" name="Picture 23" descr="C:\Users\Администратор\Downloads\454-4542465_-.png"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
-[...4 lines deleted...]
-            </a:extLst>
+          <a:blip r:embed="rId9" cstate="print">
+            <a:clrChange>
+              <a:clrFrom>
+                <a:srgbClr val="F7F7F7"/>
+              </a:clrFrom>
+              <a:clrTo>
+                <a:srgbClr val="F7F7F7">
+                  <a:alpha val="0"/>
+                </a:srgbClr>
+              </a:clrTo>
+            </a:clrChange>
           </a:blip>
+          <a:srcRect l="23098" r="24094"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="171815" y="270350"/>
-            <a:ext cx="5881255" cy="4703288"/>
+            <a:off x="7572396" y="4929198"/>
+            <a:ext cx="928694" cy="1682151"/>
           </a:xfrm>
-          <a:prstGeom prst="ellipse">
+          <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln w="190500" cap="rnd">
-[...74 lines deleted...]
-          </a:sp3d>
+          <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="5" presetID="6" presetClass="entr" presetSubtype="16" fill="hold" nodeType="clickEffect">
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="5"/>
+                                          <p:spTgt spid="32772"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
-                                    <p:animEffect transition="in" filter="circle(in)">
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="7" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="7" dur="2000"/>
+                                        <p:cTn id="8" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="5"/>
+                                          <p:spTgt spid="32774"/>
                                         </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
                                       </p:cBhvr>
-                                    </p:animEffect>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="9" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="10" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="11" presetID="63" presetClass="path" presetSubtype="0" accel="50000" decel="50000" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:animMotion origin="layout" path="M 0.08889 -0.0037 L 0.68541 0.00695 " pathEditMode="relative" rAng="0" ptsTypes="AA">
+                                      <p:cBhvr>
+                                        <p:cTn id="12" dur="2000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="32772"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:rCtr x="29800" y="500"/>
+                                    </p:animMotion>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="13" presetID="63" presetClass="path" presetSubtype="0" accel="50000" decel="50000" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:animMotion origin="layout" path="M 0.0915 -0.00092 L 0.68021 0.00973 " pathEditMode="relative" rAng="0" ptsTypes="AA">
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="2000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="32774"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:rCtr x="29400" y="500"/>
+                                    </p:animMotion>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="15" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="16" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="17" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="18" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="19" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="20" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="32776"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="21" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="22" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="23" presetID="0" presetClass="path" presetSubtype="0" accel="50000" decel="50000" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:animMotion origin="layout" path="M 1.11111E-6 -1.11111E-6 L 0.75608 -0.40972 " pathEditMode="relative" ptsTypes="AA">
+                                      <p:cBhvr>
+                                        <p:cTn id="24" dur="2000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                    </p:animMotion>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="25" presetID="0" presetClass="path" presetSubtype="0" accel="50000" decel="50000" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:animMotion origin="layout" path="M 3.88889E-6 -5.55556E-6 L 0.74809 -0.4095 " pathEditMode="relative" ptsTypes="AA">
+                                      <p:cBhvr>
+                                        <p:cTn id="26" dur="2000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="32776"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                    </p:animMotion>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="27" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="28" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="29" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="30" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="31" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="32" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="32780"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="33" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="34" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="35" presetID="0" presetClass="path" presetSubtype="0" accel="50000" decel="50000" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:animMotion origin="layout" path="M 5.55556E-7 4.81481E-6 L 0.58663 -0.54329 " pathEditMode="relative" rAng="0" ptsTypes="AA">
+                                      <p:cBhvr>
+                                        <p:cTn id="36" dur="2000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:rCtr x="29300" y="-27200"/>
+                                    </p:animMotion>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="37" presetID="0" presetClass="path" presetSubtype="0" accel="50000" decel="50000" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:animMotion origin="layout" path="M -0.00712 0.0081 L 0.57552 -0.53796 " pathEditMode="relative" rAng="0" ptsTypes="AA">
+                                      <p:cBhvr>
+                                        <p:cTn id="38" dur="2000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="32780"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:rCtr x="29100" y="-27300"/>
+                                    </p:animMotion>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="39" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="40" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="41" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="42" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="43" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="44" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="32782"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="45" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="46" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="47" presetID="0" presetClass="path" presetSubtype="0" accel="50000" decel="50000" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:animMotion origin="layout" path="M -0.01024 0.0449 L 0.42274 -0.49075 " pathEditMode="relative" rAng="0" ptsTypes="AA">
+                                      <p:cBhvr>
+                                        <p:cTn id="48" dur="2000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:rCtr x="21600" y="-26800"/>
+                                    </p:animMotion>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="49" presetID="0" presetClass="path" presetSubtype="0" accel="50000" decel="50000" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:animMotion origin="layout" path="M -0.01458 0.03125 L 0.39601 -0.4699 " pathEditMode="relative" rAng="0" ptsTypes="AA">
+                                      <p:cBhvr>
+                                        <p:cTn id="50" dur="2000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="32782"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:rCtr x="20500" y="-25100"/>
+                                    </p:animMotion>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="51" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="52" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="53" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="54" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="55" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="56" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="32788"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="57" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="58" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="59" presetID="0" presetClass="path" presetSubtype="0" accel="50000" decel="50000" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:animMotion origin="layout" path="M 2.77778E-7 -8.88889E-6 L 0.21267 -0.47269 " pathEditMode="relative" ptsTypes="AA">
+                                      <p:cBhvr>
+                                        <p:cTn id="60" dur="2000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                    </p:animMotion>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="61" presetID="0" presetClass="path" presetSubtype="0" accel="50000" decel="50000" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:animMotion origin="layout" path="M -0.01424 -0.00764 L 0.19844 -0.46968 " pathEditMode="relative" rAng="0" ptsTypes="AA">
+                                      <p:cBhvr>
+                                        <p:cTn id="62" dur="2000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="32788"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:rCtr x="10600" y="-23100"/>
+                                    </p:animMotion>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="63" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="64" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="65" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="66" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="12"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="67" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="68" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="32791"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="69" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="70" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="71" presetID="0" presetClass="path" presetSubtype="0" accel="50000" decel="50000" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:animMotion origin="layout" path="M 4.44444E-6 -3.7037E-7 L 4.44444E-6 -0.50417 " pathEditMode="relative" ptsTypes="AA">
+                                      <p:cBhvr>
+                                        <p:cTn id="72" dur="2000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="12"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                    </p:animMotion>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="73" presetID="0" presetClass="path" presetSubtype="0" accel="50000" decel="50000" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:animMotion origin="layout" path="M 1.94444E-6 -1.11111E-6 L -0.00799 -0.49352 " pathEditMode="relative" ptsTypes="AA">
+                                      <p:cBhvr>
+                                        <p:cTn id="74" dur="2000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="32791"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                    </p:animMotion>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
@@ -14572,5162 +8041,9957 @@
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Заголовок 1"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="3" name="Прямоугольник 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="285720" y="428604"/>
+            <a:ext cx="5530371" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t>Выработка дикции</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2400" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Подзаголовок 2"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="428596" y="1071546"/>
+            <a:ext cx="3000396" cy="1200329"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:pPr>
+              <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t>Чистоговорки</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t> Скороговорки</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t> Пальчиковые игры</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t> Хороводные игры</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Рисунок 3"/>
+          <p:cNvPr id="2050" name="Picture 2"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2" cstate="print"/>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="12192000" cy="6858000"/>
+            <a:off x="3857620" y="642918"/>
+            <a:ext cx="3571900" cy="2679107"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-            <a:avLst/>
+          <a:prstGeom prst="round2DiagRect">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 16667"/>
+              <a:gd name="adj2" fmla="val 0"/>
+            </a:avLst>
           </a:prstGeom>
+          <a:ln w="88900" cap="sq">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="254000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="43000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Рисунок 4"/>
+          <p:cNvPr id="2051" name="Picture 3"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3" cstate="print"/>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="186844" y="1033629"/>
-            <a:ext cx="5776074" cy="4952670"/>
+            <a:off x="500034" y="3071810"/>
+            <a:ext cx="3714524" cy="2786082"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-            <a:avLst/>
+          <a:prstGeom prst="round2DiagRect">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 16667"/>
+              <a:gd name="adj2" fmla="val 0"/>
+            </a:avLst>
           </a:prstGeom>
-          <a:ln w="127000" cap="rnd">
+          <a:ln w="88900" cap="sq">
             <a:solidFill>
               <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
+            <a:miter lim="800000"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="76200" dist="95250" dir="10500000" sx="97000" sy="23000" kx="900000" algn="br" rotWithShape="0">
+            <a:outerShdw blurRad="254000" algn="tl" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="20000"/>
+                <a:alpha val="43000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-          <a:scene3d>
-[...10 lines deleted...]
-          </a:sp3d>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Рисунок 5"/>
+          <p:cNvPr id="2053" name="Picture 5" descr="Картинки по запросу чистоговорки в картинках"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
+          <a:srcRect l="2500" r="2499" b="4481"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="6325870" y="1033629"/>
-            <a:ext cx="5866130" cy="4952670"/>
+            <a:off x="4343400" y="4749579"/>
+            <a:ext cx="2714644" cy="1928826"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-            <a:avLst/>
+          <a:prstGeom prst="round2DiagRect">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 16667"/>
+              <a:gd name="adj2" fmla="val 0"/>
+            </a:avLst>
           </a:prstGeom>
-          <a:ln w="127000" cap="rnd">
+          <a:ln w="88900" cap="sq">
             <a:solidFill>
               <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
+            <a:miter lim="800000"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="76200" dist="95250" dir="10500000" sx="97000" sy="23000" kx="900000" algn="br" rotWithShape="0">
+            <a:outerShdw blurRad="254000" algn="tl" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="20000"/>
+                <a:alpha val="43000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-          <a:scene3d>
-[...10 lines deleted...]
-          </a:sp3d>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 2" descr="C:\Users\Администратор\Desktop\Resize-of-10 (1).jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:srcRect l="2162" t="80780" r="1979" b="1354"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4929190" y="3571876"/>
+            <a:ext cx="3985846" cy="1214446"/>
+          </a:xfrm>
+          <a:prstGeom prst="round2DiagRect">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 16667"/>
+              <a:gd name="adj2" fmla="val 0"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:ln w="88900" cap="sq">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="254000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="43000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
-[...220 lines deleted...]
-        </p:cTn>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="8" name="Group 37"/>
+          <p:cNvGrpSpPr>
+            <a:grpSpLocks/>
+          </p:cNvGrpSpPr>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="533399" y="250823"/>
+            <a:ext cx="7830917" cy="954088"/>
+            <a:chOff x="1248" y="2894"/>
+            <a:chExt cx="4198" cy="601"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="341011" name="Line 19"/>
+            <p:cNvSpPr>
+              <a:spLocks noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="1632" y="3442"/>
+              <a:ext cx="3024" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="25400">
+              <a:solidFill>
+                <a:srgbClr val="C0C0C0"/>
+              </a:solidFill>
+              <a:prstDash val="sysDot"/>
+              <a:round/>
+              <a:headEnd/>
+              <a:tailEnd type="oval" w="med" len="med"/>
+            </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:noFill/>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:schemeClr val="bg2"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="341012" name="Text Box 20"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="1817" y="2894"/>
+              <a:ext cx="3629" cy="601"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:solidFill>
+                    <a:schemeClr val="accent1"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" algn="ctr">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:schemeClr val="bg2"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:r>
+                <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
+                  <a:solidFill>
+                    <a:srgbClr val="002060"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+                </a:rPr>
+                <a:t>Использование компонентов </a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:r>
+                <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
+                  <a:solidFill>
+                    <a:srgbClr val="002060"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+                </a:rPr>
+                <a:t>интонационной выразительности</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="341013" name="Text Box 21"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="gray">
+            <a:xfrm>
+              <a:off x="1372" y="3120"/>
+              <a:ext cx="223" cy="288"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:solidFill>
+                    <a:schemeClr val="accent1"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" algn="ctr">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:schemeClr val="bg2"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" b="1">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="9" name="Group 29"/>
+            <p:cNvGrpSpPr>
+              <a:grpSpLocks/>
+            </p:cNvGrpSpPr>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="1248" y="3056"/>
+              <a:ext cx="480" cy="419"/>
+              <a:chOff x="3174" y="2656"/>
+              <a:chExt cx="1549" cy="1351"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="341022" name="AutoShape 30"/>
+              <p:cNvSpPr>
+                <a:spLocks noChangeArrowheads="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr bwMode="gray">
+              <a:xfrm>
+                <a:off x="3187" y="2679"/>
+                <a:ext cx="1536" cy="1328"/>
+              </a:xfrm>
+              <a:prstGeom prst="hexagon">
+                <a:avLst>
+                  <a:gd name="adj" fmla="val 28916"/>
+                  <a:gd name="vf" fmla="val 115470"/>
+                </a:avLst>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="808080"/>
+              </a:solidFill>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+              <a:extLst>
+                <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                  <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                    <a:solidFill>
+                      <a:srgbClr val="C0C0C0"/>
+                    </a:solidFill>
+                    <a:miter lim="800000"/>
+                    <a:headEnd/>
+                    <a:tailEnd/>
+                  </a14:hiddenLine>
+                </a:ext>
+                <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                  <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                    <a:effectLst>
+                      <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                        <a:schemeClr val="bg2"/>
+                      </a:outerShdw>
+                    </a:effectLst>
+                  </a14:hiddenEffects>
+                </a:ext>
+              </a:extLst>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="none" anchor="ctr"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:endParaRPr lang="en-US"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="341023" name="AutoShape 31"/>
+              <p:cNvSpPr>
+                <a:spLocks noChangeArrowheads="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr bwMode="gray">
+              <a:xfrm>
+                <a:off x="3174" y="2656"/>
+                <a:ext cx="1536" cy="1328"/>
+              </a:xfrm>
+              <a:prstGeom prst="hexagon">
+                <a:avLst>
+                  <a:gd name="adj" fmla="val 28916"/>
+                  <a:gd name="vf" fmla="val 115470"/>
+                </a:avLst>
+              </a:prstGeom>
+              <a:gradFill rotWithShape="1">
+                <a:gsLst>
+                  <a:gs pos="0">
+                    <a:srgbClr val="E6E6E6"/>
+                  </a:gs>
+                  <a:gs pos="7499">
+                    <a:srgbClr val="7D8496"/>
+                  </a:gs>
+                  <a:gs pos="26500">
+                    <a:srgbClr val="E6E6E6"/>
+                  </a:gs>
+                  <a:gs pos="34000">
+                    <a:srgbClr val="7D8496"/>
+                  </a:gs>
+                  <a:gs pos="46500">
+                    <a:srgbClr val="E6E6E6"/>
+                  </a:gs>
+                  <a:gs pos="50000">
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:gs>
+                  <a:gs pos="53501">
+                    <a:srgbClr val="E6E6E6"/>
+                  </a:gs>
+                  <a:gs pos="66001">
+                    <a:srgbClr val="7D8496"/>
+                  </a:gs>
+                  <a:gs pos="73500">
+                    <a:srgbClr val="E6E6E6"/>
+                  </a:gs>
+                  <a:gs pos="92501">
+                    <a:srgbClr val="7D8496"/>
+                  </a:gs>
+                  <a:gs pos="100000">
+                    <a:srgbClr val="E6E6E6"/>
+                  </a:gs>
+                </a:gsLst>
+                <a:lin ang="2700000" scaled="1"/>
+              </a:gradFill>
+              <a:ln w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="C0C0C0"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a:ln>
+              <a:effectLst/>
+              <a:extLst>
+                <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                  <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                    <a:effectLst>
+                      <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                        <a:schemeClr val="bg2"/>
+                      </a:outerShdw>
+                    </a:effectLst>
+                  </a14:hiddenEffects>
+                </a:ext>
+              </a:extLst>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="none" anchor="ctr"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:endParaRPr lang="en-US"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="341024" name="AutoShape 32"/>
+              <p:cNvSpPr>
+                <a:spLocks noChangeArrowheads="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr bwMode="gray">
+              <a:xfrm>
+                <a:off x="3264" y="2736"/>
+                <a:ext cx="1350" cy="1167"/>
+              </a:xfrm>
+              <a:prstGeom prst="hexagon">
+                <a:avLst>
+                  <a:gd name="adj" fmla="val 28896"/>
+                  <a:gd name="vf" fmla="val 115470"/>
+                </a:avLst>
+              </a:prstGeom>
+              <a:gradFill rotWithShape="1">
+                <a:gsLst>
+                  <a:gs pos="0">
+                    <a:srgbClr val="9966FF">
+                      <a:gamma/>
+                      <a:shade val="46275"/>
+                      <a:invGamma/>
+                    </a:srgbClr>
+                  </a:gs>
+                  <a:gs pos="100000">
+                    <a:srgbClr val="9966FF"/>
+                  </a:gs>
+                </a:gsLst>
+                <a:lin ang="2700000" scaled="1"/>
+              </a:gradFill>
+              <a:ln w="9525">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a:ln>
+              <a:effectLst/>
+              <a:extLst>
+                <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                  <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                    <a:effectLst>
+                      <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                        <a:schemeClr val="bg2"/>
+                      </a:outerShdw>
+                    </a:effectLst>
+                  </a14:hiddenEffects>
+                </a:ext>
+              </a:extLst>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="none" anchor="ctr"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:endParaRPr lang="en-US"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="341025" name="Text Box 33"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="gray">
+            <a:xfrm>
+              <a:off x="1372" y="3120"/>
+              <a:ext cx="223" cy="288"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:solidFill>
+                    <a:schemeClr val="accent1"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" algn="ctr">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:schemeClr val="bg2"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" b="1">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="49" name="Picture 7" descr="C:\Users\Администратор\Desktop\IMG_20170824_093142.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="357158" y="1571612"/>
+            <a:ext cx="3500430" cy="2625323"/>
+          </a:xfrm>
+          <a:prstGeom prst="round2DiagRect">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 16667"/>
+              <a:gd name="adj2" fmla="val 0"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:ln w="88900" cap="sq">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="254000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="43000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="50" name="Picture 6" descr="C:\Users\Администратор\Desktop\IMG_20170824_093924.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4572000" y="1500174"/>
+            <a:ext cx="4143372" cy="3107529"/>
+          </a:xfrm>
+          <a:prstGeom prst="round2DiagRect">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 16667"/>
+              <a:gd name="adj2" fmla="val 0"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:ln w="88900" cap="sq">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="254000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="43000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="51" name="Picture 8" descr="C:\Users\Администратор\Desktop\IMG_20170824_094000.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4" cstate="print"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="2714612" y="3786190"/>
+            <a:ext cx="3714776" cy="2786083"/>
+          </a:xfrm>
+          <a:prstGeom prst="round2DiagRect">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 16667"/>
+              <a:gd name="adj2" fmla="val 0"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:ln w="88900" cap="sq">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="254000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="43000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="52" name="Picture 2" descr="C:\Users\Администратор\Desktop\45645657456.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5" cstate="print">
+            <a:clrChange>
+              <a:clrFrom>
+                <a:srgbClr val="FFFFFF"/>
+              </a:clrFrom>
+              <a:clrTo>
+                <a:srgbClr val="FFFFFF">
+                  <a:alpha val="0"/>
+                </a:srgbClr>
+              </a:clrTo>
+            </a:clrChange>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="928662" y="4429132"/>
+            <a:ext cx="1277972" cy="1280640"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="53" name="Picture 3" descr="C:\Users\Администратор\Desktop\depositphotos_31682865-stock-illustration-cute-boy-cartoon-face-vector.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6" cstate="print">
+            <a:clrChange>
+              <a:clrFrom>
+                <a:srgbClr val="FFFFFF"/>
+              </a:clrFrom>
+              <a:clrTo>
+                <a:srgbClr val="FFFFFF">
+                  <a:alpha val="0"/>
+                </a:srgbClr>
+              </a:clrTo>
+            </a:clrChange>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="5357826"/>
+            <a:ext cx="1285868" cy="1285868"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="54" name="Picture 10" descr="Картинки по запросу эмоции картинки для игр и занятий"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7">
+            <a:clrChange>
+              <a:clrFrom>
+                <a:srgbClr val="F5FAF6"/>
+              </a:clrFrom>
+              <a:clrTo>
+                <a:srgbClr val="F5FAF6">
+                  <a:alpha val="0"/>
+                </a:srgbClr>
+              </a:clrTo>
+            </a:clrChange>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1357290" y="5572140"/>
+            <a:ext cx="1187540" cy="1143008"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="55" name="Picture 2" descr="C:\Users\Администратор\Desktop\d30565f81ac63208b8d4247ccf1e2781--clipart-feelings.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8">
+            <a:clrChange>
+              <a:clrFrom>
+                <a:srgbClr val="FEFEFE"/>
+              </a:clrFrom>
+              <a:clrTo>
+                <a:srgbClr val="FEFEFE">
+                  <a:alpha val="0"/>
+                </a:srgbClr>
+              </a:clrTo>
+            </a:clrChange>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6715140" y="4857760"/>
+            <a:ext cx="1428792" cy="1428792"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="56" name="Picture 4" descr="C:\Users\Администратор\Desktop\07.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId9">
+            <a:clrChange>
+              <a:clrFrom>
+                <a:srgbClr val="FFFFFF"/>
+              </a:clrFrom>
+              <a:clrTo>
+                <a:srgbClr val="FFFFFF">
+                  <a:alpha val="0"/>
+                </a:srgbClr>
+              </a:clrTo>
+            </a:clrChange>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="7643834" y="5357826"/>
+            <a:ext cx="1285892" cy="1323104"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 2" descr="C:\Users\Администратор\Desktop\45645657456.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print">
+            <a:clrChange>
+              <a:clrFrom>
+                <a:srgbClr val="FFFFFF"/>
+              </a:clrFrom>
+              <a:clrTo>
+                <a:srgbClr val="FFFFFF">
+                  <a:alpha val="0"/>
+                </a:srgbClr>
+              </a:clrTo>
+            </a:clrChange>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="285720" y="285728"/>
+            <a:ext cx="1643074" cy="1646504"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 2" descr="C:\Users\Администратор\Desktop\d30565f81ac63208b8d4247ccf1e2781--clipart-feelings.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:clrChange>
+              <a:clrFrom>
+                <a:srgbClr val="FEFEFE"/>
+              </a:clrFrom>
+              <a:clrTo>
+                <a:srgbClr val="FEFEFE">
+                  <a:alpha val="0"/>
+                </a:srgbClr>
+              </a:clrTo>
+            </a:clrChange>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6643702" y="2571744"/>
+            <a:ext cx="1714544" cy="1714544"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 4" descr="C:\Users\Администратор\Desktop\07.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:clrChange>
+              <a:clrFrom>
+                <a:srgbClr val="FFFFFF"/>
+              </a:clrFrom>
+              <a:clrTo>
+                <a:srgbClr val="FFFFFF">
+                  <a:alpha val="0"/>
+                </a:srgbClr>
+              </a:clrTo>
+            </a:clrChange>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="857224" y="4714884"/>
+            <a:ext cx="1643074" cy="1690622"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1028" name="Picture 4" descr="33 СКОРОГОВОРКИ В КАРТИНКАХ | Учимся читать*писать*говорить | Постила"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:srcRect l="1962" t="80911" r="2075" b="649"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="2046514" y="391886"/>
+            <a:ext cx="5758543" cy="1763485"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1030" name="Picture 6" descr="dPc_Ftsn7qs.jpg (382×604) | Логопедия, Обучение грамматике, Учебные плакаты"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:srcRect l="2782" t="80606" r="2859" b="865"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="2873829" y="4746171"/>
+            <a:ext cx="5399314" cy="1676400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Picture 6" descr="dPc_Ftsn7qs.jpg (382×604) | Логопедия, Обучение грамматике, Учебные плакаты"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:srcRect l="2751" t="23319" r="2986" b="58167"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="729342" y="2612570"/>
+            <a:ext cx="5573486" cy="1730829"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Заголовок 1"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="506842" y="228600"/>
+            <a:ext cx="3962944" cy="523220"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
-[...18 lines deleted...]
-            <a:endParaRPr lang="ru-RU"/>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t>Работа с родителями</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2800" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Рисунок 3"/>
+          <p:cNvPr id="3075" name="Picture 3" descr="G:\работа по клубу\IMG_0002.JPG"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2" cstate="print"/>
+          <a:srcRect l="49219"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="12192000" cy="6858000"/>
+            <a:off x="3756239" y="3377973"/>
+            <a:ext cx="2071670" cy="3059697"/>
+          </a:xfrm>
+          <a:prstGeom prst="round2DiagRect">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 16667"/>
+              <a:gd name="adj2" fmla="val 0"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:ln w="88900" cap="sq">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="254000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="43000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3074" name="Picture 2" descr="G:\работа по клубу\IMG_0001.JPG"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1153178" y="1127336"/>
+            <a:ext cx="3071834" cy="2303876"/>
+          </a:xfrm>
+          <a:prstGeom prst="round2DiagRect">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 16667"/>
+              <a:gd name="adj2" fmla="val 0"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:ln w="88900" cap="sq">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="254000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="43000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3078" name="Picture 6"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5932713" y="2160887"/>
+            <a:ext cx="2963524" cy="3956884"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="TextBox 11"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4857752" y="489857"/>
+            <a:ext cx="3056162" cy="1477328"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="7030A0"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t>Консультации</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t> Встречи</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t> Буклеты</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t> Папки-передвижки</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t> Рабочая тетрадь</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3079" name="Picture 7"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm rot="21359772">
+            <a:off x="776108" y="4219785"/>
+            <a:ext cx="1287559" cy="2455783"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="38100" cap="sq">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="43000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Рисунок 4"/>
+          <p:cNvPr id="3080" name="Picture 8"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId6"/>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr>
-[...2 lines deleted...]
-            <a:ext cx="5553820" cy="4453907"/>
+        <p:spPr bwMode="auto">
+          <a:xfrm rot="21375584">
+            <a:off x="1869893" y="3313290"/>
+            <a:ext cx="1387022" cy="2928979"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...2 lines deleted...]
-            </a:avLst>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
           </a:prstGeom>
-          <a:ln w="190500" cap="rnd">
+          <a:ln w="38100" cap="sq">
             <a:solidFill>
-              <a:srgbClr val="C8C6BD"/>
+              <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="101600" dist="50800" dir="7200000" algn="tl" rotWithShape="0">
+            <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="45000"/>
+                <a:alpha val="43000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-          <a:scene3d>
-[...10 lines deleted...]
-          </a:sp3d>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3078" name="Picture 6"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="148659" y="214289"/>
+            <a:ext cx="2676715" cy="3573939"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+          <a:effectLst/>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Рисунок 5"/>
+          <p:cNvPr id="34818" name="Picture 2"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="5877839" y="1122219"/>
-            <a:ext cx="6314161" cy="4454051"/>
+            <a:off x="1724958" y="1600201"/>
+            <a:ext cx="3475670" cy="4895836"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...2 lines deleted...]
-            </a:avLst>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
           </a:prstGeom>
-          <a:ln w="190500" cap="rnd">
-[...3 lines deleted...]
-            <a:prstDash val="solid"/>
+          <a:ln>
+            <a:noFill/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="101600" dist="50800" dir="7200000" algn="tl" rotWithShape="0">
+            <a:outerShdw blurRad="190500" algn="tl" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="45000"/>
+                <a:alpha val="70000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-          <a:scene3d>
-[...10 lines deleted...]
-          </a:sp3d>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="34819" name="Picture 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5301343" y="735153"/>
+            <a:ext cx="3654205" cy="5095864"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="190500" algn="tl" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="70000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="5"/>
+                                          <p:spTgt spid="34818"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="7" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="8" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="10" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="6"/>
+                                          <p:spTgt spid="34819"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
-[...994 lines deleted...]
-
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Заголовок 1"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="2" name="Прямоугольник 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
-[...46 lines deleted...]
-        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="12192000" cy="6858000"/>
+            <a:off x="1045029" y="664028"/>
+            <a:ext cx="7369627" cy="5016758"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t>«Звуковая сторона речи является </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t>тем средством,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t>которое позволяет каждому из участников речевого общения </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t>передавать другим содержание своих мыслей задавать вопросы,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t>договариваться </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t>со сверстниками </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t>о совместной игре» </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t>А.Н. Гвоздев</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1524000" y="685800"/>
-            <a:ext cx="9768840" cy="4401205"/>
+            <a:off x="928662" y="283030"/>
+            <a:ext cx="7830990" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="kk-KZ" sz="2800" b="1" i="1" dirty="0" smtClean="0">
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
-                  <a:srgbClr val="7030A0"/>
+                  <a:srgbClr val="002060"/>
                 </a:solidFill>
-                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
               </a:rPr>
-              <a:t>Цель</a:t>
+              <a:t>Сравнительная диагностика развития ЗКР у детей</a:t>
             </a:r>
-            <a:r>
-[...181 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="2" name="Диаграмма 1"/>
+          <p:cNvGraphicFramePr/>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3941489501"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="979714" y="1103085"/>
+          <a:ext cx="7587343" cy="5167086"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
-[...719 lines deleted...]
-        </p:cTn>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="511629" y="1273628"/>
+            <a:ext cx="8392885" cy="4308872"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t>Высокая культура речи взрослых, постоянное общение с ребенком, организация и проведение речевых игр - все это залог успешного формирования правильной устной речи детей, что является одной из приоритетных задач при подготовке детей </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t>к школе</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="3200" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Прямоугольник 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1187462" y="1676400"/>
+            <a:ext cx="7456342" cy="3046988"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="9600" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t>Спасибо за внимание!</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="9600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...36 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Рисунок 3"/>
+          <p:cNvPr id="2" name="Рисунок 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip r:embed="rId2" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="12192000" cy="6858000"/>
+            <a:off x="1284513" y="1216014"/>
+            <a:ext cx="6640286" cy="5446043"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="TextBox 4"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Прямоугольник 2"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1295400" y="883920"/>
-            <a:ext cx="9768840" cy="3539430"/>
+            <a:off x="858644" y="163286"/>
+            <a:ext cx="7805854" cy="1015663"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t>Совершенствование работы по воспитанию звуковой культуры речи детей через применение дидактических игр и упражнений</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3073" name="Rectangle 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1524001" y="1752599"/>
+            <a:ext cx="3004456" cy="1754326"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
+          <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="3200" i="1" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="ru-RU" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
-                  <a:srgbClr val="7030A0"/>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:effectLst/>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+                <a:ea typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>-</a:t>
+              <a:t> Изучить различные дидактические игры и упражнения, а также эффективность использования их в работе над ЗКР детей</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="3200" i="1" dirty="0">
+              <a:rPr kumimoji="0" lang="ru-RU" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
-                  <a:srgbClr val="7030A0"/>
+                  <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:effectLst/>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+                <a:ea typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>р</a:t>
+              <a:t>.</a:t>
             </a:r>
+            <a:endParaRPr kumimoji="0" lang="ru-RU" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3074" name="Rectangle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5018314" y="2198914"/>
+            <a:ext cx="2057400" cy="1477328"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="3200" i="1" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="ru-RU" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
-                  <a:srgbClr val="7030A0"/>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:effectLst/>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+                <a:ea typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>азвитие </a:t>
+              <a:t> Изучить уровень развития ЗКР детей старшего возраста.</a:t>
             </a:r>
+            <a:endParaRPr kumimoji="0" lang="ru-RU" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3075" name="Rectangle 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5007429" y="4495800"/>
+            <a:ext cx="2383971" cy="1754326"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="3200" i="1" dirty="0">
+              <a:rPr kumimoji="0" lang="ru-RU" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
-                  <a:srgbClr val="7030A0"/>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:effectLst/>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+                <a:ea typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>элементарных и двигательных навыков</a:t>
+              <a:t> Совершенствовать качество воспитательной работы с помощью внедрения новых форм и методов.</a:t>
             </a:r>
+            <a:endParaRPr kumimoji="0" lang="ru-RU" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Прямоугольник 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2688771" y="4484914"/>
+            <a:ext cx="1796143" cy="1200329"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0"/>
+            <a:pPr algn="ctr">
+              <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="3200" i="1" dirty="0">
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                 <a:solidFill>
-                  <a:srgbClr val="7030A0"/>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
               </a:rPr>
-              <a:t>-развитие и коррекция познавательной сферы и активности.</a:t>
+              <a:t> Создание предметно-развивающей среды</a:t>
             </a:r>
-          </a:p>
-[...40 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
-[...465 lines deleted...]
-        </p:cTn>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ctrTitle"/>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="930402" y="217713"/>
+            <a:ext cx="7886700" cy="1045030"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t>Модель работы воспитателя по воспитанию ЗКР у детей-логопатов</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="4" name="Group 2"/>
+          <p:cNvGrpSpPr>
+            <a:grpSpLocks/>
+          </p:cNvGrpSpPr>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="675389" y="5317986"/>
+            <a:ext cx="5924032" cy="533401"/>
+            <a:chOff x="1252" y="1454"/>
+            <a:chExt cx="3212" cy="336"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="Line 3"/>
+            <p:cNvSpPr>
+              <a:spLocks noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="gray">
+            <a:xfrm>
+              <a:off x="1440" y="1790"/>
+              <a:ext cx="3024" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="25400">
+              <a:solidFill>
+                <a:srgbClr val="969696"/>
+              </a:solidFill>
+              <a:prstDash val="sysDot"/>
+              <a:round/>
+              <a:headEnd/>
+              <a:tailEnd type="oval" w="med" len="med"/>
+            </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:noFill/>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:schemeClr val="bg2"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Rectangle 4"/>
+            <p:cNvSpPr>
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="gray">
+            <a:xfrm rot="3419336">
+              <a:off x="1239" y="1469"/>
+              <a:ext cx="302" cy="276"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:gradFill rotWithShape="1">
+              <a:gsLst>
+                <a:gs pos="0">
+                  <a:srgbClr val="FF7C80"/>
+                </a:gs>
+                <a:gs pos="100000">
+                  <a:srgbClr val="FF7C80">
+                    <a:gamma/>
+                    <a:shade val="46275"/>
+                    <a:invGamma/>
+                  </a:srgbClr>
+                </a:gs>
+              </a:gsLst>
+              <a:lin ang="5400000" scaled="1"/>
+            </a:gradFill>
+            <a:ln w="9525">
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+            <a:effectLst/>
+            <a:scene3d>
+              <a:camera prst="legacyPerspectiveFront">
+                <a:rot lat="0" lon="1500000" rev="0"/>
+              </a:camera>
+              <a:lightRig rig="legacyFlat4" dir="b"/>
+            </a:scene3d>
+            <a:sp3d extrusionH="430200" prstMaterial="legacyMatte">
+              <a:bevelT w="13500" h="13500" prst="angle"/>
+              <a:bevelB w="13500" h="13500" prst="angle"/>
+              <a:extrusionClr>
+                <a:srgbClr val="FF7C80"/>
+              </a:extrusionClr>
+            </a:sp3d>
+            <a:extLst>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:schemeClr val="bg2"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none" anchor="ctr">
+              <a:flatTx/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text Box 5"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="gray">
+            <a:xfrm>
+              <a:off x="2256" y="1482"/>
+              <a:ext cx="100" cy="291"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:solidFill>
+                    <a:schemeClr val="accent1"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" algn="ctr">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:schemeClr val="bg2"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text Box 6"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="gray">
+            <a:xfrm>
+              <a:off x="1296" y="1454"/>
+              <a:ext cx="223" cy="288"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:solidFill>
+                    <a:schemeClr val="accent1"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" algn="ctr">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:schemeClr val="bg2"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="9" name="Group 7"/>
+          <p:cNvGrpSpPr>
+            <a:grpSpLocks/>
+          </p:cNvGrpSpPr>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="670843" y="1589972"/>
+            <a:ext cx="8266329" cy="708026"/>
+            <a:chOff x="1252" y="1958"/>
+            <a:chExt cx="4516" cy="446"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Line 8"/>
+            <p:cNvSpPr>
+              <a:spLocks noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="gray">
+            <a:xfrm>
+              <a:off x="1440" y="2380"/>
+              <a:ext cx="3024" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="25400">
+              <a:solidFill>
+                <a:srgbClr val="969696"/>
+              </a:solidFill>
+              <a:prstDash val="sysDot"/>
+              <a:round/>
+              <a:headEnd/>
+              <a:tailEnd type="oval" w="med" len="med"/>
+            </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:noFill/>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:schemeClr val="bg2"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Rectangle 9"/>
+            <p:cNvSpPr>
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="gray">
+            <a:xfrm rot="3419336">
+              <a:off x="1236" y="2065"/>
+              <a:ext cx="302" cy="269"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:gradFill rotWithShape="1">
+              <a:gsLst>
+                <a:gs pos="0">
+                  <a:srgbClr val="99CC00"/>
+                </a:gs>
+                <a:gs pos="100000">
+                  <a:srgbClr val="99CC00">
+                    <a:gamma/>
+                    <a:shade val="46275"/>
+                    <a:invGamma/>
+                  </a:srgbClr>
+                </a:gs>
+              </a:gsLst>
+              <a:lin ang="5400000" scaled="1"/>
+            </a:gradFill>
+            <a:ln w="9525">
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+            <a:effectLst/>
+            <a:scene3d>
+              <a:camera prst="legacyPerspectiveFront">
+                <a:rot lat="0" lon="1500000" rev="0"/>
+              </a:camera>
+              <a:lightRig rig="legacyFlat4" dir="b"/>
+            </a:scene3d>
+            <a:sp3d extrusionH="430200" prstMaterial="legacyMatte">
+              <a:bevelT w="13500" h="13500" prst="angle"/>
+              <a:bevelB w="13500" h="13500" prst="angle"/>
+              <a:extrusionClr>
+                <a:srgbClr val="99CC00"/>
+              </a:extrusionClr>
+            </a:sp3d>
+            <a:extLst>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:schemeClr val="bg2"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none" anchor="ctr">
+              <a:flatTx/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text Box 10"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="gray">
+            <a:xfrm>
+              <a:off x="1750" y="1958"/>
+              <a:ext cx="4018" cy="446"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:solidFill>
+                    <a:schemeClr val="accent1"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" algn="ctr">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:schemeClr val="bg2"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr lvl="0"/>
+              <a:r>
+                <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                  <a:solidFill>
+                    <a:srgbClr val="002060"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+                </a:rPr>
+                <a:t>Теоретический блок </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                  <a:solidFill>
+                    <a:srgbClr val="002060"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+                </a:rPr>
+                <a:t>(изучение литературы,    </a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr lvl="0"/>
+              <a:r>
+                <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                  <a:solidFill>
+                    <a:srgbClr val="002060"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+                </a:rPr>
+                <a:t> </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                  <a:solidFill>
+                    <a:srgbClr val="002060"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+                </a:rPr>
+                <a:t>интернет-ресурсов</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                  <a:solidFill>
+                    <a:srgbClr val="002060"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+                </a:rPr>
+                <a:t>, опыта  работы других педагогов)</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text Box 11"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="gray">
+            <a:xfrm>
+              <a:off x="1296" y="2044"/>
+              <a:ext cx="223" cy="288"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:solidFill>
+                    <a:schemeClr val="accent1"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" algn="ctr">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:schemeClr val="bg2"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="14" name="Group 12"/>
+          <p:cNvGrpSpPr>
+            <a:grpSpLocks/>
+          </p:cNvGrpSpPr>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="593657" y="2459922"/>
+            <a:ext cx="8550342" cy="1016001"/>
+            <a:chOff x="1252" y="2396"/>
+            <a:chExt cx="5867" cy="640"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Line 13"/>
+            <p:cNvSpPr>
+              <a:spLocks noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="gray">
+            <a:xfrm>
+              <a:off x="1440" y="2990"/>
+              <a:ext cx="3024" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="25400">
+              <a:solidFill>
+                <a:srgbClr val="969696"/>
+              </a:solidFill>
+              <a:prstDash val="sysDot"/>
+              <a:round/>
+              <a:headEnd/>
+              <a:tailEnd type="oval" w="med" len="med"/>
+            </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:noFill/>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:schemeClr val="bg2"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Rectangle 14"/>
+            <p:cNvSpPr>
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="gray">
+            <a:xfrm rot="3419336">
+              <a:off x="1269" y="2611"/>
+              <a:ext cx="311" cy="345"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:gradFill rotWithShape="1">
+              <a:gsLst>
+                <a:gs pos="0">
+                  <a:srgbClr val="006699"/>
+                </a:gs>
+                <a:gs pos="100000">
+                  <a:srgbClr val="006699">
+                    <a:gamma/>
+                    <a:shade val="46275"/>
+                    <a:invGamma/>
+                  </a:srgbClr>
+                </a:gs>
+              </a:gsLst>
+              <a:lin ang="5400000" scaled="1"/>
+            </a:gradFill>
+            <a:ln w="9525">
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+            <a:effectLst/>
+            <a:scene3d>
+              <a:camera prst="legacyPerspectiveFront">
+                <a:rot lat="0" lon="1500000" rev="0"/>
+              </a:camera>
+              <a:lightRig rig="legacyFlat4" dir="b"/>
+            </a:scene3d>
+            <a:sp3d extrusionH="430200" prstMaterial="legacyMatte">
+              <a:bevelT w="13500" h="13500" prst="angle"/>
+              <a:bevelB w="13500" h="13500" prst="angle"/>
+              <a:extrusionClr>
+                <a:srgbClr val="006699"/>
+              </a:extrusionClr>
+            </a:sp3d>
+            <a:extLst>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:schemeClr val="bg2"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none" anchor="ctr">
+              <a:flatTx/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text Box 15"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="gray">
+            <a:xfrm>
+              <a:off x="1846" y="2396"/>
+              <a:ext cx="5273" cy="640"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:solidFill>
+                    <a:schemeClr val="accent1"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" algn="ctr">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:schemeClr val="bg2"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr lvl="0"/>
+              <a:r>
+                <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                  <a:solidFill>
+                    <a:srgbClr val="002060"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+                </a:rPr>
+                <a:t>Диагностический блок </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                  <a:solidFill>
+                    <a:srgbClr val="002060"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+                </a:rPr>
+                <a:t>(диагностика развития ЗКР детей, </a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr lvl="0"/>
+              <a:r>
+                <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                  <a:solidFill>
+                    <a:srgbClr val="002060"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+                </a:rPr>
+                <a:t>анализ предметно-развивающей среды,</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr lvl="0"/>
+              <a:r>
+                <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                  <a:solidFill>
+                    <a:srgbClr val="002060"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+                </a:rPr>
+                <a:t> анкетирование родителей)</a:t>
+              </a:r>
+              <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Text Box 16"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="gray">
+            <a:xfrm>
+              <a:off x="1296" y="2654"/>
+              <a:ext cx="223" cy="288"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:solidFill>
+                    <a:schemeClr val="accent1"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" algn="ctr">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:schemeClr val="bg2"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="19" name="Group 17"/>
+          <p:cNvGrpSpPr>
+            <a:grpSpLocks/>
+          </p:cNvGrpSpPr>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="608419" y="3799094"/>
+            <a:ext cx="8383181" cy="1262064"/>
+            <a:chOff x="1253" y="3137"/>
+            <a:chExt cx="4319" cy="795"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Line 18"/>
+            <p:cNvSpPr>
+              <a:spLocks noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="gray">
+            <a:xfrm>
+              <a:off x="1441" y="3579"/>
+              <a:ext cx="3023" cy="1"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="25400">
+              <a:solidFill>
+                <a:srgbClr val="969696"/>
+              </a:solidFill>
+              <a:prstDash val="sysDot"/>
+              <a:round/>
+              <a:headEnd/>
+              <a:tailEnd type="oval" w="med" len="med"/>
+            </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:noFill/>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:schemeClr val="bg2"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Rectangle 19"/>
+            <p:cNvSpPr>
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="gray">
+            <a:xfrm rot="3419336">
+              <a:off x="1234" y="3270"/>
+              <a:ext cx="302" cy="264"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:gradFill rotWithShape="1">
+              <a:gsLst>
+                <a:gs pos="0">
+                  <a:srgbClr val="FF9933"/>
+                </a:gs>
+                <a:gs pos="100000">
+                  <a:srgbClr val="FF9933">
+                    <a:gamma/>
+                    <a:shade val="46275"/>
+                    <a:invGamma/>
+                  </a:srgbClr>
+                </a:gs>
+              </a:gsLst>
+              <a:lin ang="5400000" scaled="1"/>
+            </a:gradFill>
+            <a:ln w="9525">
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+            <a:effectLst/>
+            <a:scene3d>
+              <a:camera prst="legacyPerspectiveFront">
+                <a:rot lat="0" lon="1500000" rev="0"/>
+              </a:camera>
+              <a:lightRig rig="legacyFlat4" dir="b"/>
+            </a:scene3d>
+            <a:sp3d extrusionH="430200" prstMaterial="legacyMatte">
+              <a:bevelT w="13500" h="13500" prst="angle"/>
+              <a:bevelB w="13500" h="13500" prst="angle"/>
+              <a:extrusionClr>
+                <a:srgbClr val="FF9933"/>
+              </a:extrusionClr>
+            </a:sp3d>
+            <a:extLst>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:schemeClr val="bg2"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none" anchor="ctr">
+              <a:flatTx/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Text Box 20"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="gray">
+            <a:xfrm>
+              <a:off x="1757" y="3137"/>
+              <a:ext cx="3815" cy="795"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:solidFill>
+                    <a:schemeClr val="accent1"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" algn="ctr">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:schemeClr val="bg2"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr lvl="0"/>
+              <a:r>
+                <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                  <a:solidFill>
+                    <a:srgbClr val="002060"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+                </a:rPr>
+                <a:t>Практический блок </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                  <a:solidFill>
+                    <a:srgbClr val="002060"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+                </a:rPr>
+                <a:t>(составление плана работы, подбор дидактических игр и упражнений и их применение)</a:t>
+              </a:r>
+              <a:endParaRPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr lvl="0"/>
+              <a:endParaRPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr lvl="0"/>
+              <a:endParaRPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Text Box 21"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="gray">
+            <a:xfrm>
+              <a:off x="1296" y="3244"/>
+              <a:ext cx="223" cy="288"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:solidFill>
+                    <a:schemeClr val="accent1"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" algn="ctr">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:schemeClr val="bg2"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Прямоугольник 28"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4234543" y="4484913"/>
+            <a:ext cx="3875313" cy="707886"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t>Работа с детьми                 </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t>Работа с родителями</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Подзаголовок 2"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="30" name="Прямоугольник 29"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
-[...27 lines deleted...]
-        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="12192000" cy="6858000"/>
+            <a:off x="1709057" y="5214257"/>
+            <a:ext cx="6825343" cy="707886"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-      </p:pic>
-[...15 lines deleted...]
-        </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
-                  <a:srgbClr val="7030A0"/>
+                  <a:srgbClr val="002060"/>
                 </a:solidFill>
-                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
               </a:rPr>
-              <a:t>«Инклюзивное образование дошкольников посредством музыки»</a:t>
-[...74 lines deleted...]
-              <a:t>       В моей работе с ребенком с </a:t>
+              <a:t>Рефлексия </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
                 <a:solidFill>
-                  <a:srgbClr val="7030A0"/>
+                  <a:srgbClr val="002060"/>
                 </a:solidFill>
-                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
               </a:rPr>
-              <a:t>ООП, </a:t>
+              <a:t>(итоговый мониторинг, презентация опыта работы, методическое пособие)</a:t>
             </a:r>
-            <a:r>
-[...9 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
               <a:solidFill>
-                <a:srgbClr val="7030A0"/>
+                <a:srgbClr val="002060"/>
               </a:solidFill>
-              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
             </a:endParaRPr>
-          </a:p>
-[...41 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2934572892"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="825301525"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvPr id="39" name="Rectangle 38"/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+            <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
-[...47 lines deleted...]
-        <p:spPr>
+        <p:spPr bwMode="gray">
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="12192000" cy="6858000"/>
+            <a:off x="0" y="2017714"/>
+            <a:ext cx="9155430" cy="4840286"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:gradFill flip="none" rotWithShape="1">
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:srgbClr val="000000">
+                  <a:alpha val="10000"/>
+                </a:srgbClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:srgbClr val="FFFFFF">
+                  <a:alpha val="0"/>
+                </a:srgbClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="16200000" scaled="1"/>
+            <a:tileRect/>
+          </a:gradFill>
+          <a:ln w="12700">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+          <a:effectLst/>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr lIns="108000" tIns="108000" rIns="144000" bIns="72000"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr algn="ctr" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="ctr" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="ctr" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="ctr" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="ctr" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="190500" indent="-190500">
+              <a:lnSpc>
+                <a:spcPct val="95000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="969696"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" noProof="1">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:cs typeface="Arial" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="2" name="Group 34"/>
+          <p:cNvGrpSpPr>
+            <a:grpSpLocks/>
+          </p:cNvGrpSpPr>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1023258" y="1382485"/>
+            <a:ext cx="7254195" cy="1030288"/>
+            <a:chOff x="1248" y="1344"/>
+            <a:chExt cx="4021" cy="649"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="3" name="Group 2"/>
+            <p:cNvGrpSpPr>
+              <a:grpSpLocks/>
+            </p:cNvGrpSpPr>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="1248" y="1344"/>
+              <a:ext cx="480" cy="419"/>
+              <a:chOff x="1110" y="2656"/>
+              <a:chExt cx="1549" cy="1351"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="340995" name="AutoShape 3"/>
+              <p:cNvSpPr>
+                <a:spLocks noChangeArrowheads="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr bwMode="gray">
+              <a:xfrm>
+                <a:off x="1123" y="2679"/>
+                <a:ext cx="1536" cy="1328"/>
+              </a:xfrm>
+              <a:prstGeom prst="hexagon">
+                <a:avLst>
+                  <a:gd name="adj" fmla="val 28916"/>
+                  <a:gd name="vf" fmla="val 115470"/>
+                </a:avLst>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="808080"/>
+              </a:solidFill>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+              <a:extLst>
+                <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                  <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                    <a:solidFill>
+                      <a:srgbClr val="C0C0C0"/>
+                    </a:solidFill>
+                    <a:miter lim="800000"/>
+                    <a:headEnd/>
+                    <a:tailEnd/>
+                  </a14:hiddenLine>
+                </a:ext>
+                <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                  <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                    <a:effectLst>
+                      <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                        <a:schemeClr val="bg2"/>
+                      </a:outerShdw>
+                    </a:effectLst>
+                  </a14:hiddenEffects>
+                </a:ext>
+              </a:extLst>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="none" anchor="ctr"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:endParaRPr lang="en-US"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="340996" name="AutoShape 4"/>
+              <p:cNvSpPr>
+                <a:spLocks noChangeArrowheads="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr bwMode="gray">
+              <a:xfrm>
+                <a:off x="1110" y="2656"/>
+                <a:ext cx="1536" cy="1328"/>
+              </a:xfrm>
+              <a:prstGeom prst="hexagon">
+                <a:avLst>
+                  <a:gd name="adj" fmla="val 28916"/>
+                  <a:gd name="vf" fmla="val 115470"/>
+                </a:avLst>
+              </a:prstGeom>
+              <a:gradFill rotWithShape="1">
+                <a:gsLst>
+                  <a:gs pos="0">
+                    <a:srgbClr val="E6E6E6"/>
+                  </a:gs>
+                  <a:gs pos="7499">
+                    <a:srgbClr val="7D8496"/>
+                  </a:gs>
+                  <a:gs pos="26500">
+                    <a:srgbClr val="E6E6E6"/>
+                  </a:gs>
+                  <a:gs pos="34000">
+                    <a:srgbClr val="7D8496"/>
+                  </a:gs>
+                  <a:gs pos="46500">
+                    <a:srgbClr val="E6E6E6"/>
+                  </a:gs>
+                  <a:gs pos="50000">
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:gs>
+                  <a:gs pos="53501">
+                    <a:srgbClr val="E6E6E6"/>
+                  </a:gs>
+                  <a:gs pos="66001">
+                    <a:srgbClr val="7D8496"/>
+                  </a:gs>
+                  <a:gs pos="73500">
+                    <a:srgbClr val="E6E6E6"/>
+                  </a:gs>
+                  <a:gs pos="92501">
+                    <a:srgbClr val="7D8496"/>
+                  </a:gs>
+                  <a:gs pos="100000">
+                    <a:srgbClr val="E6E6E6"/>
+                  </a:gs>
+                </a:gsLst>
+                <a:lin ang="2700000" scaled="1"/>
+              </a:gradFill>
+              <a:ln w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="C0C0C0"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a:ln>
+              <a:effectLst/>
+              <a:extLst>
+                <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                  <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                    <a:effectLst>
+                      <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                        <a:schemeClr val="bg2"/>
+                      </a:outerShdw>
+                    </a:effectLst>
+                  </a14:hiddenEffects>
+                </a:ext>
+              </a:extLst>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="none" anchor="ctr"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:endParaRPr lang="en-US"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="340997" name="AutoShape 5"/>
+              <p:cNvSpPr>
+                <a:spLocks noChangeArrowheads="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr bwMode="gray">
+              <a:xfrm>
+                <a:off x="1200" y="2736"/>
+                <a:ext cx="1350" cy="1168"/>
+              </a:xfrm>
+              <a:prstGeom prst="hexagon">
+                <a:avLst>
+                  <a:gd name="adj" fmla="val 28896"/>
+                  <a:gd name="vf" fmla="val 115470"/>
+                </a:avLst>
+              </a:prstGeom>
+              <a:gradFill rotWithShape="1">
+                <a:gsLst>
+                  <a:gs pos="0">
+                    <a:srgbClr val="3399FF"/>
+                  </a:gs>
+                  <a:gs pos="100000">
+                    <a:schemeClr val="bg1"/>
+                  </a:gs>
+                </a:gsLst>
+                <a:lin ang="2700000" scaled="1"/>
+              </a:gradFill>
+              <a:ln w="9525">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a:ln>
+              <a:effectLst/>
+              <a:extLst>
+                <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                  <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                    <a:effectLst>
+                      <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                        <a:schemeClr val="bg2"/>
+                      </a:outerShdw>
+                    </a:effectLst>
+                  </a14:hiddenEffects>
+                </a:ext>
+              </a:extLst>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="none" anchor="ctr"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:endParaRPr lang="en-US"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="341002" name="Line 10"/>
+            <p:cNvSpPr>
+              <a:spLocks noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="1632" y="1728"/>
+              <a:ext cx="3024" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="25400">
+              <a:solidFill>
+                <a:srgbClr val="C0C0C0"/>
+              </a:solidFill>
+              <a:prstDash val="sysDot"/>
+              <a:round/>
+              <a:headEnd/>
+              <a:tailEnd type="oval" w="med" len="med"/>
+            </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:noFill/>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:schemeClr val="bg2"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="341003" name="Text Box 11"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="1879" y="1392"/>
+              <a:ext cx="3390" cy="601"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:solidFill>
+                    <a:schemeClr val="accent1"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" algn="ctr">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:schemeClr val="bg2"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:r>
+                <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
+                  <a:solidFill>
+                    <a:srgbClr val="002060"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+                </a:rPr>
+                <a:t>развитие слухового внимания</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="341004" name="Text Box 12"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="gray">
+            <a:xfrm>
+              <a:off x="1372" y="1406"/>
+              <a:ext cx="223" cy="288"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:solidFill>
+                    <a:schemeClr val="accent1"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" algn="ctr">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:schemeClr val="bg2"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="4" name="Group 35"/>
+          <p:cNvGrpSpPr>
+            <a:grpSpLocks/>
+          </p:cNvGrpSpPr>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1034143" y="2318656"/>
+            <a:ext cx="6857928" cy="969963"/>
+            <a:chOff x="1248" y="1728"/>
+            <a:chExt cx="3965" cy="611"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="5" name="Group 6"/>
+            <p:cNvGrpSpPr>
+              <a:grpSpLocks/>
+            </p:cNvGrpSpPr>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="1248" y="1920"/>
+              <a:ext cx="480" cy="419"/>
+              <a:chOff x="3174" y="2656"/>
+              <a:chExt cx="1549" cy="1351"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="340999" name="AutoShape 7"/>
+              <p:cNvSpPr>
+                <a:spLocks noChangeArrowheads="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr bwMode="gray">
+              <a:xfrm>
+                <a:off x="3187" y="2679"/>
+                <a:ext cx="1536" cy="1328"/>
+              </a:xfrm>
+              <a:prstGeom prst="hexagon">
+                <a:avLst>
+                  <a:gd name="adj" fmla="val 28916"/>
+                  <a:gd name="vf" fmla="val 115470"/>
+                </a:avLst>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="808080"/>
+              </a:solidFill>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+              <a:extLst>
+                <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                  <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                    <a:solidFill>
+                      <a:srgbClr val="C0C0C0"/>
+                    </a:solidFill>
+                    <a:miter lim="800000"/>
+                    <a:headEnd/>
+                    <a:tailEnd/>
+                  </a14:hiddenLine>
+                </a:ext>
+                <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                  <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                    <a:effectLst>
+                      <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                        <a:schemeClr val="bg2"/>
+                      </a:outerShdw>
+                    </a:effectLst>
+                  </a14:hiddenEffects>
+                </a:ext>
+              </a:extLst>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="none" anchor="ctr"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:endParaRPr lang="en-US"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="341000" name="AutoShape 8"/>
+              <p:cNvSpPr>
+                <a:spLocks noChangeArrowheads="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr bwMode="gray">
+              <a:xfrm>
+                <a:off x="3174" y="2656"/>
+                <a:ext cx="1536" cy="1328"/>
+              </a:xfrm>
+              <a:prstGeom prst="hexagon">
+                <a:avLst>
+                  <a:gd name="adj" fmla="val 28916"/>
+                  <a:gd name="vf" fmla="val 115470"/>
+                </a:avLst>
+              </a:prstGeom>
+              <a:gradFill rotWithShape="1">
+                <a:gsLst>
+                  <a:gs pos="0">
+                    <a:srgbClr val="E6E6E6"/>
+                  </a:gs>
+                  <a:gs pos="7499">
+                    <a:srgbClr val="7D8496"/>
+                  </a:gs>
+                  <a:gs pos="26500">
+                    <a:srgbClr val="E6E6E6"/>
+                  </a:gs>
+                  <a:gs pos="34000">
+                    <a:srgbClr val="7D8496"/>
+                  </a:gs>
+                  <a:gs pos="46500">
+                    <a:srgbClr val="E6E6E6"/>
+                  </a:gs>
+                  <a:gs pos="50000">
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:gs>
+                  <a:gs pos="53501">
+                    <a:srgbClr val="E6E6E6"/>
+                  </a:gs>
+                  <a:gs pos="66001">
+                    <a:srgbClr val="7D8496"/>
+                  </a:gs>
+                  <a:gs pos="73500">
+                    <a:srgbClr val="E6E6E6"/>
+                  </a:gs>
+                  <a:gs pos="92501">
+                    <a:srgbClr val="7D8496"/>
+                  </a:gs>
+                  <a:gs pos="100000">
+                    <a:srgbClr val="E6E6E6"/>
+                  </a:gs>
+                </a:gsLst>
+                <a:lin ang="2700000" scaled="1"/>
+              </a:gradFill>
+              <a:ln w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="C0C0C0"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a:ln>
+              <a:effectLst/>
+              <a:extLst>
+                <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                  <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                    <a:effectLst>
+                      <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                        <a:schemeClr val="bg2"/>
+                      </a:outerShdw>
+                    </a:effectLst>
+                  </a14:hiddenEffects>
+                </a:ext>
+              </a:extLst>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="none" anchor="ctr"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:endParaRPr lang="en-US"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="341001" name="AutoShape 9"/>
+              <p:cNvSpPr>
+                <a:spLocks noChangeArrowheads="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr bwMode="gray">
+              <a:xfrm>
+                <a:off x="3264" y="2736"/>
+                <a:ext cx="1350" cy="1168"/>
+              </a:xfrm>
+              <a:prstGeom prst="hexagon">
+                <a:avLst>
+                  <a:gd name="adj" fmla="val 28896"/>
+                  <a:gd name="vf" fmla="val 115470"/>
+                </a:avLst>
+              </a:prstGeom>
+              <a:gradFill rotWithShape="1">
+                <a:gsLst>
+                  <a:gs pos="0">
+                    <a:srgbClr val="9966FF">
+                      <a:gamma/>
+                      <a:shade val="46275"/>
+                      <a:invGamma/>
+                    </a:srgbClr>
+                  </a:gs>
+                  <a:gs pos="100000">
+                    <a:srgbClr val="9966FF"/>
+                  </a:gs>
+                </a:gsLst>
+                <a:lin ang="2700000" scaled="1"/>
+              </a:gradFill>
+              <a:ln w="9525">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a:ln>
+              <a:effectLst/>
+              <a:extLst>
+                <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                  <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                    <a:effectLst>
+                      <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                        <a:schemeClr val="bg2"/>
+                      </a:outerShdw>
+                    </a:effectLst>
+                  </a14:hiddenEffects>
+                </a:ext>
+              </a:extLst>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="none" anchor="ctr"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:endParaRPr lang="en-US"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="341005" name="Line 13"/>
+            <p:cNvSpPr>
+              <a:spLocks noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="1632" y="2304"/>
+              <a:ext cx="3024" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="25400">
+              <a:solidFill>
+                <a:srgbClr val="C0C0C0"/>
+              </a:solidFill>
+              <a:prstDash val="sysDot"/>
+              <a:round/>
+              <a:headEnd/>
+              <a:tailEnd type="oval" w="med" len="med"/>
+            </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:noFill/>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:schemeClr val="bg2"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="341006" name="Text Box 14"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="1802" y="1728"/>
+              <a:ext cx="3411" cy="601"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:solidFill>
+                    <a:schemeClr val="accent1"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" algn="ctr">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:schemeClr val="bg2"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:r>
+                <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
+                  <a:solidFill>
+                    <a:srgbClr val="002060"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+                </a:rPr>
+                <a:t>выработка правильного </a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:r>
+                <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
+                  <a:solidFill>
+                    <a:srgbClr val="002060"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+                </a:rPr>
+                <a:t>речевого дыхания</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="341007" name="Text Box 15"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="gray">
+            <a:xfrm>
+              <a:off x="1372" y="1982"/>
+              <a:ext cx="223" cy="288"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:solidFill>
+                    <a:schemeClr val="accent1"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" algn="ctr">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:schemeClr val="bg2"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" b="1">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="TextBox 4"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="341014" name="Rectangle 22"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1110344" y="442262"/>
-            <a:ext cx="11081656" cy="5324535"/>
+            <a:off x="1480458" y="304800"/>
+            <a:ext cx="6422571" cy="762000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
           <a:noFill/>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
-            <a:spAutoFit/>
+          <a:bodyPr>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0"/>
+            <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
-                  <a:srgbClr val="7030A0"/>
+                  <a:srgbClr val="002060"/>
                 </a:solidFill>
-                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
               </a:rPr>
-              <a:t>Н</a:t>
-[...169 lines deleted...]
-              <a:t>, на формирование познавательных психических процессов: восприятия, памяти, мышления, внимания, воображения.  Формирование данных процессов совершается под влиянием импульсов, идущих от рук. Это важно как при своевременном психическом развитии, так и в тех случаях, когда это развитие нарушено. Кроме того, доказано, что и мысль, и глаз ребенка двигаются с той же скоростью, что и рука. Следовательно, систематические упражнения по тренировке движений пальцев являются мощным средством повышения работоспособности головного мозга.</a:t>
+              <a:t>Направления работы</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="6" name="Group 36"/>
+          <p:cNvGrpSpPr>
+            <a:grpSpLocks/>
+          </p:cNvGrpSpPr>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="968828" y="3582079"/>
+            <a:ext cx="6636770" cy="954088"/>
+            <a:chOff x="1248" y="2325"/>
+            <a:chExt cx="3533" cy="601"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="341008" name="Line 16"/>
+            <p:cNvSpPr>
+              <a:spLocks noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="1632" y="2866"/>
+              <a:ext cx="3024" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="25400">
+              <a:solidFill>
+                <a:srgbClr val="C0C0C0"/>
+              </a:solidFill>
+              <a:prstDash val="sysDot"/>
+              <a:round/>
+              <a:headEnd/>
+              <a:tailEnd type="oval" w="med" len="med"/>
+            </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:noFill/>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:schemeClr val="bg2"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="341009" name="Text Box 17"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="1827" y="2325"/>
+              <a:ext cx="2954" cy="601"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:solidFill>
+                    <a:schemeClr val="accent1"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" algn="ctr">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:schemeClr val="bg2"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:r>
+                <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
+                  <a:solidFill>
+                    <a:srgbClr val="002060"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+                </a:rPr>
+                <a:t>формирование правильного</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:r>
+                <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
+                  <a:solidFill>
+                    <a:srgbClr val="002060"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+                </a:rPr>
+                <a:t>звукопроизношения</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="341010" name="Text Box 18"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="gray">
+            <a:xfrm>
+              <a:off x="1372" y="2544"/>
+              <a:ext cx="223" cy="288"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:solidFill>
+                    <a:schemeClr val="accent1"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" algn="ctr">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:schemeClr val="bg2"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" b="1">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="7" name="Group 24"/>
+            <p:cNvGrpSpPr>
+              <a:grpSpLocks/>
+            </p:cNvGrpSpPr>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="1248" y="2480"/>
+              <a:ext cx="480" cy="419"/>
+              <a:chOff x="1110" y="2656"/>
+              <a:chExt cx="1549" cy="1351"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="341017" name="AutoShape 25"/>
+              <p:cNvSpPr>
+                <a:spLocks noChangeArrowheads="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr bwMode="gray">
+              <a:xfrm>
+                <a:off x="1123" y="2679"/>
+                <a:ext cx="1536" cy="1328"/>
+              </a:xfrm>
+              <a:prstGeom prst="hexagon">
+                <a:avLst>
+                  <a:gd name="adj" fmla="val 28916"/>
+                  <a:gd name="vf" fmla="val 115470"/>
+                </a:avLst>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="808080"/>
+              </a:solidFill>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+              <a:extLst>
+                <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                  <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                    <a:solidFill>
+                      <a:srgbClr val="C0C0C0"/>
+                    </a:solidFill>
+                    <a:miter lim="800000"/>
+                    <a:headEnd/>
+                    <a:tailEnd/>
+                  </a14:hiddenLine>
+                </a:ext>
+                <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                  <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                    <a:effectLst>
+                      <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                        <a:schemeClr val="bg2"/>
+                      </a:outerShdw>
+                    </a:effectLst>
+                  </a14:hiddenEffects>
+                </a:ext>
+              </a:extLst>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="none" anchor="ctr"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:endParaRPr lang="en-US"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="341018" name="AutoShape 26"/>
+              <p:cNvSpPr>
+                <a:spLocks noChangeArrowheads="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr bwMode="gray">
+              <a:xfrm>
+                <a:off x="1110" y="2656"/>
+                <a:ext cx="1536" cy="1328"/>
+              </a:xfrm>
+              <a:prstGeom prst="hexagon">
+                <a:avLst>
+                  <a:gd name="adj" fmla="val 28916"/>
+                  <a:gd name="vf" fmla="val 115470"/>
+                </a:avLst>
+              </a:prstGeom>
+              <a:gradFill rotWithShape="1">
+                <a:gsLst>
+                  <a:gs pos="0">
+                    <a:srgbClr val="E6E6E6"/>
+                  </a:gs>
+                  <a:gs pos="7499">
+                    <a:srgbClr val="7D8496"/>
+                  </a:gs>
+                  <a:gs pos="26500">
+                    <a:srgbClr val="E6E6E6"/>
+                  </a:gs>
+                  <a:gs pos="34000">
+                    <a:srgbClr val="7D8496"/>
+                  </a:gs>
+                  <a:gs pos="46500">
+                    <a:srgbClr val="E6E6E6"/>
+                  </a:gs>
+                  <a:gs pos="50000">
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:gs>
+                  <a:gs pos="53501">
+                    <a:srgbClr val="E6E6E6"/>
+                  </a:gs>
+                  <a:gs pos="66001">
+                    <a:srgbClr val="7D8496"/>
+                  </a:gs>
+                  <a:gs pos="73500">
+                    <a:srgbClr val="E6E6E6"/>
+                  </a:gs>
+                  <a:gs pos="92501">
+                    <a:srgbClr val="7D8496"/>
+                  </a:gs>
+                  <a:gs pos="100000">
+                    <a:srgbClr val="E6E6E6"/>
+                  </a:gs>
+                </a:gsLst>
+                <a:lin ang="2700000" scaled="1"/>
+              </a:gradFill>
+              <a:ln w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="C0C0C0"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a:ln>
+              <a:effectLst/>
+              <a:extLst>
+                <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                  <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                    <a:effectLst>
+                      <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                        <a:schemeClr val="bg2"/>
+                      </a:outerShdw>
+                    </a:effectLst>
+                  </a14:hiddenEffects>
+                </a:ext>
+              </a:extLst>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="none" anchor="ctr"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:endParaRPr lang="en-US"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="341019" name="AutoShape 27"/>
+              <p:cNvSpPr>
+                <a:spLocks noChangeArrowheads="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr bwMode="gray">
+              <a:xfrm>
+                <a:off x="1200" y="2736"/>
+                <a:ext cx="1350" cy="1168"/>
+              </a:xfrm>
+              <a:prstGeom prst="hexagon">
+                <a:avLst>
+                  <a:gd name="adj" fmla="val 28896"/>
+                  <a:gd name="vf" fmla="val 115470"/>
+                </a:avLst>
+              </a:prstGeom>
+              <a:gradFill rotWithShape="1">
+                <a:gsLst>
+                  <a:gs pos="0">
+                    <a:srgbClr val="3399FF"/>
+                  </a:gs>
+                  <a:gs pos="100000">
+                    <a:schemeClr val="bg1"/>
+                  </a:gs>
+                </a:gsLst>
+                <a:lin ang="2700000" scaled="1"/>
+              </a:gradFill>
+              <a:ln w="9525">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a:ln>
+              <a:effectLst/>
+              <a:extLst>
+                <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                  <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                    <a:effectLst>
+                      <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                        <a:schemeClr val="bg2"/>
+                      </a:outerShdw>
+                    </a:effectLst>
+                  </a14:hiddenEffects>
+                </a:ext>
+              </a:extLst>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="none" anchor="ctr"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:endParaRPr lang="en-US"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="341020" name="Text Box 28"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="gray">
+            <a:xfrm>
+              <a:off x="1372" y="2544"/>
+              <a:ext cx="223" cy="288"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:solidFill>
+                    <a:schemeClr val="accent1"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" algn="ctr">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:schemeClr val="bg2"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="8" name="Group 37"/>
+          <p:cNvGrpSpPr>
+            <a:grpSpLocks/>
+          </p:cNvGrpSpPr>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="968828" y="4746623"/>
+            <a:ext cx="7830917" cy="954088"/>
+            <a:chOff x="1248" y="2894"/>
+            <a:chExt cx="4198" cy="601"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="341011" name="Line 19"/>
+            <p:cNvSpPr>
+              <a:spLocks noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="1632" y="3442"/>
+              <a:ext cx="3024" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="25400">
+              <a:solidFill>
+                <a:srgbClr val="C0C0C0"/>
+              </a:solidFill>
+              <a:prstDash val="sysDot"/>
+              <a:round/>
+              <a:headEnd/>
+              <a:tailEnd type="oval" w="med" len="med"/>
+            </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:noFill/>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:schemeClr val="bg2"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="341012" name="Text Box 20"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="1817" y="2894"/>
+              <a:ext cx="3629" cy="601"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:solidFill>
+                    <a:schemeClr val="accent1"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" algn="ctr">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:schemeClr val="bg2"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:r>
+                <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
+                  <a:solidFill>
+                    <a:srgbClr val="002060"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+                </a:rPr>
+                <a:t>использование компонентов </a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:r>
+                <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
+                  <a:solidFill>
+                    <a:srgbClr val="002060"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+                </a:rPr>
+                <a:t>интонационной выразительности</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="341013" name="Text Box 21"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="gray">
+            <a:xfrm>
+              <a:off x="1372" y="3120"/>
+              <a:ext cx="223" cy="288"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:solidFill>
+                    <a:schemeClr val="accent1"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" algn="ctr">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:schemeClr val="bg2"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" b="1">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="9" name="Group 29"/>
+            <p:cNvGrpSpPr>
+              <a:grpSpLocks/>
+            </p:cNvGrpSpPr>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="1248" y="3056"/>
+              <a:ext cx="480" cy="419"/>
+              <a:chOff x="3174" y="2656"/>
+              <a:chExt cx="1549" cy="1351"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="341022" name="AutoShape 30"/>
+              <p:cNvSpPr>
+                <a:spLocks noChangeArrowheads="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr bwMode="gray">
+              <a:xfrm>
+                <a:off x="3187" y="2679"/>
+                <a:ext cx="1536" cy="1328"/>
+              </a:xfrm>
+              <a:prstGeom prst="hexagon">
+                <a:avLst>
+                  <a:gd name="adj" fmla="val 28916"/>
+                  <a:gd name="vf" fmla="val 115470"/>
+                </a:avLst>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="808080"/>
+              </a:solidFill>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+              <a:extLst>
+                <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                  <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                    <a:solidFill>
+                      <a:srgbClr val="C0C0C0"/>
+                    </a:solidFill>
+                    <a:miter lim="800000"/>
+                    <a:headEnd/>
+                    <a:tailEnd/>
+                  </a14:hiddenLine>
+                </a:ext>
+                <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                  <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                    <a:effectLst>
+                      <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                        <a:schemeClr val="bg2"/>
+                      </a:outerShdw>
+                    </a:effectLst>
+                  </a14:hiddenEffects>
+                </a:ext>
+              </a:extLst>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="none" anchor="ctr"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:endParaRPr lang="en-US"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="341023" name="AutoShape 31"/>
+              <p:cNvSpPr>
+                <a:spLocks noChangeArrowheads="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr bwMode="gray">
+              <a:xfrm>
+                <a:off x="3174" y="2656"/>
+                <a:ext cx="1536" cy="1328"/>
+              </a:xfrm>
+              <a:prstGeom prst="hexagon">
+                <a:avLst>
+                  <a:gd name="adj" fmla="val 28916"/>
+                  <a:gd name="vf" fmla="val 115470"/>
+                </a:avLst>
+              </a:prstGeom>
+              <a:gradFill rotWithShape="1">
+                <a:gsLst>
+                  <a:gs pos="0">
+                    <a:srgbClr val="E6E6E6"/>
+                  </a:gs>
+                  <a:gs pos="7499">
+                    <a:srgbClr val="7D8496"/>
+                  </a:gs>
+                  <a:gs pos="26500">
+                    <a:srgbClr val="E6E6E6"/>
+                  </a:gs>
+                  <a:gs pos="34000">
+                    <a:srgbClr val="7D8496"/>
+                  </a:gs>
+                  <a:gs pos="46500">
+                    <a:srgbClr val="E6E6E6"/>
+                  </a:gs>
+                  <a:gs pos="50000">
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:gs>
+                  <a:gs pos="53501">
+                    <a:srgbClr val="E6E6E6"/>
+                  </a:gs>
+                  <a:gs pos="66001">
+                    <a:srgbClr val="7D8496"/>
+                  </a:gs>
+                  <a:gs pos="73500">
+                    <a:srgbClr val="E6E6E6"/>
+                  </a:gs>
+                  <a:gs pos="92501">
+                    <a:srgbClr val="7D8496"/>
+                  </a:gs>
+                  <a:gs pos="100000">
+                    <a:srgbClr val="E6E6E6"/>
+                  </a:gs>
+                </a:gsLst>
+                <a:lin ang="2700000" scaled="1"/>
+              </a:gradFill>
+              <a:ln w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="C0C0C0"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a:ln>
+              <a:effectLst/>
+              <a:extLst>
+                <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                  <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                    <a:effectLst>
+                      <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                        <a:schemeClr val="bg2"/>
+                      </a:outerShdw>
+                    </a:effectLst>
+                  </a14:hiddenEffects>
+                </a:ext>
+              </a:extLst>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="none" anchor="ctr"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:endParaRPr lang="en-US"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="341024" name="AutoShape 32"/>
+              <p:cNvSpPr>
+                <a:spLocks noChangeArrowheads="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr bwMode="gray">
+              <a:xfrm>
+                <a:off x="3264" y="2736"/>
+                <a:ext cx="1350" cy="1167"/>
+              </a:xfrm>
+              <a:prstGeom prst="hexagon">
+                <a:avLst>
+                  <a:gd name="adj" fmla="val 28896"/>
+                  <a:gd name="vf" fmla="val 115470"/>
+                </a:avLst>
+              </a:prstGeom>
+              <a:gradFill rotWithShape="1">
+                <a:gsLst>
+                  <a:gs pos="0">
+                    <a:srgbClr val="9966FF">
+                      <a:gamma/>
+                      <a:shade val="46275"/>
+                      <a:invGamma/>
+                    </a:srgbClr>
+                  </a:gs>
+                  <a:gs pos="100000">
+                    <a:srgbClr val="9966FF"/>
+                  </a:gs>
+                </a:gsLst>
+                <a:lin ang="2700000" scaled="1"/>
+              </a:gradFill>
+              <a:ln w="9525">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a:ln>
+              <a:effectLst/>
+              <a:extLst>
+                <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                  <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                    <a:effectLst>
+                      <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                        <a:schemeClr val="bg2"/>
+                      </a:outerShdw>
+                    </a:effectLst>
+                  </a14:hiddenEffects>
+                </a:ext>
+              </a:extLst>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="none" anchor="ctr"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:endParaRPr lang="en-US"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="341025" name="Text Box 33"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="gray">
+            <a:xfrm>
+              <a:off x="1372" y="3120"/>
+              <a:ext cx="223" cy="288"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:solidFill>
+                    <a:schemeClr val="accent1"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" algn="ctr">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:schemeClr val="bg2"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" b="1">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="2" name="Group 34"/>
+          <p:cNvGrpSpPr>
+            <a:grpSpLocks/>
+          </p:cNvGrpSpPr>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="957943" y="250371"/>
+            <a:ext cx="7254195" cy="665163"/>
+            <a:chOff x="1248" y="1344"/>
+            <a:chExt cx="4021" cy="419"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="3" name="Group 2"/>
+            <p:cNvGrpSpPr>
+              <a:grpSpLocks/>
+            </p:cNvGrpSpPr>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="1248" y="1344"/>
+              <a:ext cx="480" cy="419"/>
+              <a:chOff x="1110" y="2656"/>
+              <a:chExt cx="1549" cy="1351"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="340995" name="AutoShape 3"/>
+              <p:cNvSpPr>
+                <a:spLocks noChangeArrowheads="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr bwMode="gray">
+              <a:xfrm>
+                <a:off x="1123" y="2679"/>
+                <a:ext cx="1536" cy="1328"/>
+              </a:xfrm>
+              <a:prstGeom prst="hexagon">
+                <a:avLst>
+                  <a:gd name="adj" fmla="val 28916"/>
+                  <a:gd name="vf" fmla="val 115470"/>
+                </a:avLst>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="808080"/>
+              </a:solidFill>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+              <a:extLst>
+                <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                  <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                    <a:solidFill>
+                      <a:srgbClr val="C0C0C0"/>
+                    </a:solidFill>
+                    <a:miter lim="800000"/>
+                    <a:headEnd/>
+                    <a:tailEnd/>
+                  </a14:hiddenLine>
+                </a:ext>
+                <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                  <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                    <a:effectLst>
+                      <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                        <a:schemeClr val="bg2"/>
+                      </a:outerShdw>
+                    </a:effectLst>
+                  </a14:hiddenEffects>
+                </a:ext>
+              </a:extLst>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="none" anchor="ctr"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:endParaRPr lang="en-US"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="340996" name="AutoShape 4"/>
+              <p:cNvSpPr>
+                <a:spLocks noChangeArrowheads="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr bwMode="gray">
+              <a:xfrm>
+                <a:off x="1110" y="2656"/>
+                <a:ext cx="1536" cy="1328"/>
+              </a:xfrm>
+              <a:prstGeom prst="hexagon">
+                <a:avLst>
+                  <a:gd name="adj" fmla="val 28916"/>
+                  <a:gd name="vf" fmla="val 115470"/>
+                </a:avLst>
+              </a:prstGeom>
+              <a:gradFill rotWithShape="1">
+                <a:gsLst>
+                  <a:gs pos="0">
+                    <a:srgbClr val="E6E6E6"/>
+                  </a:gs>
+                  <a:gs pos="7499">
+                    <a:srgbClr val="7D8496"/>
+                  </a:gs>
+                  <a:gs pos="26500">
+                    <a:srgbClr val="E6E6E6"/>
+                  </a:gs>
+                  <a:gs pos="34000">
+                    <a:srgbClr val="7D8496"/>
+                  </a:gs>
+                  <a:gs pos="46500">
+                    <a:srgbClr val="E6E6E6"/>
+                  </a:gs>
+                  <a:gs pos="50000">
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:gs>
+                  <a:gs pos="53501">
+                    <a:srgbClr val="E6E6E6"/>
+                  </a:gs>
+                  <a:gs pos="66001">
+                    <a:srgbClr val="7D8496"/>
+                  </a:gs>
+                  <a:gs pos="73500">
+                    <a:srgbClr val="E6E6E6"/>
+                  </a:gs>
+                  <a:gs pos="92501">
+                    <a:srgbClr val="7D8496"/>
+                  </a:gs>
+                  <a:gs pos="100000">
+                    <a:srgbClr val="E6E6E6"/>
+                  </a:gs>
+                </a:gsLst>
+                <a:lin ang="2700000" scaled="1"/>
+              </a:gradFill>
+              <a:ln w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="C0C0C0"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a:ln>
+              <a:effectLst/>
+              <a:extLst>
+                <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                  <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                    <a:effectLst>
+                      <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                        <a:schemeClr val="bg2"/>
+                      </a:outerShdw>
+                    </a:effectLst>
+                  </a14:hiddenEffects>
+                </a:ext>
+              </a:extLst>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="none" anchor="ctr"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:endParaRPr lang="en-US"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="340997" name="AutoShape 5"/>
+              <p:cNvSpPr>
+                <a:spLocks noChangeArrowheads="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr bwMode="gray">
+              <a:xfrm>
+                <a:off x="1200" y="2736"/>
+                <a:ext cx="1350" cy="1168"/>
+              </a:xfrm>
+              <a:prstGeom prst="hexagon">
+                <a:avLst>
+                  <a:gd name="adj" fmla="val 28896"/>
+                  <a:gd name="vf" fmla="val 115470"/>
+                </a:avLst>
+              </a:prstGeom>
+              <a:gradFill rotWithShape="1">
+                <a:gsLst>
+                  <a:gs pos="0">
+                    <a:srgbClr val="3399FF"/>
+                  </a:gs>
+                  <a:gs pos="100000">
+                    <a:schemeClr val="bg1"/>
+                  </a:gs>
+                </a:gsLst>
+                <a:lin ang="2700000" scaled="1"/>
+              </a:gradFill>
+              <a:ln w="9525">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a:ln>
+              <a:effectLst/>
+              <a:extLst>
+                <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                  <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                    <a:effectLst>
+                      <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                        <a:schemeClr val="bg2"/>
+                      </a:outerShdw>
+                    </a:effectLst>
+                  </a14:hiddenEffects>
+                </a:ext>
+              </a:extLst>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="none" anchor="ctr"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:endParaRPr lang="en-US"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="341002" name="Line 10"/>
+            <p:cNvSpPr>
+              <a:spLocks noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="1632" y="1728"/>
+              <a:ext cx="3024" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="25400">
+              <a:solidFill>
+                <a:srgbClr val="C0C0C0"/>
+              </a:solidFill>
+              <a:prstDash val="sysDot"/>
+              <a:round/>
+              <a:headEnd/>
+              <a:tailEnd type="oval" w="med" len="med"/>
+            </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:noFill/>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:schemeClr val="bg2"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="341003" name="Text Box 11"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="1879" y="1392"/>
+              <a:ext cx="3390" cy="330"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:solidFill>
+                    <a:schemeClr val="accent1"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" algn="ctr">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:schemeClr val="bg2"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:r>
+                <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
+                  <a:solidFill>
+                    <a:srgbClr val="002060"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+                </a:rPr>
+                <a:t>Развитие слухового внимания</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="341004" name="Text Box 12"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="gray">
+            <a:xfrm>
+              <a:off x="1372" y="1406"/>
+              <a:ext cx="223" cy="288"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:solidFill>
+                    <a:schemeClr val="accent1"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" algn="ctr">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:schemeClr val="bg2"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Заголовок 1"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="38" name="Прямоугольник 37"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1719943" y="968830"/>
+            <a:ext cx="7021285" cy="1200329"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:pPr>
+              <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t> различение неречевых звуков</a:t>
+            </a:r>
           </a:p>
-        </p:txBody>
-[...14 lines deleted...]
-          <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:pPr>
+              <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t> различение звуков по тембру, силе и высоте голоса</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t> различение сходных по звучанию слов</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t> обучение звуковому  анализу  слова</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Рисунок 3"/>
+          <p:cNvPr id="41" name="Picture 2"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2" cstate="print"/>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="12192000" cy="6858000"/>
+            <a:off x="5646286" y="2301640"/>
+            <a:ext cx="2857294" cy="2143116"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-            <a:avLst/>
+          <a:prstGeom prst="round2DiagRect">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 16667"/>
+              <a:gd name="adj2" fmla="val 0"/>
+            </a:avLst>
           </a:prstGeom>
+          <a:ln w="88900" cap="sq">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="254000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="43000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="42" name="Picture 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1524000" y="1755518"/>
-            <a:ext cx="9698182" cy="2554545"/>
+            <a:off x="989891" y="2318649"/>
+            <a:ext cx="3032922" cy="2274846"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-            <a:avLst/>
+          <a:prstGeom prst="round2DiagRect">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 16667"/>
+              <a:gd name="adj2" fmla="val 0"/>
+            </a:avLst>
           </a:prstGeom>
-          <a:noFill/>
+          <a:ln w="88900" cap="sq">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="254000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="43000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </p:spPr>
-        <p:txBody>
-[...111 lines deleted...]
-      </p:sp>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="43" name="Picture 6"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4" cstate="print"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="2332927" y="4028399"/>
+            <a:ext cx="2952571" cy="2214578"/>
+          </a:xfrm>
+          <a:prstGeom prst="round2DiagRect">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 16667"/>
+              <a:gd name="adj2" fmla="val 0"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:ln w="88900" cap="sq">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="254000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="43000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="44" name="Picture 5"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5" cstate="print"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6002800" y="4426409"/>
+            <a:ext cx="2952570" cy="2214578"/>
+          </a:xfrm>
+          <a:prstGeom prst="round2DiagRect">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 16667"/>
+              <a:gd name="adj2" fmla="val 0"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:ln w="88900" cap="sq">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="254000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="43000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvPr id="39" name="Rectangle 38"/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+            <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr bwMode="gray">
+          <a:xfrm>
+            <a:off x="0" y="2017714"/>
+            <a:ext cx="9155430" cy="4840286"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:gradFill flip="none" rotWithShape="1">
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:srgbClr val="000000">
+                  <a:alpha val="10000"/>
+                </a:srgbClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:srgbClr val="FFFFFF">
+                  <a:alpha val="0"/>
+                </a:srgbClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="16200000" scaled="1"/>
+            <a:tileRect/>
+          </a:gradFill>
+          <a:ln w="12700">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-          <a:lstStyle/>
+          <a:bodyPr lIns="108000" tIns="108000" rIns="144000" bIns="72000"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr algn="ctr" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="ctr" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="ctr" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="ctr" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="ctr" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:pPr marL="190500" indent="-190500">
+              <a:lnSpc>
+                <a:spcPct val="95000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="969696"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" noProof="1">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:cs typeface="Arial" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="4" name="Group 35"/>
+          <p:cNvGrpSpPr>
+            <a:grpSpLocks/>
+          </p:cNvGrpSpPr>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="947057" y="293914"/>
+            <a:ext cx="6857928" cy="969963"/>
+            <a:chOff x="1248" y="1728"/>
+            <a:chExt cx="3965" cy="611"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="5" name="Group 6"/>
+            <p:cNvGrpSpPr>
+              <a:grpSpLocks/>
+            </p:cNvGrpSpPr>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="1248" y="1920"/>
+              <a:ext cx="480" cy="419"/>
+              <a:chOff x="3174" y="2656"/>
+              <a:chExt cx="1549" cy="1351"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="340999" name="AutoShape 7"/>
+              <p:cNvSpPr>
+                <a:spLocks noChangeArrowheads="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr bwMode="gray">
+              <a:xfrm>
+                <a:off x="3187" y="2679"/>
+                <a:ext cx="1536" cy="1328"/>
+              </a:xfrm>
+              <a:prstGeom prst="hexagon">
+                <a:avLst>
+                  <a:gd name="adj" fmla="val 28916"/>
+                  <a:gd name="vf" fmla="val 115470"/>
+                </a:avLst>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="808080"/>
+              </a:solidFill>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+              <a:extLst>
+                <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                  <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                    <a:solidFill>
+                      <a:srgbClr val="C0C0C0"/>
+                    </a:solidFill>
+                    <a:miter lim="800000"/>
+                    <a:headEnd/>
+                    <a:tailEnd/>
+                  </a14:hiddenLine>
+                </a:ext>
+                <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                  <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                    <a:effectLst>
+                      <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                        <a:schemeClr val="bg2"/>
+                      </a:outerShdw>
+                    </a:effectLst>
+                  </a14:hiddenEffects>
+                </a:ext>
+              </a:extLst>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="none" anchor="ctr"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:endParaRPr lang="en-US"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="341000" name="AutoShape 8"/>
+              <p:cNvSpPr>
+                <a:spLocks noChangeArrowheads="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr bwMode="gray">
+              <a:xfrm>
+                <a:off x="3174" y="2656"/>
+                <a:ext cx="1536" cy="1328"/>
+              </a:xfrm>
+              <a:prstGeom prst="hexagon">
+                <a:avLst>
+                  <a:gd name="adj" fmla="val 28916"/>
+                  <a:gd name="vf" fmla="val 115470"/>
+                </a:avLst>
+              </a:prstGeom>
+              <a:gradFill rotWithShape="1">
+                <a:gsLst>
+                  <a:gs pos="0">
+                    <a:srgbClr val="E6E6E6"/>
+                  </a:gs>
+                  <a:gs pos="7499">
+                    <a:srgbClr val="7D8496"/>
+                  </a:gs>
+                  <a:gs pos="26500">
+                    <a:srgbClr val="E6E6E6"/>
+                  </a:gs>
+                  <a:gs pos="34000">
+                    <a:srgbClr val="7D8496"/>
+                  </a:gs>
+                  <a:gs pos="46500">
+                    <a:srgbClr val="E6E6E6"/>
+                  </a:gs>
+                  <a:gs pos="50000">
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:gs>
+                  <a:gs pos="53501">
+                    <a:srgbClr val="E6E6E6"/>
+                  </a:gs>
+                  <a:gs pos="66001">
+                    <a:srgbClr val="7D8496"/>
+                  </a:gs>
+                  <a:gs pos="73500">
+                    <a:srgbClr val="E6E6E6"/>
+                  </a:gs>
+                  <a:gs pos="92501">
+                    <a:srgbClr val="7D8496"/>
+                  </a:gs>
+                  <a:gs pos="100000">
+                    <a:srgbClr val="E6E6E6"/>
+                  </a:gs>
+                </a:gsLst>
+                <a:lin ang="2700000" scaled="1"/>
+              </a:gradFill>
+              <a:ln w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="C0C0C0"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a:ln>
+              <a:effectLst/>
+              <a:extLst>
+                <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                  <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                    <a:effectLst>
+                      <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                        <a:schemeClr val="bg2"/>
+                      </a:outerShdw>
+                    </a:effectLst>
+                  </a14:hiddenEffects>
+                </a:ext>
+              </a:extLst>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="none" anchor="ctr"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:endParaRPr lang="en-US"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="341001" name="AutoShape 9"/>
+              <p:cNvSpPr>
+                <a:spLocks noChangeArrowheads="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr bwMode="gray">
+              <a:xfrm>
+                <a:off x="3264" y="2736"/>
+                <a:ext cx="1350" cy="1168"/>
+              </a:xfrm>
+              <a:prstGeom prst="hexagon">
+                <a:avLst>
+                  <a:gd name="adj" fmla="val 28896"/>
+                  <a:gd name="vf" fmla="val 115470"/>
+                </a:avLst>
+              </a:prstGeom>
+              <a:gradFill rotWithShape="1">
+                <a:gsLst>
+                  <a:gs pos="0">
+                    <a:srgbClr val="9966FF">
+                      <a:gamma/>
+                      <a:shade val="46275"/>
+                      <a:invGamma/>
+                    </a:srgbClr>
+                  </a:gs>
+                  <a:gs pos="100000">
+                    <a:srgbClr val="9966FF"/>
+                  </a:gs>
+                </a:gsLst>
+                <a:lin ang="2700000" scaled="1"/>
+              </a:gradFill>
+              <a:ln w="9525">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a:ln>
+              <a:effectLst/>
+              <a:extLst>
+                <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                  <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                    <a:effectLst>
+                      <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                        <a:schemeClr val="bg2"/>
+                      </a:outerShdw>
+                    </a:effectLst>
+                  </a14:hiddenEffects>
+                </a:ext>
+              </a:extLst>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="none" anchor="ctr"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:endParaRPr lang="en-US"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="341005" name="Line 13"/>
+            <p:cNvSpPr>
+              <a:spLocks noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="1632" y="2304"/>
+              <a:ext cx="3024" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="25400">
+              <a:solidFill>
+                <a:srgbClr val="C0C0C0"/>
+              </a:solidFill>
+              <a:prstDash val="sysDot"/>
+              <a:round/>
+              <a:headEnd/>
+              <a:tailEnd type="oval" w="med" len="med"/>
+            </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:noFill/>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:schemeClr val="bg2"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="341006" name="Text Box 14"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="1802" y="1728"/>
+              <a:ext cx="3411" cy="601"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:solidFill>
+                    <a:schemeClr val="accent1"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" algn="ctr">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:schemeClr val="bg2"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:r>
+                <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
+                  <a:solidFill>
+                    <a:srgbClr val="002060"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+                </a:rPr>
+                <a:t>Выработка правильного речевого дыхания</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="341007" name="Text Box 15"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="gray">
+            <a:xfrm>
+              <a:off x="1372" y="1982"/>
+              <a:ext cx="223" cy="288"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:solidFill>
+                    <a:schemeClr val="accent1"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" algn="ctr">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:schemeClr val="bg2"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" b="1">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Подзаголовок 2"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="38" name="Прямоугольник 37"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2754086" y="1328057"/>
+            <a:ext cx="5943600" cy="646331"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:pPr>
+              <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" i="1" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t>Упражнения на развитие речевого дыхания</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t> Элементы </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t>ароматерапии</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Рисунок 3"/>
+          <p:cNvPr id="40" name="Picture 2" descr="C:\Users\1\Desktop\фото\IMG_0008.JPG"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
-[...4 lines deleted...]
-            </a:extLst>
+          <a:blip r:embed="rId2" cstate="print">
+            <a:extLst/>
           </a:blip>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="12192000" cy="6858000"/>
+            <a:off x="255105" y="2084602"/>
+            <a:ext cx="2571768" cy="1928826"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-            <a:avLst/>
+          <a:prstGeom prst="round2DiagRect">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 16667"/>
+              <a:gd name="adj2" fmla="val 0"/>
+            </a:avLst>
           </a:prstGeom>
+          <a:ln w="88900" cap="sq">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+          </a:ln>
+          <a:effectLst>
+            <a:glow rad="63500">
+              <a:schemeClr val="accent1">
+                <a:alpha val="40000"/>
+              </a:schemeClr>
+            </a:glow>
+            <a:outerShdw blurRad="254000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="43000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:extLst/>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Рисунок 4"/>
+          <p:cNvPr id="41" name="Picture 3" descr="C:\Users\1\Desktop\фото\IMG_0006.JPG"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...4 lines deleted...]
-            </a:extLst>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst/>
           </a:blip>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="526472" y="217198"/>
-            <a:ext cx="5209309" cy="4791219"/>
+            <a:off x="3501792" y="2238364"/>
+            <a:ext cx="2808485" cy="2106364"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-            <a:avLst/>
+          <a:prstGeom prst="round2DiagRect">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 16667"/>
+              <a:gd name="adj2" fmla="val 0"/>
+            </a:avLst>
           </a:prstGeom>
+          <a:ln w="88900" cap="sq">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+          </a:ln>
+          <a:effectLst>
+            <a:glow rad="63500">
+              <a:schemeClr val="accent1">
+                <a:alpha val="40000"/>
+              </a:schemeClr>
+            </a:glow>
+            <a:outerShdw blurRad="254000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="43000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:extLst/>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Рисунок 5"/>
+          <p:cNvPr id="42" name="Picture 4" descr="C:\Users\1\Desktop\фото\IMG_3556.JPG"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
-[...4 lines deleted...]
-            </a:extLst>
+          <a:blip r:embed="rId4" cstate="print">
+            <a:extLst/>
           </a:blip>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="6262253" y="1525842"/>
-            <a:ext cx="5375565" cy="5049982"/>
+            <a:off x="7087978" y="1872327"/>
+            <a:ext cx="1744072" cy="2325429"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-            <a:avLst/>
+          <a:prstGeom prst="round2DiagRect">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 16667"/>
+              <a:gd name="adj2" fmla="val 0"/>
+            </a:avLst>
           </a:prstGeom>
+          <a:ln w="88900" cap="sq">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+          </a:ln>
+          <a:effectLst>
+            <a:glow rad="63500">
+              <a:schemeClr val="accent1">
+                <a:alpha val="40000"/>
+              </a:schemeClr>
+            </a:glow>
+            <a:outerShdw blurRad="254000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="43000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:extLst/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="43" name="Picture 6" descr="C:\Users\1\Desktop\фото\IMG_3560.JPG"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5" cstate="print">
+            <a:extLst/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1228700" y="4005266"/>
+            <a:ext cx="1996589" cy="2662119"/>
+          </a:xfrm>
+          <a:prstGeom prst="round2DiagRect">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 16667"/>
+              <a:gd name="adj2" fmla="val 0"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:ln w="88900" cap="sq">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+          </a:ln>
+          <a:effectLst>
+            <a:glow rad="63500">
+              <a:schemeClr val="accent1">
+                <a:alpha val="40000"/>
+              </a:schemeClr>
+            </a:glow>
+            <a:outerShdw blurRad="254000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="43000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:extLst/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="44" name="Picture 8" descr="C:\Users\1\Desktop\фото\IMG_3559.JPG"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6" cstate="print">
+            <a:extLst/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3827002" y="4231828"/>
+            <a:ext cx="2859880" cy="2144910"/>
+          </a:xfrm>
+          <a:prstGeom prst="round2DiagRect">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 16667"/>
+              <a:gd name="adj2" fmla="val 0"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:ln w="88900" cap="sq">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+          </a:ln>
+          <a:effectLst>
+            <a:glow rad="63500">
+              <a:schemeClr val="accent1">
+                <a:alpha val="40000"/>
+              </a:schemeClr>
+            </a:glow>
+            <a:outerShdw blurRad="254000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="43000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:extLst/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="45" name="Picture 10" descr="C:\Users\1\Desktop\фото\IMG_0009 (3).JPG"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7" cstate="print">
+            <a:extLst/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6929455" y="4135895"/>
+            <a:ext cx="1789390" cy="2385690"/>
+          </a:xfrm>
+          <a:prstGeom prst="round2DiagRect">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 16667"/>
+              <a:gd name="adj2" fmla="val 0"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:ln w="88900" cap="sq">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+          </a:ln>
+          <a:effectLst>
+            <a:glow rad="63500">
+              <a:schemeClr val="accent1">
+                <a:alpha val="40000"/>
+              </a:schemeClr>
+            </a:glow>
+            <a:outerShdw blurRad="254000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="43000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:extLst/>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvPr id="39" name="Rectangle 38"/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+            <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr bwMode="gray">
+          <a:xfrm>
+            <a:off x="0" y="2017714"/>
+            <a:ext cx="9155430" cy="4840286"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:gradFill flip="none" rotWithShape="1">
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:srgbClr val="000000">
+                  <a:alpha val="10000"/>
+                </a:srgbClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:srgbClr val="FFFFFF">
+                  <a:alpha val="0"/>
+                </a:srgbClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="16200000" scaled="1"/>
+            <a:tileRect/>
+          </a:gradFill>
+          <a:ln w="12700">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-          <a:lstStyle/>
+          <a:bodyPr lIns="108000" tIns="108000" rIns="144000" bIns="72000"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr algn="ctr" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="ctr" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="ctr" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="ctr" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="ctr" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:pPr marL="190500" indent="-190500">
+              <a:lnSpc>
+                <a:spcPct val="95000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="969696"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" noProof="1">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:cs typeface="Arial" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="6" name="Group 36"/>
+          <p:cNvGrpSpPr>
+            <a:grpSpLocks/>
+          </p:cNvGrpSpPr>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="772885" y="142193"/>
+            <a:ext cx="6636770" cy="954088"/>
+            <a:chOff x="1248" y="2325"/>
+            <a:chExt cx="3533" cy="601"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="341008" name="Line 16"/>
+            <p:cNvSpPr>
+              <a:spLocks noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="1632" y="2866"/>
+              <a:ext cx="3024" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="25400">
+              <a:solidFill>
+                <a:srgbClr val="C0C0C0"/>
+              </a:solidFill>
+              <a:prstDash val="sysDot"/>
+              <a:round/>
+              <a:headEnd/>
+              <a:tailEnd type="oval" w="med" len="med"/>
+            </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:noFill/>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:schemeClr val="bg2"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="341009" name="Text Box 17"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="1827" y="2325"/>
+              <a:ext cx="2954" cy="601"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:solidFill>
+                    <a:schemeClr val="accent1"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" algn="ctr">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:schemeClr val="bg2"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:r>
+                <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
+                  <a:solidFill>
+                    <a:srgbClr val="002060"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+                </a:rPr>
+                <a:t>Формирование правильного</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:r>
+                <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
+                  <a:solidFill>
+                    <a:srgbClr val="002060"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+                </a:rPr>
+                <a:t>звукопроизношения</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="341010" name="Text Box 18"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="gray">
+            <a:xfrm>
+              <a:off x="1372" y="2544"/>
+              <a:ext cx="223" cy="288"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:solidFill>
+                    <a:schemeClr val="accent1"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" algn="ctr">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:schemeClr val="bg2"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" b="1">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="7" name="Group 24"/>
+            <p:cNvGrpSpPr>
+              <a:grpSpLocks/>
+            </p:cNvGrpSpPr>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="1248" y="2480"/>
+              <a:ext cx="480" cy="419"/>
+              <a:chOff x="1110" y="2656"/>
+              <a:chExt cx="1549" cy="1351"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="341017" name="AutoShape 25"/>
+              <p:cNvSpPr>
+                <a:spLocks noChangeArrowheads="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr bwMode="gray">
+              <a:xfrm>
+                <a:off x="1123" y="2679"/>
+                <a:ext cx="1536" cy="1328"/>
+              </a:xfrm>
+              <a:prstGeom prst="hexagon">
+                <a:avLst>
+                  <a:gd name="adj" fmla="val 28916"/>
+                  <a:gd name="vf" fmla="val 115470"/>
+                </a:avLst>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="808080"/>
+              </a:solidFill>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+              <a:extLst>
+                <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                  <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                    <a:solidFill>
+                      <a:srgbClr val="C0C0C0"/>
+                    </a:solidFill>
+                    <a:miter lim="800000"/>
+                    <a:headEnd/>
+                    <a:tailEnd/>
+                  </a14:hiddenLine>
+                </a:ext>
+                <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                  <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                    <a:effectLst>
+                      <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                        <a:schemeClr val="bg2"/>
+                      </a:outerShdw>
+                    </a:effectLst>
+                  </a14:hiddenEffects>
+                </a:ext>
+              </a:extLst>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="none" anchor="ctr"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:endParaRPr lang="en-US"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="341018" name="AutoShape 26"/>
+              <p:cNvSpPr>
+                <a:spLocks noChangeArrowheads="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr bwMode="gray">
+              <a:xfrm>
+                <a:off x="1110" y="2656"/>
+                <a:ext cx="1536" cy="1328"/>
+              </a:xfrm>
+              <a:prstGeom prst="hexagon">
+                <a:avLst>
+                  <a:gd name="adj" fmla="val 28916"/>
+                  <a:gd name="vf" fmla="val 115470"/>
+                </a:avLst>
+              </a:prstGeom>
+              <a:gradFill rotWithShape="1">
+                <a:gsLst>
+                  <a:gs pos="0">
+                    <a:srgbClr val="E6E6E6"/>
+                  </a:gs>
+                  <a:gs pos="7499">
+                    <a:srgbClr val="7D8496"/>
+                  </a:gs>
+                  <a:gs pos="26500">
+                    <a:srgbClr val="E6E6E6"/>
+                  </a:gs>
+                  <a:gs pos="34000">
+                    <a:srgbClr val="7D8496"/>
+                  </a:gs>
+                  <a:gs pos="46500">
+                    <a:srgbClr val="E6E6E6"/>
+                  </a:gs>
+                  <a:gs pos="50000">
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:gs>
+                  <a:gs pos="53501">
+                    <a:srgbClr val="E6E6E6"/>
+                  </a:gs>
+                  <a:gs pos="66001">
+                    <a:srgbClr val="7D8496"/>
+                  </a:gs>
+                  <a:gs pos="73500">
+                    <a:srgbClr val="E6E6E6"/>
+                  </a:gs>
+                  <a:gs pos="92501">
+                    <a:srgbClr val="7D8496"/>
+                  </a:gs>
+                  <a:gs pos="100000">
+                    <a:srgbClr val="E6E6E6"/>
+                  </a:gs>
+                </a:gsLst>
+                <a:lin ang="2700000" scaled="1"/>
+              </a:gradFill>
+              <a:ln w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="C0C0C0"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a:ln>
+              <a:effectLst/>
+              <a:extLst>
+                <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                  <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                    <a:effectLst>
+                      <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                        <a:schemeClr val="bg2"/>
+                      </a:outerShdw>
+                    </a:effectLst>
+                  </a14:hiddenEffects>
+                </a:ext>
+              </a:extLst>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="none" anchor="ctr"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:endParaRPr lang="en-US"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="341019" name="AutoShape 27"/>
+              <p:cNvSpPr>
+                <a:spLocks noChangeArrowheads="1"/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr bwMode="gray">
+              <a:xfrm>
+                <a:off x="1200" y="2736"/>
+                <a:ext cx="1350" cy="1168"/>
+              </a:xfrm>
+              <a:prstGeom prst="hexagon">
+                <a:avLst>
+                  <a:gd name="adj" fmla="val 28896"/>
+                  <a:gd name="vf" fmla="val 115470"/>
+                </a:avLst>
+              </a:prstGeom>
+              <a:gradFill rotWithShape="1">
+                <a:gsLst>
+                  <a:gs pos="0">
+                    <a:srgbClr val="3399FF"/>
+                  </a:gs>
+                  <a:gs pos="100000">
+                    <a:schemeClr val="bg1"/>
+                  </a:gs>
+                </a:gsLst>
+                <a:lin ang="2700000" scaled="1"/>
+              </a:gradFill>
+              <a:ln w="9525">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a:ln>
+              <a:effectLst/>
+              <a:extLst>
+                <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                  <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                    <a:effectLst>
+                      <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                        <a:schemeClr val="bg2"/>
+                      </a:outerShdw>
+                    </a:effectLst>
+                  </a14:hiddenEffects>
+                </a:ext>
+              </a:extLst>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="none" anchor="ctr"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:endParaRPr lang="en-US"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="341020" name="Text Box 28"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks noChangeArrowheads="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr bwMode="gray">
+            <a:xfrm>
+              <a:off x="1372" y="2544"/>
+              <a:ext cx="223" cy="288"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:solidFill>
+                    <a:schemeClr val="accent1"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" algn="ctr">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:schemeClr val="bg2"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Подзаголовок 2"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="41" name="Прямоугольник 40"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1502229" y="1099457"/>
+            <a:ext cx="7500257" cy="2031325"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:pPr>
+              <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t> Развитие артикуляционного аппарата через </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t>          артикуляционную гимнастику (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t>биоэнергопластика</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t>).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t> Зрительные символы звуков.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t> Правильное произношения гласных и согласных звуков,  	отработка произношения свистящих, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t>	шипящих и сонорных звуков.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t> Выработка дикции.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Рисунок 3"/>
+          <p:cNvPr id="42" name="Picture 4" descr="C:\Users\1\Desktop\фото\IMG_3535.JPG"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
-[...4 lines deleted...]
-            </a:extLst>
+          <a:blip r:embed="rId2" cstate="print">
+            <a:extLst/>
           </a:blip>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="-76200" y="0"/>
-            <a:ext cx="12192000" cy="6858000"/>
+            <a:off x="613653" y="4156304"/>
+            <a:ext cx="2224001" cy="1898609"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-            <a:avLst/>
+          <a:prstGeom prst="round2DiagRect">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 16667"/>
+              <a:gd name="adj2" fmla="val 0"/>
+            </a:avLst>
           </a:prstGeom>
+          <a:ln w="88900" cap="sq">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+          </a:ln>
+          <a:effectLst>
+            <a:glow rad="63500">
+              <a:schemeClr val="accent1">
+                <a:alpha val="40000"/>
+              </a:schemeClr>
+            </a:glow>
+            <a:outerShdw blurRad="254000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="43000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:extLst/>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Рисунок 4"/>
+          <p:cNvPr id="43" name="Picture 8" descr="C:\Users\1\Desktop\фото\IMG_3566.JPG"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...4 lines deleted...]
-            </a:extLst>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst/>
           </a:blip>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="443346" y="477981"/>
-            <a:ext cx="4897582" cy="5029200"/>
+            <a:off x="3431031" y="3384095"/>
+            <a:ext cx="2476516" cy="1857388"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-            <a:avLst/>
+          <a:prstGeom prst="round2DiagRect">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 16667"/>
+              <a:gd name="adj2" fmla="val 0"/>
+            </a:avLst>
           </a:prstGeom>
+          <a:ln w="88900" cap="sq">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+          </a:ln>
+          <a:effectLst>
+            <a:glow rad="63500">
+              <a:schemeClr val="accent1">
+                <a:alpha val="40000"/>
+              </a:schemeClr>
+            </a:glow>
+            <a:outerShdw blurRad="254000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="43000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:extLst/>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Рисунок 5"/>
+          <p:cNvPr id="44" name="Picture 6" descr="C:\Users\1\Desktop\фото\IMG_3539.JPG"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
-[...4 lines deleted...]
-            </a:extLst>
+          <a:blip r:embed="rId4" cstate="print">
+            <a:extLst/>
           </a:blip>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="6109855" y="1122363"/>
-            <a:ext cx="5701146" cy="5278437"/>
+            <a:off x="6255893" y="4393752"/>
+            <a:ext cx="2415115" cy="1811460"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-            <a:avLst/>
+          <a:prstGeom prst="round2DiagRect">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 16667"/>
+              <a:gd name="adj2" fmla="val 0"/>
+            </a:avLst>
           </a:prstGeom>
+          <a:ln w="88900" cap="sq">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+          </a:ln>
+          <a:effectLst>
+            <a:glow rad="63500">
+              <a:schemeClr val="accent1">
+                <a:alpha val="40000"/>
+              </a:schemeClr>
+            </a:glow>
+            <a:outerShdw blurRad="254000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="43000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:extLst/>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Заголовок 1"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="3" name="Прямоугольник 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="468087" y="217714"/>
+            <a:ext cx="7750628" cy="1261884"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="ru-RU" altLang="ru-RU" sz="2800" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t>Биоэнергопластика</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" altLang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t> - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t>соединение  движений артикуляционного  аппарата  с  движениями  кисти  руки </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2800" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="ru-RU" altLang="ru-RU" sz="2800" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Подзаголовок 2"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="4" name="Прямоугольник 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="631371" y="718457"/>
+            <a:ext cx="8120743" cy="1200329"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:pPr algn="just">
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t>«</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t>Био</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t>»  – человек</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t>«Энергия»  – сила</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Comic Sans MS" pitchFamily="66" charset="0"/>
+              </a:rPr>
+              <a:t>«Пластика» - пластичность движений </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Рисунок 3"/>
+          <p:cNvPr id="7" name="Picture 1" descr="C:\Users\1\Desktop\фото\IMG_0051.JPG"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
-[...4 lines deleted...]
-            </a:extLst>
+          <a:blip r:embed="rId2" cstate="print">
+            <a:extLst/>
           </a:blip>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="12192000" cy="6858000"/>
+            <a:off x="571472" y="2428868"/>
+            <a:ext cx="3214710" cy="2411033"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-            <a:avLst/>
+          <a:prstGeom prst="round2DiagRect">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 16667"/>
+              <a:gd name="adj2" fmla="val 0"/>
+            </a:avLst>
           </a:prstGeom>
+          <a:ln w="88900" cap="sq">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+          </a:ln>
+          <a:effectLst>
+            <a:glow rad="63500">
+              <a:schemeClr val="accent1">
+                <a:alpha val="40000"/>
+              </a:schemeClr>
+            </a:glow>
+            <a:outerShdw blurRad="254000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="43000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:extLst/>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Рисунок 4"/>
+          <p:cNvPr id="9" name="Picture 2"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...4 lines deleted...]
-            </a:extLst>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst/>
           </a:blip>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="252844" y="353290"/>
-            <a:ext cx="5188527" cy="4613565"/>
+            <a:off x="1096033" y="5106093"/>
+            <a:ext cx="1805486" cy="1428760"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-            <a:avLst/>
+          <a:prstGeom prst="round2DiagRect">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 16667"/>
+              <a:gd name="adj2" fmla="val 0"/>
+            </a:avLst>
           </a:prstGeom>
+          <a:ln w="88900" cap="sq">
+            <a:solidFill>
+              <a:schemeClr val="bg1"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+          </a:ln>
+          <a:effectLst>
+            <a:glow rad="63500">
+              <a:schemeClr val="accent1">
+                <a:alpha val="40000"/>
+              </a:schemeClr>
+            </a:glow>
+            <a:outerShdw blurRad="254000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="43000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:extLst/>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Рисунок 5"/>
+          <p:cNvPr id="10" name="Picture 3"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
-[...4 lines deleted...]
-            </a:extLst>
+          <a:blip r:embed="rId4" cstate="print">
+            <a:extLst/>
           </a:blip>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="5852679" y="1785218"/>
-            <a:ext cx="5928013" cy="4987636"/>
+            <a:off x="3360278" y="5127865"/>
+            <a:ext cx="3414713" cy="1401762"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-            <a:avLst/>
+          <a:prstGeom prst="round2DiagRect">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 16667"/>
+              <a:gd name="adj2" fmla="val 0"/>
+            </a:avLst>
           </a:prstGeom>
+          <a:ln w="88900" cap="sq">
+            <a:solidFill>
+              <a:schemeClr val="bg1"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+          </a:ln>
+          <a:effectLst>
+            <a:glow rad="63500">
+              <a:schemeClr val="accent1">
+                <a:alpha val="40000"/>
+              </a:schemeClr>
+            </a:glow>
+            <a:outerShdw blurRad="254000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="43000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:extLst/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5" cstate="print">
+            <a:extLst/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="7398225" y="4857760"/>
+            <a:ext cx="1279525" cy="1714512"/>
+          </a:xfrm>
+          <a:prstGeom prst="round2DiagRect">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 16667"/>
+              <a:gd name="adj2" fmla="val 0"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:ln w="88900" cap="sq">
+            <a:solidFill>
+              <a:schemeClr val="bg1"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+          </a:ln>
+          <a:effectLst>
+            <a:glow rad="63500">
+              <a:schemeClr val="accent1">
+                <a:alpha val="40000"/>
+              </a:schemeClr>
+            </a:glow>
+            <a:outerShdw blurRad="254000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="43000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:extLst/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 3" descr="C:\Users\1\Desktop\фото\IMG_0060.JPG"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6" cstate="print">
+            <a:extLst/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4024991" y="2837763"/>
+            <a:ext cx="3099194" cy="2324396"/>
+          </a:xfrm>
+          <a:prstGeom prst="round2DiagRect">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 16667"/>
+              <a:gd name="adj2" fmla="val 0"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:ln w="88900" cap="sq">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+          </a:ln>
+          <a:effectLst>
+            <a:glow rad="63500">
+              <a:schemeClr val="accent1">
+                <a:alpha val="40000"/>
+              </a:schemeClr>
+            </a:glow>
+            <a:outerShdw blurRad="254000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="43000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:extLst/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 2" descr="C:\Users\1\Desktop\фото\IMG_0052.JPG"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7" cstate="print">
+            <a:extLst/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6177655" y="1281089"/>
+            <a:ext cx="2690832" cy="2018123"/>
+          </a:xfrm>
+          <a:prstGeom prst="round2DiagRect">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 16667"/>
+              <a:gd name="adj2" fmla="val 0"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:ln w="88900" cap="sq">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+          </a:ln>
+          <a:effectLst>
+            <a:glow rad="63500">
+              <a:schemeClr val="accent1">
+                <a:alpha val="40000"/>
+              </a:schemeClr>
+            </a:glow>
+            <a:outerShdw blurRad="254000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="43000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:extLst/>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Грань">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Грань">
+    <a:clrScheme name="Office Theme">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="2C3C43"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EBEBEB"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="90C226"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="54A021"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="E6B91E"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="E76618"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="C42F1A"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="918655"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="99CA3C"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="B9D181"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Грань">
+    <a:fontScheme name="Office Theme">
       <a:majorFont>
-        <a:latin typeface="Trebuchet MS"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="メイリオ"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="方正姚体"/>
-[...3 lines deleted...]
-        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
-        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
-        <a:font script="Viet" typeface="Tahoma"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Trebuchet MS"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="メイリオ"/>
-[...5 lines deleted...]
-        <a:font script="Thai" typeface="IrisUPC"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Грань">
+    <a:fmtScheme name="Office Theme">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="65000"/>
                 <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="88000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="90000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="96000"/>
-                <a:lumMod val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="78000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:lumMod val="94000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="12700" cap="rnd" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="19050" cap="rnd" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="25400" cap="rnd" cmpd="sng" algn="ctr">
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="38100" dist="25400" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="35000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...16 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="90000"/>
-                <a:lumMod val="104000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="94000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="96000"/>
-                <a:lumMod val="82000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
-        </a:gradFill>
-[...17 lines deleted...]
-          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Facet" id="{C0C680CD-088A-49FC-A102-D699147F32B2}" vid="{CFBC31BA-B70F-4F30-BCAA-4F3011E16C4D}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Facet</Template>
+  <Template>Office Theme</Template>
   <TotalTime></TotalTime>
-  <Words>711</Words>
+  <Words>531</Words>
   <Application>Microsoft Office PowerPoint</Application>
-  <PresentationFormat>Произвольный</PresentationFormat>
-[...1 lines deleted...]
-  <Slides>19</Slides>
+  <PresentationFormat>Экран (4:3)</PresentationFormat>
+  <Paragraphs>100</Paragraphs>
+  <Slides>22</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Тема</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заголовки слайдов</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>19</vt:i4>
+        <vt:i4>22</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="20" baseType="lpstr">
-      <vt:lpstr>Грань</vt:lpstr>
+    <vt:vector size="23" baseType="lpstr">
+      <vt:lpstr>Office Theme</vt:lpstr>
+      <vt:lpstr>Тема: «Воспитание звуковой культуры речи у детей-логопатов в системе работы воспитателя в рамках инклюзивного образования»</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Модель работы воспитателя по воспитанию ЗКР у детей-логопатов</vt:lpstr>
+      <vt:lpstr>Направления работы</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Презентация PowerPoint</dc:title>
-  <dc:creator>admin</dc:creator>
+  <dc:title>NAME OF PRESENTATION</dc:title>
+  <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>