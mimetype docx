--- v0 (2025-12-15)
+++ v1 (2026-06-14)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="16ba032" w14:textId="16ba032">
+    <w:p w14:paraId="e53be8c" w14:textId="e53be8c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -77,307 +77,347 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении Правил проведения мониторинга образовательных достижений обучающихся</w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан от 27 июля 2007 года "Об образовании", ПРИКАЗЫВАЮ:</w:t>
+        <w:t>Білім алушылардың білім жетістіктеріне мониторинг жүргізу қағидаларын бекіту туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Білім және ғылым министрінің 2021 жылғы 5 мамырдағы № 204 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 11 мамырда № 22711 болып тіркелді</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Білім туралы" 2007 жылғы 27 шілдедегі Қазақстан Республикасы Заңының 5-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему приказу.</w:t>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Білім алушылардың білім жетістіктеріне мониторинг жүргізу қағидалары бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему приказу.</w:t>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Білім және ғылым министрлігінің кейбір бұйрықтарының күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
-[...15 lines deleted...]
-      3. Комитету по обеспечению качества в сфере образования и науки в установленном законодательством порядке обеспечить:</w:t>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Білім және ғылым саласында сапаны қамтамасыз ету комитеті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
-[...15 lines deleted...]
-      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
-[...15 lines deleted...]
-      2) размещение настоящего приказа на интернет-ресурсе Министерства образования и науки Республики Казахстан после его официального опубликования;</w:t>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрық ресми жарияланғаннан кейін оның Қазақстан Республикасы Білім және ғылым министрлігінің интернет-ресурсында орналастырылуын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
-[...15 lines deleted...]
-      3) в течение десяти рабочих дней после государственной регистрации настоящего приказа представление в Юридический департамент Министерства образования и науки Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1) и 2) настоящего пункта.</w:t>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) осы бұйрық мемлекеттік тіркеуден өткеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Білім және ғылым министрлігінің Заң департаментіне осы тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
-[...15 lines deleted...]
-      4. Контроль за исполнением настоящего приказа возложить на председателя Комитета по обеспечению качества в сфере образования и науки.</w:t>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрықтың орындалуын бақылау Білім және ғылым саласында сапаны қамтамасыз ету комитетінің төрағасына жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
-[...15 lines deleted...]
-      5. Настоящий приказ вводится в действие по истечении десяти календарных дней после его первого официального опубликования.</w:t>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7795"/>
         <w:gridCol w:w="4205"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -395,74 +435,64 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      </w:t>
+              <w:t xml:space="preserve">      Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министр образования и науки</w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">Республики Казахстан </w:t>
+              <w:t xml:space="preserve">Білім және ғылым министрі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4205" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -487,280 +517,320 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А. Аймагамбетов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
-[...228 lines deleted...]
-    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       "КЕЛІСІЛДІ"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауыл шаруашылық министрлігі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       "КЕЛІСІЛДІ"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Денсаулық министрлігі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       "КЕЛІСІЛДІ"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаржы министрлігі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       "КЕЛІСІЛДІ"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорғаныс министрлігі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       "КЕЛІСІЛДІ"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәдениет және спорт министрлігі</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -794,1189 +864,1178 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1 к приказу</w:t>
+              <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министр образования и науки</w:t>
+              <w:t>Білім және ғылым министрі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t>2021 жылғы 5 мамырдағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 5 мая 2021 года № 204</w:t>
+              <w:t>№ 204 бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила проведения мониторинга образовательных достижений обучающихся</w:t>
+        <w:t xml:space="preserve"> Білім алушылардың білім жетістіктеріне мониторинг жүргізу қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Білім алушылардың білім жетістіктеріне мониторинг жүргізу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) "Білім туралы" 2007 жылғы 27 шілдедегі Қазақстан Республикасы Заңының (бұдан әрі – Заң) 5-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және бастауыш және негізгі орта білім, техникалық және кәсіптік, орта білімнен кейінгі білім беру деңгейінде білім алушылардың білім жетістіктеріне мониторинг жүргізу тәртібін айқындайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Білім алушылардың білім жетістіктерінің мониторингі (бұдан әрі – ББЖМ) білім беру ұйымдарынан тәуелсіз Қазақстан Республикасы Білім және ғылым министрінің 2018 жылғы 31 қазандағы № 604 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17769 болып тіркелген) бекітілген тиісті білім беру деңгейінің мемлекеттік жалпыға міндетті стандартына (бұдан әрі – МЖБС) сәйкес білім алушылардың білім сапасын жүйелі бақылау болып табылады. ББЖМ кейіннен әдістемелік көмек көрсете отырып және білім беру сапасын қамтамасыз ету жөнінде ұсынымдар әзірлей отырып, тестілеу нәтижелерін дайындауды және жүргізуді, өңдеуді және жүйелі талдауды қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Бастауыш, негізгі орта білім беру ұйымдарында ББЖМ МЖБС талаптарына сәйкес білім алушылардың білім сапасын бағалау мақсатында жүргізіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарында ББЖМ МЖБС талаптарына сәйкес жалпы білім беретін пәндерді және (немесе) кәсіптік модульдерді немесе жалпы кәсіптік, арнайы пәндерді меңгеру нәтижелерін анықтау мақсатында жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Қағидалар меншік нысанына, ведомстволық бағыныстылығына, түріне қарамастан, орта (бастауыш, негізгі орта), техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарына қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан от 27 июля 2007 года "Об образовании" (далее – Закон) и определяют порядок проведения мониторинга образовательных достижений обучающихся на уровне начального, основного среднего образования, технического и профессионального, послесреднего образования. </w:t>
+        <w:t xml:space="preserve"> 2-тарау. Білім алушылардың білім жетістіктеріне мониторинг жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> соответствующего уровня образования, утвержденного приказом Министра образования и науки Республики Казахстан от 31 октября 2018 года № 604 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов Республики Казахстан под № 17769) (далее – ГОСО). МОДО включает в себя подготовку и проведение, обработку и системный анализ результатов тестирования с последующим оказанием методической помощи и выработкой рекомендаций по обеспечению качества образования. </w:t>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Бастауыш және негізгі орта білім беру ұйымдарында ББЖМ Заңның 55-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес 4 және 9-сынып білім алушыларының арасында жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
-[...35 lines deleted...]
-        <w:t>.</w:t>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. ББЖМ 4-сыныптарда кешенді тестілеу нысанында ақпараттық-коммуникациялық технологияларды (бұдан әрі – АКТ) қолдана отырып, оқыту тілінде үш бағыт (оқу сауаттылығы, математикалық сауаттылық, жаратылыстану-ғылыми сауаттылық) бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
-[...35 lines deleted...]
-        <w:t>.</w:t>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. ББЖМ 9-сыныптарда кешенді тестілеу нысанында АКТ қолдана отырып, оқыту тілінде екі бағыт (математикалық сауаттылық, жаратылыстану-ғылыми сауаттылық) бойынша, үш тілде (орыс, қазақ және ағылшын) бір бағыт (оқу сауаттылығы) бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
-[...15 lines deleted...]
-      5. Правила распространяются на организации среднего (начального, основного среднего), технического и профессионального, послесреднего образования независимо от формы собственности, ведомственной подчиненности, вида.</w:t>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарында ББЖМ Заңның 55-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жалпы білім беретін пәндер бойынша екінші курс және (немесе) кәсіптік модульдер немесе жалпы кәсіптік, арнайы пәндер бойынша үшінші курс білім алушыларының арасында жүргізіледі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок проведения мониторинга образовательных достижений обучающихся</w:t>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. ББЖМ техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарында кешенді тестілеу нысанында АКТ қолдана отырып, оқыту тілінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> статьи 55 Закона.</w:t>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Тестілеу жыл сайын сәуір айында тестіленушілер оқитын орта білім беру ұйымдарының базасында және қараша айында техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарының базасында өткізіледі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
-[...15 lines deleted...]
-      7. МОДО в 4 классах проводится в форме комплексного тестирования с применением информационно-коммуникационных технологий (далее – ИКТ) на языке обучения по трем направлениям (грамотность чтения, математическая грамотность, естественнонаучная грамотность).</w:t>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. ББЖМ-ға үйде (денсаулық жағдайы бойынша) немесе ұзақ уақыт емдеуді қажет ететін балаларға арналған санаторийлік үлгідегі сауықтыру мекемелерінде білім алушылардан, сондай-ақ тестілеу кезінде объективті себептермен (денсаулық жағдайы бойынша, жақын туыстары қайтыс болған жағдайда, жарыстар мен олимпиадаларға қатысуына байланысты) қатыспаған адамдардан басқа осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-тармақтарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген білім алушылар қатысады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
-[...15 lines deleted...]
-      8. МОДО в 9 классах проводится в форме комплексного тестирования с применением ИКТ на языке обучения по двум направлениям (математическая грамотность, естественнонаучная грамотность), на трех языках (русском, казахском и английском) по одному направлению (грамотность чтения).</w:t>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Білім беру саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) қатысушылар мен жұршылықты іс-шараға дайындық жұмыстары мен өткізілуі туралы бір ай бұрын хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> статьи 55 Закона. </w:t>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. ББЖМ жүргізілетін орта (бастауыш, негізгі орта), техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарының тізбесін жыл сайын Заңның 55-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес уәкілетті орган айқындайды. Білім беру ұйымдары мынадай параметрлер бойынша іріктеледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
-[...15 lines deleted...]
-      10. МОДО в организациях технического и профессионального, послесреднего образования проводится в форме комплексного тестирования с применением ИКТ на языке обучения.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - аумақтық тиістілігі (қала, ауыл);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - жалпы білім беретін мекемелердің түрлері (жалпы білім беретін мектеп, лицей, гимназия, мектеп-гимназия, мектеп-лицей);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - білім алушылар контингенті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - оқыту тілі (қазақ/орыс);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - білім беру ұйымдарының қатысу пайызы (25%).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жыл сайын бұл саннан өткен оқу жылдары ББЖМ-ға қатысқан білім беру ұйымдары алынып тасталады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Білім беру ұйымдарын іріктеу оларды кездейсоқ іріктеу үшін бағдарламалық қамтамасыз етуге қалыптастырылған жұмыс тізімін жүктеу нәтижесінде жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Шектеу іс-шаралары, төтенше жағдай енгізілген, белгілі бір аумақта әлеуметтік, табиғи және техногендік сипаттағы төтенше жағдайлар туындаған жағдайда уәкілетті орган Қазақстан Республикасы Денсаулық сақтау министрлігінің, Қазақстан Республикасы Төтенше жағдайлар министрлігінің шешімі немесе облыстардың, Нұр-Сұлтан, Алматы, Шымкент қалаларының білім басқармаларының ұсыныстары негізінде ББЖМ-ны өткізбеу туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
-[...15 lines deleted...]
-      11. Тестирование проводится ежегодно в апреле на базе организаций среднего образования и в ноябре на базе технического и профессионального, послесреднего образования, в которых обучаются тестируемые. </w:t>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Тестілеу тапсырмаларының санын, мазмұны мен нысанын, сондай-ақ тестілеуге бөлінетін сағат санын МЖБС-ға сәйкес тест спецификациясы айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
-[...15 lines deleted...]
-      12. В МОДО принимают участие обучающиеся, указанные в пунктах 6 и 9 настоящих Правил, кроме обучающихся на дому (по состоянию здоровья) или в оздоровительных учреждениях санаторного типа для детей, нуждающихся в длительном лечении, а также лиц, отсутствующих на момент тестирования по объективным причинам (по состоянию здоровья, в случае смерти близких родственников, в связи с участием в соревнованиях и олимпиадах).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тест спецификациясын "Ұлттық тестілеу орталығы" республикалық мемлекеттік қазыналық кәсіпорны (бұдан әрі – ҰТО) әзірлейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Білім беру ұйымдарында ББЖМ-ны ұйымдастыру және өткізу үшін уәкілетті орган Қазақстан Республикасы Білім және ғылым министрлігінің уәкілетті өкілдерінің тізімін бекітеді, оның құрамына облыстық, аудандық білім беруді басқару органдарының өкілдері (жауаптылары), Білім және ғылым саласында сапаны қамтамасыз ету комитетінің Білім саласында сапаны қамтамасыз ету жөніндегі аумақтық департаменттерінің өкілдері (бұдан әрі – Министрліктің уәкілетті өкілдер) кіреді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
-[...15 lines deleted...]
-      13.Уполномоченный орган в области образования (далее – уполномоченный орган) обеспечивает информирование участников и общественности о работе по подготовке и проведению мероприятия за один месяц.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Білім беру ұйымдарында ББЖМ жүргізу қағидаларының сақталуын бақылауды Министрліктің уәкілетті өкілдері жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> статьи 55 Закона. Отбор организаций образования осуществляется по следующим параметрам:</w:t>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Тестілеу басталғанға дейін Министрліктің уәкілетті өкілі компьютерлік аудиториялардың дайындығын тексереді және тестіленушінің жеке коды бар отырғызу парақтары бойынша тестіленушілерді сәйкестендіруді білім беру ұйымы ұсынған білім алушылардың тізіміне сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
-[...15 lines deleted...]
-      – территориальная принадлежность (город, село); </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеу басталар алдында тестіленушіге сілтеме мен веб-қосымшаға авторизациялау параметрлері беріледі (логин және пароль).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министрліктің уәкілетті өкілі білім алушыларға ББЖМ-ны жүргізу тәртібі бойынша түсіндіру жұмыстарын жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Тестілеу өткізу кезінде білім алушыларға сөйлесуге, қағаз, электрондық және өзге де тасымалдағыштардағы ақпараттарды пайдалануға тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
-[...15 lines deleted...]
-      – вид общеобразовательного учреждения (общеобразовательная школа, лицей, гимназия, школа-гимназия, школа-лицей);</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеуден өту кезінде калькуляторды, анықтамалық әдебиетті (Менделеев кестесі мен тұздардың ерігіштігі кестесінен басқа), электрондық жазба кітапшаларын және қабылдайтын-беретін электрондық құрылғыларды (оның ішінде мобильді телефондар мен өзге де электрондық жабдықтарды) пайдалануға рұқсат етілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тестіленуші осы Қағидаларды бұзған жағдайда Министрліктің уәкілетті өкілі тестіленушіні аудиториядан шығару туралы шешім қабылдап, осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тыйым салынған заттың тәркіленуі және тестіленушіні аудиториядан шығару туралы акт жасайды, тестіленушінің нәтижелері жойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21. Бөгде адам анықталған жағдайда Министрліктің уәкілетті өкілі осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тестілеуге кіргізу немесе тестілеу өткізу кезінде бөгде адамды анықтау актісін жасайды. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
-[...15 lines deleted...]
-      – контингент обучающихся;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Тестілеу уақытында аудиторияға Министрліктің уәкілетті өкілі мен ұйым басшысы ғана кіреді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
-[...15 lines deleted...]
-      – язык обучения (казахский/ русский); </w:t>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23.Тестілеу өткізу кезінде білім алушыларға Министрліктің уәкілетті өкілінің рұқсатынсыз аудиториядан шығуға жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
-[...15 lines deleted...]
-      – процент участия организаций образования (25%).</w:t>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Тестілеу аяқталған соң білім алушылардың нәтижелері компьютердің экранына шығарылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
-[...15 lines deleted...]
-      Ежегодно из этого числа организаций образования исключаются организации, принимавшие участие в МОДО в предыдущие учебные годы.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. ББЖМ жүргізілгеннен кейін білім беру қызметтеріне қанағаттану деңгейін анықтау үшін орта білім беру, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарының тестіленушілері мен педагогтері арасында жасырын сауалнама жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
-[...15 lines deleted...]
-      Отбор организаций образования осуществляется в результате загрузки сформированного рабочего списка в программное обеспечение для их случайной выборки.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. ҰТО уәкілетті орган белгілеген мерзімде тестілеу рәсімін бағдарламалық және техникалық қамтамасыз етеді және ББЖМ нәтижелерін статистикалық өңдеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
-[...15 lines deleted...]
-      15. В случаях ограничительных мероприятий, введения чрезвычайного положения, возникновения чрезвычайных ситуаций социального, природного и техногенного характера на определенной территории – уполномоченный орган принимает решение об отмене МОДО на основании решения Министерства здравоохранения Республики Казахстан и Министерства чрезвычайных ситуаций Республики Казахстан или представления управлений образования областей и городов Нур-Султан, Алматы, Шымкент.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      27. ББЖМ нәтижелері білім беру ұйымдарының назарына ол аяқталған күннен кейін үш жұмыс күні ішінде жеткізіледі және құқықтық салдары болмайды. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
-[...35 lines deleted...]
-        <w:t>.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. ББЖМ нәтижелері туралы ақпарат уәкілетті органның интернет-ресурсында орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
-[...15 lines deleted...]
-      Спецификация теста разрабатывается Республиканским государственным казенным предприятием "Национальный центр тестирования" (далее – НЦТ).</w:t>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. ББЖМ нәтижелері бойынша уәкілетті орган білім беру ұйымдарына ол аяқталған күннен кейін үш ай ішінде ББЖМ нәтижелерінің кешенді талдауын, "Ы. Алтынсарин атындағы Ұлттық білім академиясы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны дайындаған әдістемелік ұсынымдарды жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
-[...15 lines deleted...]
-      17. Для организации и проведения МОДО в организациях образования уполномоченный орган утверждает список уполномоченных представителей Министерства образования и науки РК, в который входят представители (ответственные) областных, районных органов управления образованием, представители территориальных департаментов по обеспечению качества в сфере образования Комитета по обеспечению качества в сфере образования и науки (далее – уполномоченные представители Министерства).</w:t>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Уәкілетті орган рейтингтік зерттеулер жүргізетін ұйымдардың пайдалануы және Қазақстан Республикасындағы білім беру жүйесінің жай-күйі мен дамуы туралы Ұлттық баяндамаға енгізу үшін білім беру саласындағы ағымдағы ахуалды бағалауды көрсететін талдамалық есепті қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
-[...378 lines deleted...]
-    <w:bookmarkEnd w:id="58"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2010,510 +2069,678 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1</w:t>
+              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">к Правилам проведения </w:t>
+              <w:t>білім беру ұйымдарында</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мониторинга образовательных </w:t>
+              <w:t xml:space="preserve">Білім алушылардың білім </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>достижений обучающихся</w:t>
+              <w:t xml:space="preserve">жетістіктеріне мониторинг </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> в организациях образования </w:t>
+              <w:t>жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:bookmarkStart w:name="z45" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Акт выявления запрещенных предметов и удаления из аудитории тестируемого</w:t>
-[...19 lines deleted...]
-      Организация образования_____________________________________________</w:t>
+        <w:t xml:space="preserve"> Тыйым салынған заттардың тәркіленуі және тестіленушіні аудиториядан шығару туралы Акт</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Білім беру </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ұйымы ____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (код) (атауы) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "_____" __________________ 20 _____жыл________сағат ________ минут </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министрлік өкілі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      __________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т.А.Ә. (бар болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тестілеу уақытында: №_____ аудиторияның, №_____ орнында отырған тестіленуші </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Т.А.Ә. (бар болған жағдайда) _________________________________, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      СЖК________________ нұсқа №_________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Білім алушылардың білім жетістіктеріне мониторинг жүргізу қағидаларының </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20-тармағы бұзылғандығын дәлелдейтін төмендегі заттар табылды: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      __________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                        (табылған заттың атауы (маркасы, саны))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Аталған фактіні ескере отырып, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      -емтихан материалын алу; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      -тестіленуші: Т.А.Ә. (бар болған жағдайда) ________________________________, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      СЖК____________, № _______ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      аудиториядан шығару және тестілеу нәтижелерін жою туралы шешім қабылданды </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      __________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (осы актіні құрған тұлғалардың Т.А.Ә. (бар болған жағдайда), қолдары) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Актімен таныстым: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      __________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (тестіленушінің қолы және Т.А.Ә. (бар болған жағдайда)) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      __________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                        (Министрліктің уәкілетті өкілінің қолы және Т.А.Ә.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r>
-[...316 lines deleted...]
-    <w:bookmarkEnd w:id="61"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="1549400" cy="1384300"/>
+            <wp:extent cx="1778000" cy="1752600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1549400" cy="1384300"/>
+                      <a:ext cx="1778000" cy="1752600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2580,523 +2807,624 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
+              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам проведения</w:t>
+              <w:t>білім беру ұйымдарында</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мониторинга образовательных</w:t>
+              <w:t xml:space="preserve">Білім алушылардың білім </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>достижений обучающихся</w:t>
+              <w:t xml:space="preserve">жетістіктеріне мониторинг </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> в организациях образования</w:t>
+              <w:t>жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:bookmarkStart w:name="z47" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Акт выявления подставного лица в ходе запуска или проведения тестирования</w:t>
-[...19 lines deleted...]
-      Организация образования___________________________________________</w:t>
+        <w:t xml:space="preserve"> Тестілеуге кіргізу/тестілеу барысында бөгде тұлғаның анықталуы туралы акт</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Білім беру ұйымы ______________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (код) (атауы) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні "_____" ________________ 20 ____жыл уақыты______с. _______ мин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Министрліктің уәкілетті өкілі _______________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Т.А.Ә. (бар болған жағдайда) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тестілеу тапсыру үшін білім беру ұйымының ғимаратына кіру/тестілеу тапсыру </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      кезінде тестіленуші </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      __________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тестіленушінің Т.А.Ә. (бар болған жағдайда) және СЖК (бар болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      орнына бөгде тұлға ________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (бөгде тұлғаның Т.А.Ә. (бар болған жағдайда)) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кіру фактісі анықталды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аталған фактіні ескере отырып:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тестіленуші ______________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (Т.А.Ә (бар болған жағдайда)., СЖК) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      тестілеу тапсыру үшін білім беру ұйымының ғимаратына кіргізбеу /емтихан </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      материалдарын алу, және тестілеу нәтижелерін жоя отырып, № ____аудиториядан </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      шығару туралы шешім қабылданды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ТЖК ______________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Актімен таныстырылды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      __________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (тестіленушінің/жалған тұлғаның қолы және Т.А.Ә (бар болған жағдайда)) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      __________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                  (Министрліктің уәкілетті өкілінің қолы және Т.А.Ә.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r>
-[...329 lines deleted...]
-    <w:bookmarkEnd w:id="64"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="1549400" cy="1384300"/>
+            <wp:extent cx="1778000" cy="1752600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1549400" cy="1384300"/>
+                      <a:ext cx="1778000" cy="1752600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -3163,327 +3491,340 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2 к приказу</w:t>
+              <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министр образования и науки</w:t>
+              <w:t>Білім және ғылым министрі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t>2021 жылғы 5 мамырдағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 5 мая 2021 года № 204</w:t>
+              <w:t>№ 204 бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z74" w:id="65"/>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов Министерства образования и науки Республики Казахстан</w:t>
-[...162 lines deleted...]
-    <w:bookmarkEnd w:id="69"/>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Білім және ғылым министрлігінің күші жойылған кейбір бұйрықтарының тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. "Оқу жетістіктеріне сырттай бағалау жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2016 жылғы 28 қаңтардағы № 94 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Қазақстан Республикасының Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13287 болып тіркелген, "Әділет" ақпараттық-құқықтық жүйесінде 2016 жылғы 17 наурызда жарияланған);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. "Оқу жетістіктеріне сырттай бағалау жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2016 жылғы 28 қаңтардағы № 94 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Білім және ғылым министрінің міндетін атқарушының 2017 жылғы 10 наурыздағы № 109 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14994 болып тіркелген, ҚР НҚА электрондық түрдегі эталондық бақылау банкінде 2017 жылғы 20 сәуірде жарияланған);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. "Оқу жетістіктеріне сырттай бағалау жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2016 жылғы 28 қаңтардағы № 94 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Білім және ғылым министрінің 2018 жылғы 28 қыркүйектегі № 517 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Қазақстан Республикасының Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17511 болып тіркелген, ҚР НҚА электрондық түрдегі эталондық бақылау банкінде 2018 жылғы 18 қазанда жарияланған);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. "Оқу жетістіктеріне сырттай бағалау жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2016 жылғы 28 қаңтардағы № 94 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Білім және ғылым министрінің міндетін атқарушының 2020 жылғы 29 қаңтардағы № 42 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Қазақстан Республикасының Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19986 болып тіркелген, ҚР НҚА электрондық түрдегі эталондық бақылау банкінде 2020 жылғы 6 ақпанда жарияланған).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
-					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
+					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>