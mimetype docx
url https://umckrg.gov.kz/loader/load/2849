--- v0 (2025-12-14)
+++ v1 (2026-04-06)
@@ -1,12229 +1,20241 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
-[...1 lines deleted...]
-  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Default Extension="sldx" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="006270CD" w:rsidRDefault="006270CD" w:rsidP="00086A52">
+    <w:p w:rsidR="000B5217" w:rsidRDefault="00104796" w:rsidP="000B5217">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ресурстық  орталықтардың  жұмысын  үйлестіру  және </w:t>
+      </w:r>
+      <w:r w:rsidR="002875EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ш</w:t>
+      </w:r>
+      <w:r w:rsidR="009D04B7" w:rsidRPr="006E1825">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ағын</w:t>
+      </w:r>
+      <w:r w:rsidR="00272660">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009D04B7" w:rsidRPr="006E1825">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жинақты</w:t>
+      </w:r>
+      <w:r w:rsidR="00272660">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009D04B7" w:rsidRPr="006E1825">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мектеп</w:t>
+      </w:r>
+      <w:r w:rsidR="00C204D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тер</w:t>
+      </w:r>
+      <w:r w:rsidR="00272660">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ді  дамыту  зертханасының</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A2C96" w:rsidRDefault="00272660" w:rsidP="000B5217">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009D04B7" w:rsidRPr="006E1825">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C204D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2021-2022 оқу  </w:t>
+      </w:r>
+      <w:r w:rsidR="001C6E6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жылында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E1825">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00104796">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> атқарылған </w:t>
+      </w:r>
+      <w:r w:rsidR="00A7010E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жұмыстарының  сараптамасы </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B5217" w:rsidRPr="006E1825" w:rsidRDefault="000B5217" w:rsidP="000B5217">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D04B7" w:rsidRPr="00981F29" w:rsidRDefault="009D04B7" w:rsidP="000B5217">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мақсаты:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C6E6F" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C6E6F" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Шағын  жинақты  мектептер  мен  Р</w:t>
+      </w:r>
+      <w:r w:rsidR="00104796" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">есурстық  орталықтардың  </w:t>
+      </w:r>
+      <w:r w:rsidR="001C6E6F" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>әдістемелік  қызметін  ұйымдастыру  және  жүзеге  асыру,  аудандық  білім  бөлімдерінің  әдіскерлерін,  Ресурстық  орталықтар  мен  шағын  жинақты  мектеп  басшыларына  әдістемелік  көмек көрсету.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D04B7" w:rsidRPr="00981F29" w:rsidRDefault="009D04B7" w:rsidP="000B5217">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Міндеттері: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="000B5217">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Шағын  жинақты  мектептердегі  оқу – тәрбие  үдерісін  тиімді  ұйымдастыру  бойынша  ақпараттық,  кеңестік  және  талдамалық  көмек  көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="000B5217">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шағын  жинақты  мектептерде  заманауи  білім  беруді  дамытудың  өзекті  мәселелері  мен  болашағы  туралы, тірек  мектебінің (РО) магниттік  мектептермен  жұмысты  ұйымдастыруы  бойынша  әдістемелік  семинарлар  өткізу; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="000B5217" w:rsidP="000B5217">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>П</w:t>
+      </w:r>
+      <w:r w:rsidR="001C6E6F" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">едагогтардың  озық  тәжірибелерін  зерделеу,  жалпылау  және  тарату;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="002D470C" w:rsidP="000B5217">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>З</w:t>
+      </w:r>
+      <w:r w:rsidR="001C6E6F" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ерттеулерді  ұйымдастыру  және  жүргізу; </w:t>
+      </w:r>
+      <w:r w:rsidR="001C6E6F" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="00104796" w:rsidP="000B5217">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>«Ауыл  мектебі»,  «Ауыл – қ</w:t>
+      </w:r>
+      <w:r w:rsidR="001C6E6F" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ала»  жобаларын  іске  асыру. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D04B7" w:rsidRPr="00981F29" w:rsidRDefault="009D04B7" w:rsidP="009D04B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D04B7" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="000B5217">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021-2022  оқу  жылында </w:t>
+      </w:r>
+      <w:r w:rsidR="009D04B7" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қарағанды облысы бойынша</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009D04B7" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00104796" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        </w:t>
+      </w:r>
+      <w:r w:rsidR="009D04B7" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>9 селолық аудандарда</w:t>
+      </w:r>
+      <w:r w:rsidR="00272660" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және Қарағанды, Жезқазған, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қаражал қалаларында барлығы 205 шағын жинақты мектептер жұмыс жасады</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC4E3C" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (өткен  оқу  жылында – 219).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CC4E3C" w:rsidRPr="00981F29" w:rsidRDefault="008E2689" w:rsidP="00104796">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Барлық 205 ШЖМ-тің  37 – бастауыш, 56- негізгі  орта, 112- жалпы білім беретін мектептер.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a6"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="675"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="3402"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001C6E6F" w:rsidRPr="006E1825" w:rsidTr="001C6E6F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Аудан/қала </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Оның ішінде ШЖМ саны  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="001C6E6F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Тірек мектептері</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="001C6E6F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 01.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>2ж)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="001C6E6F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Бекітілген магниттік ШЖМ (01.06.2022ж)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="001C6E6F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C6E6F" w:rsidRPr="006E1825" w:rsidTr="001C6E6F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Абай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C6E6F" w:rsidRPr="006E1825" w:rsidTr="001C6E6F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Ақтоғай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>16      (2 ШЖМ – РО)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C6E6F" w:rsidRPr="006E1825" w:rsidTr="001C6E6F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Бұқаржырау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>24     (1 ШЖМ – РО)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C6E6F" w:rsidRPr="006E1825" w:rsidTr="001C6E6F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Жаңаарка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C6E6F" w:rsidRPr="006E1825" w:rsidTr="001C6E6F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қарқаралы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>26     (2 ШЖМ – РО)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C6E6F" w:rsidRPr="006E1825" w:rsidTr="001C6E6F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Нұра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>23    (2 ШЖМ – РО)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C6E6F" w:rsidRPr="006E1825" w:rsidTr="001C6E6F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Осакаровка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C6E6F" w:rsidRPr="006E1825" w:rsidTr="001C6E6F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Ұлытау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C6E6F" w:rsidRPr="006E1825" w:rsidTr="001C6E6F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Шет </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>35     (1 ШЖМ – РО)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C6E6F" w:rsidRPr="006E1825" w:rsidTr="001C6E6F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>198</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>190 + 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C6E6F" w:rsidRPr="006E1825" w:rsidTr="001C6E6F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Караганда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C6E6F" w:rsidRPr="006E1825" w:rsidTr="001C6E6F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Жезказган</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C6E6F" w:rsidRPr="006E1825" w:rsidTr="001C6E6F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Каражал</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C6E6F" w:rsidRPr="006E1825" w:rsidTr="001C6E6F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C6E6F" w:rsidRPr="006E1825" w:rsidTr="001C6E6F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="000B5217" w:rsidP="00104796">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>БАРЛЫҒЫ:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>205</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C6E6F" w:rsidRPr="00981F29" w:rsidRDefault="001C6E6F" w:rsidP="00104796">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="009D04B7" w:rsidRPr="006E1825" w:rsidRDefault="009D04B7" w:rsidP="009D04B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D04B7" w:rsidRPr="00981F29" w:rsidRDefault="009D04B7" w:rsidP="009D04B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шағын жинақты мектептерге қолдау көрсету әр аудандағы орта мектеп базасында құрылған 39 тірек мектептері (Ресурстық орталықтары) арқылы жүзеге асырылады, оларға </w:t>
+      </w:r>
+      <w:r w:rsidR="001C6E6F" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>190</w:t>
+      </w:r>
+      <w:r w:rsidR="007C56EE" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шағ</w:t>
+      </w:r>
+      <w:r w:rsidR="007C56EE" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ын жинақты мектептер бекітілген (себебі </w:t>
+      </w:r>
+      <w:r w:rsidR="00035A56" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C56EE" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>8 – ресурстық орталықтар – ШЖМ).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00104796" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ресурстық  орталықтар</w:t>
+      </w:r>
+      <w:r w:rsidR="00035A56" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00104796" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ауыл </w:t>
+      </w:r>
+      <w:r w:rsidR="00104796" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">мектептері  оқушыларының </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сапалы білім мен заманауи ақпараттық ресурстарға қол жетімділігін қамтамасыз етудің тиімді тәсілдерінің бірі ретінде шағын жинақты мектептердегі оқу үр</w:t>
+      </w:r>
+      <w:r w:rsidR="00104796" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>дісін ұйымдастыруды жетілдіру  жұмыстарын  жүргізді. О</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>л үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D04B7" w:rsidRPr="00981F29" w:rsidRDefault="009D04B7" w:rsidP="00035A56">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- тірек мектептері (РО) мен олардың құрамына енген </w:t>
+      </w:r>
+      <w:r w:rsidR="00104796" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>магниттік ШЖМ-дің біры</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ңғ</w:t>
+      </w:r>
+      <w:r w:rsidR="006E1825" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ай оқу жұмыс жоспарлары, сабақ </w:t>
+      </w:r>
+      <w:r w:rsidR="00035A56" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>кестелері құрылған</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00035A56" w:rsidRPr="00981F29" w:rsidRDefault="009D04B7" w:rsidP="009D04B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>- сессиялық және сессияаралық кезеңдерде ш</w:t>
+      </w:r>
+      <w:r w:rsidR="006E1825" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ағын жинақты мектептердің тірек</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мектептер</w:t>
+      </w:r>
+      <w:r w:rsidR="006E1825" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">імен (РО) жұмыс атқару жоспары </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жасалынған.</w:t>
+      </w:r>
+      <w:r w:rsidR="00035A56" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D04B7" w:rsidRPr="00981F29" w:rsidRDefault="00035A56" w:rsidP="00035A56">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="202124"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Жалпы білім беру ұйымдары қызметінің типтік ережелеріне сәйкес шағын жинақты мектептердің оқушылары үшін бастапқы, </w:t>
+      </w:r>
+      <w:r w:rsidR="000353E1" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="202124"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>аралық және қорытынды сессиялар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="202124"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> барлық  9  ауданда    қашықтықтан  өткізілді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C56EE" w:rsidRPr="00981F29" w:rsidRDefault="009D04B7" w:rsidP="00035A56">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="202124"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00035A56" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="202124"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A87F03" w:rsidRPr="006E1825" w:rsidRDefault="000B5217" w:rsidP="009D04B7">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="202124"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="202124"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Ш</w:t>
+      </w:r>
+      <w:r w:rsidR="007C56EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="202124"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ағын  жинақты  мектептердегі  бі</w:t>
+      </w:r>
+      <w:r w:rsidR="00A87F03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="202124"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ріктірілген  сыныптар  саны – 94</w:t>
+      </w:r>
+      <w:r w:rsidR="007C56EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="202124"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a6"/>
+        <w:tblW w:w="9782" w:type="dxa"/>
+        <w:tblInd w:w="-318" w:type="dxa"/>
+        <w:tblLook w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="459"/>
+        <w:gridCol w:w="1892"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="2268"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A87F03" w:rsidTr="00035A56">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1892" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Аудан / қала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>РО саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ШЖМ саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Біріктірілген сыныптар саны (қ/о)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Біріктірілген сыныптары бар ШЖМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Біріктірілген сыныптары жоқ ШЖМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A87F03" w:rsidTr="00035A56">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1892" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Абай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00035A56" w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>23 (17/6)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00035A56">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A87F03" w:rsidTr="00035A56">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1892" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ақтоғай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>6 (4/2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A87F03" w:rsidTr="00035A56">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1892" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Бұқаржырау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>32 (26/6)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A87F03" w:rsidTr="00035A56">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1892" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Жаңаарқа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A87F03" w:rsidTr="00035A56">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1892" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қарқаралы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A87F03" w:rsidTr="00035A56">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1892" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нұра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>24 (22/2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A87F03" w:rsidTr="00035A56">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1892" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Осакаров</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>37 (35/2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A87F03" w:rsidTr="00035A56">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1892" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ұлытау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A87F03" w:rsidTr="00035A56">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1892" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Шет </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A87F03" w:rsidTr="00035A56">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1892" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00035A56">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Аудандар б-</w:t>
+            </w:r>
+            <w:r w:rsidR="00A87F03" w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ша:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00035A56">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>198</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>163 (145/18)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00035A56" w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A87F03" w:rsidTr="00035A56">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1892" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қарағанды:  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A87F03" w:rsidTr="00035A56">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1892" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>№ 134 НМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>6 (3/3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A87F03" w:rsidTr="00035A56">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1892" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Жезқазған:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A87F03" w:rsidTr="00035A56">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1892" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ 6 НМ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A87F03" w:rsidTr="00035A56">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1892" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>№ 14 ЖББМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A87F03" w:rsidTr="00035A56">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1892" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> № 15 НМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A87F03" w:rsidTr="00035A56">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1892" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қаражал </w:t>
+            </w:r>
+            <w:r w:rsidR="00035A56" w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>сы:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A87F03" w:rsidTr="00035A56">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1892" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>№ 5 БМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A87F03" w:rsidTr="00035A56">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1892" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>№ 6  ЖББМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A87F03" w:rsidTr="00035A56">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1892" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>№ 11 ЖББМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A87F03" w:rsidTr="00035A56">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1892" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қалалар  </w:t>
+            </w:r>
+            <w:r w:rsidR="00035A56" w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>б-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ша:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>11 (8/3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A87F03" w:rsidTr="00035A56">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1892" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>БАРЛЫҒЫ:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidR="00035A56" w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>174 (153/21)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidR="00035A56" w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00981F29" w:rsidRDefault="00981F29" w:rsidP="00981F29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00775812" w:rsidRPr="00981F29" w:rsidRDefault="00775812" w:rsidP="00981F29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Облыс  бойынша  шағын  жинақты  мектептерде 1 – педагог-шебер, 358  педагог – зерттеуші  біліктілік  санатты  мұғалім  қызмет  атқарады  (01.03.2022жылға).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a6"/>
+        <w:tblW w:w="9930" w:type="dxa"/>
+        <w:tblInd w:w="-176" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="426"/>
+        <w:gridCol w:w="1419"/>
+        <w:gridCol w:w="993"/>
+        <w:gridCol w:w="1135"/>
+        <w:gridCol w:w="5957"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00775812" w:rsidTr="00775812">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Аудан/қала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Педагог- шебер мұғалім саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Педагог – зерттеуші  санатты  мұғалім-дер   саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Мектептер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00775812" w:rsidTr="00775812">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Абай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Юбилейный, Самарқа, Дзержинск, ЕсенгелдіЖББМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00775812" w:rsidTr="00775812">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Ақтоғай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Тасарал, М.Ержанов ат., А.Ермеков ат., Нұржанов ат., Абай ат, Қошқар, Қызыларай, Кенесбеков ат. Ортадересін  ЖББМ-тер; Ж.Ақбай ат., С.Ибраев ат., Ақши  НОМ-тер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00775812" w:rsidRPr="008C1B45" w:rsidTr="00775812">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Бұқаржырау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>58</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ботақара, Шешенқара, Нұра, С.Мұқанов ат, Заречный, Керней, Ақтөбе, Амаангелді, Белағаш, Қ.Сәтбаев ат., Т.Бигелдинов ат., Үміткер ЖББМ-р; Боранбаев ат., </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Андрейниковка, Т.Елгезек ат., Алғабас, Тасшоқы, Красная нива НОМ-р.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00775812" w:rsidRPr="008C1B45" w:rsidTr="00775812">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Жаңаарка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Ынтымақ, Ақтау, Талдыбұлақ ЖББМ-тер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00775812" w:rsidTr="00775812">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қарқаралы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>№ 3, № 6, № 8, № 12, № 14, № 18, № 19, № 21, № 31, № 32, № 33, № 35 ЖББМ-тер; № 9, № 24, № 26 НОМ-тер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00775812" w:rsidTr="00775812">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Нұра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>78</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>К.Мыңбаев ат., С.Талжанов ат., Р.Қошқарбаев ат., Қарой, К.Шайменов ат., Шұбаркөл, М.Дулатұлы ат., А.Бөкейханов ат., Нұра,  Байтуған, Қарақойын, Сүлейменов ат., Баршын ЖББМ-тер; Құланөтпес, Аймауытұлы ат., Пушкин, Сарыөзен, Д.Шалабеков ат. НОМ-тер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00775812" w:rsidRPr="008C1B45" w:rsidTr="00775812">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Осакаровка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1-№ 29 ЖББМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>№ 6, № 7, № 8, № 10, № 13, № 16, № 17, № 18, № 20, № 22, № 24, № 25, № 28, № 29 ЖББМ-тер; № 30, № 34,№ 35 НОМ – тер;  № 37 БМ.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00775812" w:rsidTr="00775812">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Ұлытау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>№ 10, № 11, № 14, № 17 ЖББМ – тер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00775812" w:rsidTr="00775812">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Шет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Еркіндік, Қызылқой, Нұраталды, Бұрма, Шет, Көктіңкөлі, Сәрінжіпұлы ат., Сәкен, Талды ЖББМ –тер; Алихан, Ақсу, Алтайбаев ат. НОМ – тер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00775812" w:rsidTr="00775812">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>АУДАН:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>342</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00775812" w:rsidTr="00775812">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қарағанды </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>№ 134 НОМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00775812" w:rsidTr="00775812">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жезқазған  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>№ 14 ЖББМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00775812" w:rsidTr="00775812">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қаражал  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>№ 6, № 11  ЖББМ – тер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00775812" w:rsidTr="00775812">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ҚАЛА:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00775812" w:rsidTr="00775812">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Барлығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>358</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00775812" w:rsidRDefault="00775812">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00A87F03" w:rsidRDefault="00A87F03" w:rsidP="00775812">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:b/>
+    </w:p>
+    <w:p w:rsidR="009D04B7" w:rsidRPr="006E1825" w:rsidRDefault="009D04B7" w:rsidP="009D04B7">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="202124"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...80 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="009A2C96" w:rsidRPr="00056B15" w:rsidRDefault="003965E1" w:rsidP="00086A52">
-[...527 lines deleted...]
-    <w:p w:rsidR="00056B15" w:rsidRPr="00056B15" w:rsidRDefault="00056B15" w:rsidP="00C63E65">
+    <w:p w:rsidR="005A48D8" w:rsidRPr="00981F29" w:rsidRDefault="005A48D8" w:rsidP="005A48D8">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Білім  сапасы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00104796" w:rsidRPr="00981F29" w:rsidRDefault="00104796" w:rsidP="00104796">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00104796" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03" w:rsidP="005A48D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F709DA" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Шағын жинақты мектеп оқушыларының</w:t>
+      </w:r>
+      <w:r w:rsidR="009D04B7" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> білім сапасына </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F709DA" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 рет (қараша-2021ж, қаңтар, маусым – 2022ж). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009D04B7" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>салыстырмалы сараптама</w:t>
+      </w:r>
+      <w:r w:rsidR="007E2849" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сы</w:t>
+      </w:r>
+      <w:r w:rsidR="009D04B7" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жасалынды.</w:t>
+      </w:r>
+      <w:r w:rsidR="009D04B7" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Білім сапасы бойынша туындаған мәселелер анықталып, оларды шешу жолдары белгіленіп, олқылықтарды жою бойынша әр ауданда жоспарлы жұмыстар ұйымдастырылды.</w:t>
+      </w:r>
+      <w:r w:rsidR="009D04B7" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005A48D8" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2022  жылдың 3 наурыз күні өткен  «Әдістемелік күн» жоспарына сәйкес шағын  жинақты  мектеп  оқушыларының білім сапасы  қаралып, мәселелерді  шешу  бойынша  ұсынымдар  берілді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00104796" w:rsidRPr="005A48D8" w:rsidRDefault="00104796" w:rsidP="005A48D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00056B15">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00056B15" w:rsidRPr="00056B15" w:rsidRDefault="00056B15" w:rsidP="00C63E65">
+    <w:p w:rsidR="005A48D8" w:rsidRPr="00981F29" w:rsidRDefault="005A48D8" w:rsidP="00104796">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Білім  жетілдіру  курстары</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00104796" w:rsidRPr="00981F29" w:rsidRDefault="00104796" w:rsidP="00104796">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A87F03" w:rsidRPr="00981F29" w:rsidRDefault="00A87F03" w:rsidP="00D076E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Абай атындағы ҚазҰПУ-нің  Біліктілікті  жетілдіру және қашықтықтан оқыту орталығы  «ШЖМ-де  оқу-тәрбие  үдерісін  ұйымдастыру  және  басқару»  тақырыбында 2021  жылдың  25-29 қазан аралығынд</w:t>
+      </w:r>
+      <w:r w:rsidR="003D06E2" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а  өткен республикалық  </w:t>
+      </w:r>
+      <w:r w:rsidR="00104796" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>білім  жетілдіру  курсына</w:t>
+      </w:r>
+      <w:r w:rsidR="003D06E2" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   33  ШЖМ  директорлары, орынбасарлары  қатыст</w:t>
+      </w:r>
+      <w:r w:rsidR="005A48D8" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ы, барлығына сертификаттар берілді.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00104796" w:rsidRDefault="00104796" w:rsidP="00D076E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00056B15">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00056B15" w:rsidRPr="00056B15" w:rsidRDefault="00056B15" w:rsidP="00C63E65">
+    <w:p w:rsidR="003D06E2" w:rsidRPr="00981F29" w:rsidRDefault="002D470C" w:rsidP="00104796">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-        <w:t>мұғалімдердің  кәсіби  шеберліктерін  арттыру.</w:t>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Әдістемелік  семинарлар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00056B15" w:rsidRPr="00056B15" w:rsidRDefault="00056B15" w:rsidP="00CC2171">
+    <w:p w:rsidR="00104796" w:rsidRPr="00981F29" w:rsidRDefault="00104796" w:rsidP="00104796">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00CC2171" w:rsidRPr="00C63E65" w:rsidRDefault="00056B15" w:rsidP="003965E1">
-      <w:pPr>
+    <w:p w:rsidR="00B44505" w:rsidRPr="00981F29" w:rsidRDefault="002D470C" w:rsidP="00981F29">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="708"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шағын  жинақты  мектептерде  заманауи  білім  беруді  дамытудың  өзекті  мәселелері  мен  болашағы  туралы, тірек  мектебінің (РО) магниттік  мектептермен  жұмысты  ұйымдастыруы  бойынша  </w:t>
+      </w:r>
+      <w:r w:rsidR="00104796" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>8  рет</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> әдістемелік</w:t>
+      </w:r>
+      <w:r w:rsidR="00104796" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  семинарлар  өткізілді.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D84FF1" w:rsidRPr="00056B15">
-[...106 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="002633C8" w:rsidRPr="00056B15" w:rsidRDefault="002633C8" w:rsidP="002633C8">
-[...1274 lines deleted...]
-      <w:pPr>
+    <w:p w:rsidR="002D470C" w:rsidRPr="00981F29" w:rsidRDefault="002D470C" w:rsidP="00B44505">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="9" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021-2022  оқу  жылында  шағын  жинақты  мектептерде  оқу  үрдісін  ұйымдастыру  </w:t>
+      </w:r>
+      <w:r w:rsidR="00F62804" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ерекшеліктері».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D470C" w:rsidRPr="00981F29" w:rsidRDefault="002D470C" w:rsidP="00B44505">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="9" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>«Ресурстық  орталықтардың  жұмысын  жоспарлау  және  ұйымдастыру» - Осакаров  ауданының тірек мектептерінің (РО) тәжірибесі</w:t>
+      </w:r>
+      <w:r w:rsidR="00F62804" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="009C5AC1" w:rsidRPr="009C5AC1" w:rsidRDefault="00086A52" w:rsidP="0076171C">
-[...5 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="002D470C" w:rsidRPr="00981F29" w:rsidRDefault="002D470C" w:rsidP="00B44505">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="9" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...75 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«Шағын  жинақты  мектептердегі  біріктірілген  сыныптардың  білім сапасын  арттыру»     - Ұлыт</w:t>
+      </w:r>
+      <w:r w:rsidR="00F62804" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ау  ауданы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D470C" w:rsidRPr="00981F29" w:rsidRDefault="002D470C" w:rsidP="00B44505">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="9" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«Жаратылыстану - математикалық  пәндер  мұғалімдеріне  арналған  «Заманауи  технологиялар - білім  сапасын  арттырудың  негізгі  құралы»   - Қарқаралы  ауданының  Тірек  мектептерінің  (РО)  іс</w:t>
+      </w:r>
+      <w:r w:rsidR="00F62804" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – тәжірибесі.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D470C" w:rsidRPr="00981F29" w:rsidRDefault="002D470C" w:rsidP="00B44505">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="9" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«Оқу  процесін  ұйымдастыруда Тірек  мектептерінің  магниттік  шағын жинақты мектептермен  бірыңғай оқу жұмы</w:t>
+      </w:r>
+      <w:r w:rsidR="00F62804" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">с жоспарын құру ерекшеліктері» </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Шет  ауданының  Ресурстық орталықтарының тәжірибесі</w:t>
+      </w:r>
+      <w:r w:rsidR="00F62804" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D470C" w:rsidRPr="00981F29" w:rsidRDefault="002D470C" w:rsidP="00B44505">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="9" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«Дарынды  балалармен жұмысты  ұйымдастыру»  - Тірек  мектептерінің (РО) тәжірибесі. (Бұқаржыр</w:t>
+      </w:r>
+      <w:r w:rsidR="00F62804" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ау  ауданы).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D470C" w:rsidRPr="00981F29" w:rsidRDefault="002D470C" w:rsidP="00B44505">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="9" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«Оқушыларға  ерте  кәсіптік  бағдар  беру» -   Нұра  ауданының    Ресурстық  орталықтардың магниттік  шағын  жинақты  мектептермен ұйымдастырған  іс-</w:t>
+      </w:r>
+      <w:r w:rsidR="00F62804" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  тәжірибесі</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB740F" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F62804" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB740F" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A7408F">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="009C5AC1" w:rsidRPr="009C5AC1" w:rsidRDefault="009C5AC1" w:rsidP="009C5AC1">
-[...5 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="00AB740F" w:rsidRPr="00981F29" w:rsidRDefault="00AB740F" w:rsidP="00B44505">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="9" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-567" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Ресурстық  орталықтарда  білім беру қызметін  ұйымдастыру».  </w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...4313 lines deleted...]
-        <w:pStyle w:val="a5"/>
+    <w:p w:rsidR="00B44505" w:rsidRDefault="002D470C" w:rsidP="002D470C">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="30" w:color="FFFFFF"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="357" w:firstLine="346"/>
+        <w:ind w:left="360"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00861A96" w:rsidRPr="00981F29" w:rsidRDefault="00B44505" w:rsidP="00B44505">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="002D470C" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Облыс бойынша тірек мектептерінде (РО) және шағын жинақты мектептерде шығармашылықпен жұмыс атқаратын мұғалімдердің озық педагогикалық іс – тәжірибелерін насихаттау мақсатында  ұй</w:t>
+      </w:r>
+      <w:r w:rsidR="00F62804" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ымдастырылған  барлық  семинарларда</w:t>
+      </w:r>
+      <w:r w:rsidR="002D470C" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  тақырыптарына  сәйкес    магниттік  шағын  жинақты  мектептермен  жүргізілген  жұмыстар  ұсынылып,  іс – тәжірибелерімен  бөлісті. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00861A96" w:rsidRPr="00981F29" w:rsidRDefault="00B44505" w:rsidP="00EB424E">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="00861A96" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Сонымен  бірге    Ақтоғай ауданының Шашубай  кентіндегі «Мектеп-балабақша кешені базасындағы»  тірек  мектебінде  «Ресурстық  орталықтарда  білім беру қызметін</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB424E" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ұйымдастыру</w:t>
+      </w:r>
+      <w:r w:rsidR="00861A96" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>»  тақырыбындағы  облыстық семинар аясында  «Ауыл мектептерінде білім сапасын жақсартудың тиімді жолдары» дөңгелек үстел жұмысы барысында «Оқу  үдерісін  ұйымдастыруда Тірек</w:t>
+      </w:r>
+      <w:r w:rsidR="00861A96" w:rsidRPr="00EB424E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00861A96" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мектептерінің  магниттік  шағын жинақты мектептермен  бірыңғай оқу жұмыс жоспарының жүзеге асырылуы», «Ресурстық орталықтардың магниттік шағын жинақты мектептермен сессиялық және сессияаралық жұмыстарды ұйымдастыруы: мәселелері, шешу жолдары», «Шағын жинақты мектеп мұғалімдерінің авторлық өнімдерінің дайындалу ерекшеліктері», «Шағын жинақты мектептердің білім сапасын арттыруда Ресурстық орталықтың рөлі» тақырыптарында Шет, Қарқаралы, Жаңаарқа, Осакаров аудандарының  әдістемелік  кабинет  меңгерушілері жұмыстардың ұйымдастырылуы бойынша  мәселелерді  шешу  жолдарына  тоқталды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BE0ADB" w:rsidRPr="00981F29" w:rsidRDefault="00B44505" w:rsidP="00CF3E1B">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0ADB" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2021 жылдың 26 қазан күні өткен «Қазақстанның білім беру жүйесіндегі дәстүр м</w:t>
+      </w:r>
+      <w:r w:rsidR="000353E1" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ен жаңашылдық» тақырыбындағы</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0ADB" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> республикалық конференцияда Шет ауданы білім бөлімі әдістемелік кабинетінің меңгерушісі Д.Б.Бакаев  Ы.Алтынсарин атындағы Ресурстық орталықтың жұмысымен, бекітілген магниттік шағын  жинақты мектептердің инфроқұрылымымен, «Ағадан – ақыл, атадан нақыл», «Адамгершілік – асыл қасиет», «Ұрпақ тәрбиесі – ұлт болашағы» бөлімдерінен тұратын «Ыбырайтану» вариативтік курсының жүзеге  асырылуымен  таныстырды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F62804" w:rsidRDefault="00F62804" w:rsidP="002D470C">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00981F29" w:rsidRPr="00981F29" w:rsidRDefault="00981F29" w:rsidP="002D470C">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CF3E1B" w:rsidRDefault="00CF3E1B" w:rsidP="00EF2EB0">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>IV.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Әр  аудан  бойынша  Ресурстық  орталықтар  мен  шағын  жинақты  мектеп  мұғалімдерінің  облыстық</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF2EB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  іс – шараларға  қатысы:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a6"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="360" w:type="dxa"/>
+        <w:tblLook w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="474"/>
+        <w:gridCol w:w="1392"/>
+        <w:gridCol w:w="1024"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="871"/>
+        <w:gridCol w:w="856"/>
+        <w:gridCol w:w="1016"/>
+        <w:gridCol w:w="1000"/>
+        <w:gridCol w:w="854"/>
+        <w:gridCol w:w="824"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D12246" w:rsidTr="00D12246">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1441" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Аудан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ҒТК</w:t>
+            </w:r>
+            <w:r w:rsidR="005E36A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>, форум, фести-валь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="928" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Семи-нар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="899" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Веби-нар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00207EE7" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Ворк-шоп</w:t>
+            </w:r>
+            <w:r w:rsidR="00207EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00207EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>boot camp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1050" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Шеб сынып</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>байқау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="881" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Олим пиа-да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="816" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Бар-лығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D12246" w:rsidTr="00D12246">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1441" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00D12246">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Абай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="928" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="899" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1050" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="881" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="816" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D12246" w:rsidTr="00D12246">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1441" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00D12246">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Ақтоғай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00207EE7" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="928" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="899" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00207EE7" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00207EE7" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1050" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00207EE7" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="881" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="816" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00207EE7" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D12246" w:rsidTr="00D12246">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1441" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00D12246">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Бұқар жырау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="928" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="899" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1050" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="881" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="816" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D12246" w:rsidTr="00D12246">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1441" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00D12246">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қарқаралы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="928" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="899" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1050" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="881" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="816" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D12246" w:rsidTr="00D12246">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1441" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00D12246">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Нұра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="928" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="899" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1050" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="881" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="816" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D12246" w:rsidTr="00D12246">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1441" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00D12246">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Осакаров</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="928" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="899" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1050" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="881" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="816" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D12246" w:rsidTr="00D12246">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1441" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00D12246">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Шет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="005E36A4" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="928" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="009408FF" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="899" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="005E36A4" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="005E36A4" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1050" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00A96173" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="005E36A4" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="881" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="005E36A4" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="816" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="009408FF" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D12246" w:rsidRPr="00D12246" w:rsidTr="00D12246">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1441" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00D12246">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Барлығы:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="928" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="899" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1050" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="881" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="816" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D12246" w:rsidRPr="00981F29" w:rsidRDefault="00D12246" w:rsidP="00EF2EB0">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00EF2EB0" w:rsidRPr="00EF2EB0" w:rsidRDefault="00EF2EB0" w:rsidP="00B44505">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="6" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F62804" w:rsidRPr="00981F29" w:rsidRDefault="00F62804" w:rsidP="001E3189">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="6" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003317CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB740F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB740F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ауыл – қала» жобасы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002D470C" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003702AF" w:rsidRPr="00981F29" w:rsidRDefault="00B44505" w:rsidP="00B44505">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="6" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="00F62804" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ауыл мен қала </w:t>
+      </w:r>
+      <w:r w:rsidR="00F62804" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мектеп оқушыларының</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009D04B7" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> білім сапасындағы алшақтықты қысқарту және олқылықтарды жою мақсатында </w:t>
+      </w:r>
+      <w:r w:rsidR="003C6831" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Ауыл </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>– қ</w:t>
+      </w:r>
+      <w:r w:rsidR="003C6831" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ала» жобасы аясында облыстық мамандандырылған мектеп-интернаттары </w:t>
+      </w:r>
+      <w:r w:rsidR="00F62804" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003C6831" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өздеріне бекітілген 9 селолық </w:t>
+      </w:r>
+      <w:r w:rsidR="00A87F03" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">аудандардың </w:t>
+      </w:r>
+      <w:r w:rsidR="006E1825" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мектептеріне </w:t>
+      </w:r>
+      <w:r w:rsidR="003C6831" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">оқытудың жаңа әдіс-тәсілдерін жетілдіріп, озық тәжірибелермен алмасу мақсатында оқу жылына жасалынған жоспарға сәйкес воркшоптар, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F62804" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003C6831" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> семинар-тренингтер, шеберлік-сабақтарын</w:t>
+      </w:r>
+      <w:r w:rsidR="00F62804" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, оқушыларды олимпиадаға </w:t>
+      </w:r>
+      <w:r w:rsidR="003C6831" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>дайындау бойынша вебинарлар өткізіп, онлайн кеңестер жүргіз</w:t>
+      </w:r>
+      <w:r w:rsidR="00D076E1" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ілді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003702AF" w:rsidRPr="00981F29" w:rsidRDefault="00F62804" w:rsidP="00B44505">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="6" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ауыл – қала» облыстық жобасын жүзеге  </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB740F" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">асыруда </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мамандандырылған мектеп лицей – интернатының    аудандардың</w:t>
+      </w:r>
+      <w:r w:rsidR="003702AF" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  педагогтері және</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  білім алушыларымен   жоспарлы  атқарған жұмыстары,  тәжірибесі"</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23421">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тақырыбында  7</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB740F" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> рет  облыстық семинарлар</w:t>
       </w:r>
-      <w:r w:rsidR="00086A52">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00B23421">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және вебинар </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB740F" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> ұйымдастырылып, өткізілді.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003965E1" w:rsidRDefault="0076171C" w:rsidP="008663DF">
-[...1 lines deleted...]
-        <w:pStyle w:val="a5"/>
+    <w:p w:rsidR="003702AF" w:rsidRPr="00981F29" w:rsidRDefault="003702AF" w:rsidP="00B44505">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="30" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
-          <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="357" w:firstLine="346"/>
+        <w:ind w:left="360" w:firstLine="348"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-        <w:t>- Н.Нұрмаков атындағы ММИ және № 1 «Білім – инновация» лицей интернатының  Ақтоғай, Шет  аудандарымен өткен  оқу  жылында  атқарған  жұмыстары (қыркүйек-2021ж).</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Н.Нұрмаков атындағы ММИ және № 1 «Білім – инновация» лицей интернатының  Ақтоғай, Шет  аудандарымен өткен  оқу  жылында  атқарған  жұмыстары (қыркүйек-2021ж).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003965E1" w:rsidRDefault="0076171C" w:rsidP="008663DF">
-[...1 lines deleted...]
-        <w:pStyle w:val="a5"/>
+    <w:p w:rsidR="003702AF" w:rsidRPr="00981F29" w:rsidRDefault="003702AF" w:rsidP="00B44505">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="30" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
-          <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="357" w:firstLine="346"/>
+        <w:ind w:left="360" w:firstLine="348"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...9 lines deleted...]
-          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:r w:rsidRPr="0076171C">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>№ 3 «Білім – инновация  лицей – интернатының Жаңаарқа ауданы педагогтері мен оқушылары үшін жоспарлы атқарған жұмыстары, тәжірибесі (қараша-2021ж).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003965E1" w:rsidRDefault="0076171C" w:rsidP="008663DF">
-[...1 lines deleted...]
-        <w:pStyle w:val="a5"/>
+    <w:p w:rsidR="003702AF" w:rsidRPr="00981F29" w:rsidRDefault="003702AF" w:rsidP="00B44505">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="30" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
-          <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="357" w:firstLine="346"/>
+        <w:ind w:left="360" w:firstLine="348"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...9 lines deleted...]
-          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidRPr="0076171C">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="003317CC" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> «Дарын» ММИ Осакаров ауданы педагогтері мен оқушылары үшін жоспарлы атқарған жұмыстары, тәжірибесі (қаңтар-2022ж).</w:t>
+        <w:t xml:space="preserve"> «Дарын» ММИ Осакаров</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ауданы педагогтері мен оқушылары үшін жоспарлы атқарған жұ</w:t>
+      </w:r>
+      <w:r w:rsidR="003317CC" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мыстары, тәжірибесі (қаңтар-2022</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ж).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003965E1" w:rsidRDefault="0076171C" w:rsidP="008663DF">
-[...1 lines deleted...]
-        <w:pStyle w:val="a5"/>
+    <w:p w:rsidR="003702AF" w:rsidRPr="00981F29" w:rsidRDefault="003702AF" w:rsidP="00B44505">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="30" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
-          <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="357" w:firstLine="346"/>
+        <w:ind w:left="360" w:firstLine="348"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...9 lines deleted...]
-          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidRPr="0076171C">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="003317CC" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жамбыл атындағы ММИ  Бұқар жырау  ауданы педагогтері мен оқушылары үшін жоспарлы атқарған жұмыстары, тәжірибесі (ақпан-2022ж).</w:t>
+        <w:t xml:space="preserve"> Жамбыл атындағы ММИ  Бұқар жырау </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ауданы педагогтері мен оқушылары үшін жоспарлы атқарған жұ</w:t>
+      </w:r>
+      <w:r w:rsidR="003317CC" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мыстары, тәжірибесі (ақпан-2022</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ж).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003965E1" w:rsidRDefault="0076171C" w:rsidP="008663DF">
-[...1 lines deleted...]
-        <w:pStyle w:val="a5"/>
+    <w:p w:rsidR="003702AF" w:rsidRPr="00981F29" w:rsidRDefault="003702AF" w:rsidP="00B44505">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="30" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
-          <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="357" w:firstLine="346"/>
+        <w:ind w:left="360" w:firstLine="348"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...9 lines deleted...]
-          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidRPr="0076171C">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="003317CC" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> «Мұрагер» ММИ  Қарқаралы ауданы педагогтері мен оқушылары үшін жоспарлы атқарған жұмыстары, тәжірибесі (мамыр -2022ж).</w:t>
+        <w:t xml:space="preserve"> «Мұрагер» ММИ  Қарқаралы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ауданы педагогтері мен оқушылары үшін жоспарлы атқарған жұ</w:t>
+      </w:r>
+      <w:r w:rsidR="003317CC" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мыстары, тәжірибесі (мамыр -2022</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ж).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00086A52" w:rsidRDefault="0076171C" w:rsidP="008663DF">
-[...1 lines deleted...]
-        <w:pStyle w:val="a5"/>
+    <w:p w:rsidR="00B23421" w:rsidRDefault="003702AF" w:rsidP="00B44505">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="30" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
-          <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="357" w:firstLine="346"/>
+        <w:ind w:left="360" w:firstLine="348"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0076171C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidRPr="0076171C">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="003317CC" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>№ 2 «Білім – инновация  лицей – интернатының және «Ақпараттық  технологиялар» мамандандырылған мектеп лицей – интернатының  Нұра, Абай аудандары  педагогтері мен оқушылары үшін жоспарлы атқарған жұмыстары, тәжірибесі (маусым-2022ж).</w:t>
+        <w:t>№ 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Білім – инновация  лицей – интернатының</w:t>
+      </w:r>
+      <w:r w:rsidR="003317CC" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және «Ақпараттық  технологиялар» мамандандырылған мектеп лицей – интернатының  Нұра, Абай аудандары </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> педагогтері мен оқушылары үшін жоспарлы атқарған жұ</w:t>
+      </w:r>
+      <w:r w:rsidR="003317CC" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мыстары, тәжірибесі (маусым-2022</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ж).</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23421">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00086A52" w:rsidRPr="00086A52" w:rsidRDefault="00086A52" w:rsidP="008663DF">
-[...1 lines deleted...]
-        <w:pStyle w:val="a5"/>
+    <w:p w:rsidR="003702AF" w:rsidRPr="00B23421" w:rsidRDefault="00B23421" w:rsidP="00B44505">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="30" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
-          <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="357" w:firstLine="346"/>
+        <w:ind w:left="360" w:firstLine="348"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidRPr="00086A52">
-[...6 lines deleted...]
-        <w:t>«Элективті  курс  бағдарламасы  - бағдарлы  оқытуды  жүзеге  асырудың  басты  құралы»  (маусым – 2022).</w:t>
+      <w:r w:rsidRPr="00B23421">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Элективті  курс  бағдарламасы  - бағдарлы  оқытуды  жүзеге  асырудың  басты  құралы»  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(маусым – 2022).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00086A52" w:rsidRDefault="00086A52" w:rsidP="003965E1">
-[...1 lines deleted...]
-        <w:pStyle w:val="a5"/>
+    <w:p w:rsidR="00B44505" w:rsidRDefault="00B44505" w:rsidP="003317CC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="30" w:color="FFFFFF"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="357" w:firstLine="346"/>
+        <w:ind w:left="360" w:firstLine="348"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0076171C" w:rsidRPr="0076171C" w:rsidRDefault="00086A52" w:rsidP="003965E1">
-[...1 lines deleted...]
-        <w:pStyle w:val="a5"/>
+    <w:p w:rsidR="00F62804" w:rsidRPr="00981F29" w:rsidRDefault="00B44505" w:rsidP="003317CC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="30" w:color="FFFFFF"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="357" w:firstLine="346"/>
+        <w:ind w:left="360" w:firstLine="348"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="003317CC" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Әр семинардың бекітілген бағдарламасына сәйкес аудандық әдістемелік кабинет меңгерушілері  жоба  бойынша  атқарылған  жұмыстарын ұсынды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B44505" w:rsidRPr="00981F29" w:rsidRDefault="00B44505" w:rsidP="003317CC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B44505" w:rsidRPr="00981F29" w:rsidRDefault="003317CC" w:rsidP="003317CC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3E1B" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«Ауыл мектебі»  жобасы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003317CC" w:rsidRPr="00981F29" w:rsidRDefault="003317CC" w:rsidP="003317CC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006103AA" w:rsidRPr="00981F29" w:rsidRDefault="00B44505" w:rsidP="006103AA">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="003317CC" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009D04B7" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ауылдық жердегі мектеп оқушыларының білім сапасын арттыру, мектептерді одан әрі дамыту үшін қолайлы жағдайлар жасау мақсатында </w:t>
+      </w:r>
+      <w:r w:rsidR="003C6831" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«Назарбаев Зияткерлік мектептері» дер</w:t>
+      </w:r>
+      <w:r w:rsidR="001000DF" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бес білім беру ұйымымен бірлескен</w:t>
+      </w:r>
+      <w:r w:rsidR="003C6831" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Ауыл мектебі» жобасы </w:t>
+      </w:r>
+      <w:r w:rsidR="009D04B7" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қарқар</w:t>
+      </w:r>
+      <w:r w:rsidR="00441A49" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>алы ауданында жүзеге асырылуда,  атқарылған  жұмыстардың  сараптамасы  жасалынды.</w:t>
+      </w:r>
+      <w:r w:rsidR="003317CC" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006103AA" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006103AA" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2022 жылдың 18 ақпан  күні   «Республикалық  «Ауыл  мектебі»  жобасын  жүзеге   асыру бойынша   іс-шаралардың  ұйымдастырылуы:  нәтижелері,  мәселелер»   тақырыбында облыстық  семинар  өткізілді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00981F29" w:rsidRDefault="006103AA" w:rsidP="006103AA">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Назарбаев Зияткерлік мектептері» дербес  білім  беру  ұйымының «Ауыл мектебі» жобасын іске асыру жұмыстарының жүргізілуі» </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мақсатында </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>семинар  бағдарламасына  сәйкес   жобаға  енген  Қарқаралы  ауданының  мектептерінің  жұмыстары  ұсынылды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006103AA" w:rsidRPr="00981F29" w:rsidRDefault="006103AA" w:rsidP="006103AA">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00665A76" w:rsidRPr="00981F29" w:rsidRDefault="00665A76" w:rsidP="00665A76">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3E1B" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Шеберлік – сабақтары</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB740F" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B44505" w:rsidRPr="00981F29" w:rsidRDefault="00B44505" w:rsidP="00665A76">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00665A76" w:rsidRPr="00981F29" w:rsidRDefault="00665A76" w:rsidP="00665A76">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7BE0" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Облыстық «</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7BE0" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Күзгі мектеп</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7BE0" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  жұмысы  аясында  қазақ</w:t>
+      </w:r>
+      <w:r w:rsidR="008C1B45">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7BE0" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="008C1B45">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7BE0" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">орыс  мектептері  мұғалімдері   </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7BE0" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> үшін </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7BE0" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7BE0" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шағын  жинақты  мектептердегі  біріктірілген  сыныптардың  оқу  үдерісін ұйымдастыру  ерекшеліктері» </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7BE0" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тақырыбында Нұра, Ұлытау, Абай, Бұқаржырау  ауда</w:t>
+      </w:r>
+      <w:r w:rsidR="008C1B45">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ндарының  мұғалімдері  шеберлік-</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7BE0" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сыныптарын  өткізді.</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7BE0" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7BE0" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мұғалімдердің   шеберлік – сыныптары  өте  тартымды,  сауатты,  оқытудың  әр </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>– түрлі  тәсілдері  пайдаланылды.</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7BE0" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a6"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="360" w:type="dxa"/>
+        <w:tblLook w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1308"/>
+        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="3474"/>
+        <w:gridCol w:w="2303"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00981F29" w:rsidTr="00981F29">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1308" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00981F29" w:rsidRPr="00981F29" w:rsidRDefault="00981F29" w:rsidP="00981F29">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Аудан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00981F29" w:rsidRPr="00981F29" w:rsidRDefault="00981F29" w:rsidP="00981F29">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Мектеп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3474" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00981F29" w:rsidRPr="00981F29" w:rsidRDefault="00981F29" w:rsidP="00981F29">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Мұғалім</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2303" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00981F29" w:rsidRPr="00981F29" w:rsidRDefault="00981F29" w:rsidP="00981F29">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Пән атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00981F29" w:rsidRPr="00440B2E" w:rsidTr="00981F29">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1308" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00981F29" w:rsidRPr="00981F29" w:rsidRDefault="00981F29" w:rsidP="00981F29">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Нұра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00981F29" w:rsidRPr="00981F29" w:rsidRDefault="00981F29" w:rsidP="00981F29">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Пушкин атындағы НОМ  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3474" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00981F29" w:rsidRPr="00981F29" w:rsidRDefault="00981F29" w:rsidP="00981F29">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Алиаскарова  Алма  Какеновна </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2303" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00981F29" w:rsidRPr="00981F29" w:rsidRDefault="00981F29" w:rsidP="00981F29">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>бастауыш сынып мұғалімі (2+3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00981F29" w:rsidRPr="00440B2E" w:rsidTr="00981F29">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1308" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00981F29" w:rsidRPr="00981F29" w:rsidRDefault="00981F29" w:rsidP="00981F29">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Нұра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00981F29" w:rsidRPr="00981F29" w:rsidRDefault="00981F29" w:rsidP="00981F29">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Пушкин атындағы НОМ  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3474" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00981F29" w:rsidRPr="00981F29" w:rsidRDefault="00981F29" w:rsidP="00981F29">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Макенова Айсулу Сармантайқызы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2303" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00981F29" w:rsidRPr="00981F29" w:rsidRDefault="00981F29" w:rsidP="00981F29">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Орыс тілі мен әдебиеті (7+8)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00981F29" w:rsidRPr="00440B2E" w:rsidTr="00981F29">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1308" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00981F29" w:rsidRPr="00981F29" w:rsidRDefault="00981F29" w:rsidP="00981F29">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Нұра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00981F29" w:rsidRPr="00981F29" w:rsidRDefault="00981F29" w:rsidP="00981F29">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Пушкин атындағы НОМ  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3474" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00981F29" w:rsidRPr="00981F29" w:rsidRDefault="00981F29" w:rsidP="00981F29">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Манапова Сагдат Сырлыбековна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2303" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00981F29" w:rsidRPr="00981F29" w:rsidRDefault="00981F29" w:rsidP="00981F29">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>География (7+8)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00981F29" w:rsidRPr="00440B2E" w:rsidTr="00981F29">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1308" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00981F29" w:rsidRPr="00981F29" w:rsidRDefault="00981F29" w:rsidP="00981F29">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Ұлытау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00981F29" w:rsidRPr="00981F29" w:rsidRDefault="00981F29" w:rsidP="00981F29">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>№ 18 ЖББМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3474" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00981F29" w:rsidRPr="00981F29" w:rsidRDefault="00981F29" w:rsidP="00981F29">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Әліпбаева Лаура Айбекқызы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2303" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00981F29" w:rsidRPr="00981F29" w:rsidRDefault="00981F29" w:rsidP="00981F29">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Орыс тілі мен әдебиеті (5+6)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00981F29" w:rsidRPr="00440B2E" w:rsidTr="00981F29">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1308" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00981F29" w:rsidRPr="00981F29" w:rsidRDefault="00981F29" w:rsidP="00981F29">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Абай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00981F29" w:rsidRPr="00981F29" w:rsidRDefault="00981F29" w:rsidP="00981F29">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қоянды НОМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3474" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00981F29" w:rsidRPr="00981F29" w:rsidRDefault="00981F29" w:rsidP="00981F29">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Абишева Лаура Ұзақпаевна (5+6), </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2303" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00981F29" w:rsidRPr="00981F29" w:rsidRDefault="00981F29" w:rsidP="00981F29">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>математика (5+6)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00981F29" w:rsidRPr="00440B2E" w:rsidTr="00981F29">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1308" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00981F29" w:rsidRPr="00981F29" w:rsidRDefault="00981F29" w:rsidP="00981F29">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Абай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00981F29" w:rsidRPr="00981F29" w:rsidRDefault="00981F29" w:rsidP="00981F29">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Ақбастау ЖББМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3474" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00981F29" w:rsidRPr="00981F29" w:rsidRDefault="00981F29" w:rsidP="00981F29">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Раимбекова Алмагуль Кумаровна   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2303" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00981F29" w:rsidRPr="00981F29" w:rsidRDefault="00981F29" w:rsidP="00981F29">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қазақстан тарихы (10+11)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00981F29" w:rsidRPr="00440B2E" w:rsidTr="00981F29">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1308" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00981F29" w:rsidRPr="00981F29" w:rsidRDefault="00981F29" w:rsidP="00981F29">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Бұқар жырау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00981F29" w:rsidRPr="00981F29" w:rsidRDefault="00981F29" w:rsidP="00981F29">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Ботақара ЖББМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3474" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00981F29" w:rsidRPr="00981F29" w:rsidRDefault="00981F29" w:rsidP="00981F29">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Кабжанова Гульсара Манарбековна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2303" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00981F29" w:rsidRPr="00981F29" w:rsidRDefault="00981F29" w:rsidP="00981F29">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Бастауыш сынып (3+4)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00981F29" w:rsidRPr="00440B2E" w:rsidTr="00981F29">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1308" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00981F29" w:rsidRPr="00981F29" w:rsidRDefault="00981F29" w:rsidP="00981F29">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Бұқар жырау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00981F29" w:rsidRPr="00981F29" w:rsidRDefault="00981F29" w:rsidP="00981F29">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Т.Бигельдинов ат ЖББМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3474" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00981F29" w:rsidRPr="00981F29" w:rsidRDefault="00981F29" w:rsidP="00981F29">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Куатбекова Алмагуль Саламатовна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2303" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00981F29" w:rsidRPr="00981F29" w:rsidRDefault="00981F29" w:rsidP="00981F29">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Алгебра (7+8).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00B44505" w:rsidRDefault="00B44505" w:rsidP="00665A76">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E3189" w:rsidRDefault="001E3189" w:rsidP="00665A76">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E3189" w:rsidRDefault="001E3189" w:rsidP="00665A76">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00665A76" w:rsidRPr="00981F29" w:rsidRDefault="00665A76" w:rsidP="00665A76">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>VII</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3E1B" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Зерделеу  жұмыстары</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00981F29" w:rsidRPr="00981F29" w:rsidRDefault="00981F29" w:rsidP="00665A76">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D076E1" w:rsidRPr="00981F29" w:rsidRDefault="009A7BE0" w:rsidP="00665A76">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00665A76" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00981F29" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="004E7E5E" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ББД  ОӘО  </w:t>
+      </w:r>
+      <w:r w:rsidR="00665A76" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жоспарына  сәйкес  </w:t>
+      </w:r>
+      <w:r w:rsidR="004E7E5E" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Абай,  Ақтоғай</w:t>
+      </w:r>
+      <w:r w:rsidR="00665A76" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00686B3A" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бұқар жырау, </w:t>
+      </w:r>
+      <w:r w:rsidR="00665A76" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шет </w:t>
+      </w:r>
+      <w:r w:rsidR="004E7E5E" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> аудандар</w:t>
+      </w:r>
+      <w:r w:rsidR="00665A76" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ын</w:t>
+      </w:r>
+      <w:r w:rsidR="004E7E5E" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>дағы  Ресурстық  орталықтар  (ТМ)  мен  шағын  жинақты  мект</w:t>
+      </w:r>
+      <w:r w:rsidR="00665A76" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ептердің  жұмыстары  зерделенді, қорытындысы жасалынып, әдістемелік  көмектер,  ұсыныстар  берілді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00665A76" w:rsidRPr="00981F29" w:rsidRDefault="00981F29" w:rsidP="00665A76">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="00665A76" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сонымен  бірге </w:t>
+      </w:r>
+      <w:r w:rsidR="00686B3A" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«Шағын  жинақты  мектептердегі  біріктірілген  сыныптарда  оқыту  сапасы,  білім алушылардың  біліміндегі  олқылықтардың  орнын толтыру  жұмыстарының ұйымдастырылуы»     «</w:t>
+      </w:r>
+      <w:r w:rsidR="00686B3A" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ресурстық  орталықтың  магниттік мектептермен  сессиялық  және  сессияаралық  кезеңдерде бірлесе атқарған  жұмыстары»  қаралды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00981F29" w:rsidRPr="00981F29" w:rsidRDefault="00981F29" w:rsidP="00665A76">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00686B3A" w:rsidRPr="00981F29" w:rsidRDefault="00CF3E1B" w:rsidP="00686B3A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>IX</w:t>
+      </w:r>
+      <w:r w:rsidR="00686B3A" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00686B3A" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Облыстық  байқаулар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00981F29" w:rsidRPr="00981F29" w:rsidRDefault="00981F29" w:rsidP="00686B3A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AB740F" w:rsidRPr="00981F29" w:rsidRDefault="00981F29" w:rsidP="00981F29">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00686B3A" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E7E5E" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="004E7E5E" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="282828"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ресурстық  орталықтардың  (Тірек  мектептерінің)  қызметін  ұйымдастырудағы  озық  тәжірибені  айқындау,  жинақтау  және  тарату» мақсатында  </w:t>
+      </w:r>
+      <w:r w:rsidR="004E7E5E" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«Үздік Ресурстық  орталық  (Тірек  мектебі)» облыстық  байқауы  2 кезеңде  өткізіліп,  2021 жылдың  25 қараша  күні  қорытындысы    шығарылды.</w:t>
+      </w:r>
+      <w:r w:rsidR="004E7E5E" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E7E5E" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Аудандық кезеңнің қорытындысы бойынша  облыстық  байқауға 8 селолық аудандардың  Ресурстық  орталықтарының (Тірек  мектептерінің)  жұмысы  ұсынылды. </w:t>
+      </w:r>
+      <w:r w:rsidR="00686B3A" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Облыстық </w:t>
+      </w:r>
+      <w:r w:rsidR="00686B3A" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>б</w:t>
+      </w:r>
+      <w:r w:rsidR="004E7E5E" w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>айқау  комиссиясы  ұсынылған  құжаттарды,  бейне  материалдарды  Ережеде  белгіленген критерийлер  бойынша  талдап,  қорытындысын  шығарды.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жеңімпаздар  Қарағанды  облысында  білім  беруді  дамытудың  оқу- әдістемелік  орталығының  дипломдарымен  марапатталды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AB740F" w:rsidRPr="00981F29" w:rsidRDefault="00AB740F" w:rsidP="00981F29">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I  орын -  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>"Үштөбе  Тірек  мектебі "(РО)  КММ, Бұқаржырау  ауданы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AB740F" w:rsidRPr="00981F29" w:rsidRDefault="00AB740F" w:rsidP="00981F29">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>II орын -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>М.Бәпиұлы атындағы № 44  Тірек  мектебі  (РО), Қарқаралы ауданы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AB740F" w:rsidRPr="00981F29" w:rsidRDefault="00AB740F" w:rsidP="00981F29">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>III орын –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>"№ 9 гимназия базасындағы  Тірек мектебі (РО)",Осакаров ауданы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AB740F" w:rsidRPr="00981F29" w:rsidRDefault="00AB740F" w:rsidP="00981F29">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>III орын –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>А.Ермеков атындағы Тірек мектебі (РО)» КММ, Шет ауданы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AB740F" w:rsidRDefault="00AB740F" w:rsidP="00927AA5">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="10" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C14A43" w:rsidRPr="00927AA5" w:rsidRDefault="00C14A43" w:rsidP="00927AA5">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="10" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-        <w:t>Әр семинардың бекітілген бағдарламасына сәйкес аудандық әдістемелік кабинет меңгерушілері  жоба  бойынша  атқарылған  жұмыстарын ұсынды.</w:t>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="00981F29" w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жылдық  жоспарға</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  сәйкес шағын жинақты мектеп мұғалімдерінің  озық </w:t>
+      </w:r>
+      <w:r w:rsidR="00981F29" w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">іс - тәжірибесін  анықтау, бағалау  және  тарату мақсатында </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«Шағын жинақты мектептің Үздік мұғалімі-2022»  облыстық байқауы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3 кезеңде өткізілді:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C5AC1" w:rsidRDefault="0076171C" w:rsidP="009C5AC1">
-[...5 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w:rsidR="000B5217" w:rsidRPr="00927AA5" w:rsidRDefault="00C14A43" w:rsidP="00927AA5">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="10" w:color="FFFFFF"/>
+        </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-567" w:firstLine="567"/>
+        <w:ind w:left="360" w:firstLine="348"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Бірінші кезең - 2022 жылдың сәуір айында аудандық/қалалық.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B5217" w:rsidRPr="00927AA5" w:rsidRDefault="00C14A43" w:rsidP="00927AA5">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="10" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Екінші кезең 2022 жылдың 10 – 13 мамырында  облыстық.  Аудандық кезеңнің қорытындысы бойынша 2-ші кезеңге селолық аудандардың және Жезқазған, Қаражал қалаларының шағын жинақты мектептерінен 11 мұғалімнің жұмысы ұсынылды. Байқау Ережесінің екінші кезең талаптарына сәйкес  2022 жылдың 11 мамыр күні облыстық комиссия байқауға қатысушылардың  құжаттарын зерделеп, талдады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF3C9A" w:rsidRPr="00927AA5" w:rsidRDefault="00C14A43" w:rsidP="00927AA5">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="10" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ұсынылған байқау құжаттарының талдау, бағалау қорытындысы бойынша ақтық кезеңге 44,2 – 60,2  аралығында  ұпай  жинаған                    5 қатысушы анықталды. Ағымдағы  жылдың  19  мамыр  күні  өткен  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>байқаудың  үшінші ақтық  кезеңі  тапсырмаларын  орындау  барысында  өз  білімдерін,  шығармашылығын  көрсете  білген</w:t>
+      </w:r>
+      <w:r w:rsidR="000B5217" w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ұлытау, Абай, Бұқар жырау, Шет және Жаңаарқа аудандарының</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  шағын  жинақты  мектеп  ұстаздары  жүлделі  орындарға  ие  болды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF3C9A" w:rsidRPr="00927AA5" w:rsidRDefault="00AF3C9A" w:rsidP="00927AA5">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="10" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Байқаудың 3-ші ақтық кезеңінің қорытындысы бойынша жүлдегерлер:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF3C9A" w:rsidRPr="00927AA5" w:rsidRDefault="00AF3C9A" w:rsidP="00927AA5">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Бас жүлде</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Тойланбаева Гульнур Атыгаевна</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Ұлытау ауданы Байқоңыр ауылы № 17 ЖББМ ағылшын тілі пәні мұғалімі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF3C9A" w:rsidRPr="00927AA5" w:rsidRDefault="00AF3C9A" w:rsidP="00927AA5">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I –орын  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Молдабекова Айман  Жаскайратовна</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -Абай ауданы «Юбилейный ЖББМ»  қазақ тілі,әдебиеті пәні мұғалімі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF3C9A" w:rsidRPr="00927AA5" w:rsidRDefault="00AF3C9A" w:rsidP="00927AA5">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>II-орын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Шалабаева Зарина Флюровна</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Бұқаржырау ауданы «Ботақара ЖББМ» биология  пәні мұғалімі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF3C9A" w:rsidRPr="00927AA5" w:rsidRDefault="00AF3C9A" w:rsidP="00927AA5">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>III-орын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Султанова Гульнур Жакибаевна</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -Шет ауданы «Босаға ЖББМ» бастауыш сынып мұғалімі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF3C9A" w:rsidRPr="00927AA5" w:rsidRDefault="00AF3C9A" w:rsidP="00927AA5">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>III-орын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мамыраева Жулдызым Тайгозиновна</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -Жаңаарқа ауданы «Көктал ЖББМ"  бастауыш сынып мұғалімі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00927AA5" w:rsidRDefault="004E7E5E" w:rsidP="00927AA5">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D076E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7BE0" w:rsidRPr="00D076E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D076E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00927AA5" w:rsidRDefault="004E7E5E" w:rsidP="00927AA5">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D076E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00733B89" w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">МӘСЕЛЕЛЕР: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00927AA5" w:rsidRDefault="00927AA5" w:rsidP="00927AA5">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="420"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00733B89" w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1)  Ресурстық орталық пен магниттік шағын жинақты мектептердің бірыңғай  оқу  жұмыс  жоспарларының  дұрыс  құрылмауы, орындалысының қадағаланбауы. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00927AA5" w:rsidRDefault="00927AA5" w:rsidP="00927AA5">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="420"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00733B89" w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2) Шағын жинақты мектептерде  білім  сапасының  төмендеуі  (себептері – мұғалімдердің жетіспеушілігінен жаңа формат бойынша сабақтардың тиімді жүргізілмеуі, зерттеу сабақтарын өткізуде мұғалімдердің қабілеттерінің төмендігі, зертханалық сабақтардың талапқа сай жүргізілмеуі).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00927AA5" w:rsidRDefault="00927AA5" w:rsidP="00927AA5">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="420"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00733B89" w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3) Мұғалімдердің зерттеушіл</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ік дағдыларының жеткіліксіздігі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00927AA5" w:rsidRDefault="00927AA5" w:rsidP="00927AA5">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="420"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00733B89" w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>4) Білім алушылардың  функционалдық  сауаттылығын  арттыруға  бағытталған  жұмыстардың төмендігі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00927AA5" w:rsidRDefault="00927AA5" w:rsidP="00927AA5">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="420"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00733B89" w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) Шағын жинақты мектеп оқушыларының облыстық деңгейде пән олимпиадаларында, байқауларда  жүлделі  орындар алмауы. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00927AA5" w:rsidRDefault="00927AA5" w:rsidP="00927AA5">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="420"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00733B89" w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>6) Шағын  жинақты  мектеп  мұғалімдерінің жекелей және  Ресурстық  орталықтар мен магниттік шағын жинақты мектеп  мұғалімдердің  бірлескен  авторлық  өнімдердің  әзірленбеуі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00927AA5" w:rsidRDefault="00927AA5" w:rsidP="00927AA5">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="420"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00733B89" w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>7) Біріктірілген сыныптарда оқу үдерісін ұйымдастыру</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>да</w:t>
+      </w:r>
+      <w:r w:rsidR="00733B89" w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00733B89" w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> функционалдық сауаттылық тапсырмалары толығымен орындалмайды, жазу каллиграфиясына көңіл бөлінбейді.</w:t>
+      </w:r>
+      <w:r w:rsidR="000B5217" w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00927AA5" w:rsidRDefault="00927AA5" w:rsidP="00927AA5">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="420"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00733B89" w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>8) Облыстық «XXI ғасыр дағдылары» ғылыми-тәжірибелік конференциясына ШЖМ мұғалімдерінің қатысының және ұсынылған  жұмыстар сапасының төмендігі (ШЖМ-ден тек 52 жұмыс ұсынылған,  селолық  ШЖ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>М-дегі 3 861 мұғалімнің 1,34 %).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00927AA5" w:rsidRDefault="00927AA5" w:rsidP="00927AA5">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="420"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00927AA5" w:rsidRDefault="00733B89" w:rsidP="00927AA5">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="420"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мәселелерді шешу жолдары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00927AA5" w:rsidRDefault="00927AA5" w:rsidP="00927AA5">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="420"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00733B89" w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00733B89" w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тірек </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3C9A" w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00733B89" w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мектебі (РО) мен магниттік</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3C9A" w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00733B89" w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шағын </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3C9A" w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00733B89" w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жинақты мектептің оқу қызметін жүзеге асыратын, бірлескен педагогикалық кеңесте бекітілген бірыңғай оқу жұмыс жоспарларының жүзеге асырылуы</w:t>
+      </w:r>
+      <w:r w:rsidR="00733B89" w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>н қадағалау.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00927AA5" w:rsidRDefault="00927AA5" w:rsidP="00927AA5">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="420"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00733B89" w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Сабақ барысында оқушылардың функционалдық сауаттылығын дамытуға бағытталған тапсырмаларды үнемі қолдану. </w:t>
+      </w:r>
+      <w:r w:rsidR="00733B89" w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«Зейін» жобасы бойынша</w:t>
+      </w:r>
+      <w:r w:rsidR="00733B89" w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00733B89" w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">функционалдық сауаттылық тапсырмалар жинағын жасауға көмек </w:t>
+      </w:r>
+      <w:r w:rsidR="00733B89" w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>көрсету.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00927AA5" w:rsidRDefault="00927AA5" w:rsidP="00927AA5">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="420"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Пәндердің берілу сапасына мектепішілік бақылаудың жүргізілуін қадағалау, білім сапасына мониторингтік талдауды үнемі жүргізу. Оқушыларды пән олимпиадасына дайындау жұмыстарын жүйелі ұйымдастыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00927AA5" w:rsidRDefault="00927AA5" w:rsidP="00927AA5">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="420"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00733B89" w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>. Педагог-шебер, педагог-зерттеуші мұғалімдерден  құрылған  аудандық шығармашылық  топ  жұмысы арқылы  шағын жинақты мектеп  мұғалімдеріне жоспарлы әдістемелік көмектер көрсету</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00733B89" w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00927AA5" w:rsidRDefault="00927AA5" w:rsidP="00927AA5">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="420"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00733B89" w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>. Сессияаралық кезеңде оқушылармен жеке жұмыстарды ұйымдастыру үшін оқу-әдістемелік кешендер (жұмыс дәптері, электронды оқулық, т.б.), бейнесабақтар әзірлеу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00927AA5" w:rsidRDefault="00927AA5" w:rsidP="00927AA5">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="420"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00733B89" w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>. Шағын жинақты мектеп мұғалімдеріне  біріктір</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ілген сыныптардағы  сабақ үдері</w:t>
+      </w:r>
+      <w:r w:rsidR="00733B89" w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сінің ерекшелігі бойынша  әр ауданда нақты іс – шаралар  ұйымдастыру.</w:t>
+      </w:r>
+      <w:r w:rsidR="00733B89" w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00927AA5" w:rsidRDefault="00927AA5" w:rsidP="00927AA5">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="420"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00733B89" w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>. Шағын жинақты мектеп оқушылары және мұғалімдері  арасында аудандық ғылыми-тәжірибелік конференциялар өткізу, нәтижесін шығару (2022-2023 ож).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00983FFE" w:rsidRDefault="00927AA5" w:rsidP="00983FFE">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="420"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00733B89" w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Оқу жұмыс </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3C9A" w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00733B89" w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жоспарының вариативтік комп</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>онетінің  таңдау және элективті</w:t>
+      </w:r>
+      <w:r w:rsidR="00733B89" w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> курстары бойынша Ресурстық орталық пен шағын жинақты мектеп мұғалімдерінің бірлескен әдістемелік  өнімдері</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>н әр ауданда  әзірлеуді  қолға алу.</w:t>
+      </w:r>
+      <w:r w:rsidR="00733B89" w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3C9A" w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00733B89" w:rsidRPr="00927AA5" w:rsidRDefault="00983FFE" w:rsidP="00983FFE">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="30" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="420"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00927AA5" w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00733B89" w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>. Мектептің  оқу жұмыс жоспарын әзірлеу бойынша к</w:t>
+      </w:r>
+      <w:r w:rsidR="00927AA5" w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>еңестер беру</w:t>
+      </w:r>
+      <w:r w:rsidR="00733B89" w:rsidRPr="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D04B7" w:rsidRPr="00AF3C9A" w:rsidRDefault="00733B89" w:rsidP="00927AA5">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="31" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF3C9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00440546" w:rsidRPr="00440546">
-[...2 lines deleted...]
-          <w:noProof/>
+      <w:r w:rsidR="00927AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...442 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...346 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00D076E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">Жоба аясында білім сапасын көтеру, үлгерімі төмен оқушылармен жұмыстарды жүргізу </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">                                    </w:t>
+      </w:r>
+      <w:r w:rsidR="00C14A43">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00086A52">
-[...57 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00400AFE" w:rsidRPr="00917599" w:rsidRDefault="00086A52" w:rsidP="00086A52">
-[...3092 lines deleted...]
-    <w:sectPr w:rsidR="00193482" w:rsidRPr="00086A52" w:rsidSect="005B27E7">
+    <w:sectPr w:rsidR="009D04B7" w:rsidRPr="00AF3C9A" w:rsidSect="00035A56">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="709" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="851" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1404229A"/>
+    <w:nsid w:val="01037DA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6FBC11A6"/>
-    <w:lvl w:ilvl="0" w:tplc="78B42FEA">
+    <w:tmpl w:val="0A302C92"/>
+    <w:lvl w:ilvl="0" w:tplc="0D46B91C">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="8BE09A16" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04190019">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1890" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="C218A932" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2610" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3330" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="5176AF98" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="4050" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="CD7CB03C" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4770" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5490" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="9620D7CA" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="6210" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="1B26C6F4" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...40 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6930" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2086697E"/>
+    <w:nsid w:val="019322BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8E06F590"/>
-[...1 lines deleted...]
-      <w:start w:val="3"/>
+    <w:tmpl w:val="884423D0"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000B">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="-"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
-        <w:b/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2508" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3228" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3948" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4668" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="5388" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6828" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="7548" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2DED26BA"/>
+    <w:nsid w:val="1E640E73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BA306628"/>
-[...113 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0419000D">
+    <w:tmpl w:val="ECA62F50"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="780" w:hanging="360"/>
+        <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1500" w:hanging="360"/>
+        <w:ind w:left="2148" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2220" w:hanging="360"/>
+        <w:ind w:left="2868" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2940" w:hanging="360"/>
+        <w:ind w:left="3588" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3660" w:hanging="360"/>
+        <w:ind w:left="4308" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4380" w:hanging="360"/>
+        <w:ind w:left="5028" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5100" w:hanging="360"/>
+        <w:ind w:left="5748" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5820" w:hanging="360"/>
+        <w:ind w:left="6468" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6540" w:hanging="360"/>
+        <w:ind w:left="7188" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="2F5D46F0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5FA476D2"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1428" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2148" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2868" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3588" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4308" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5028" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5748" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6468" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7188" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4A1F4C3C"/>
+    <w:nsid w:val="32B918CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="85D2581C"/>
-    <w:lvl w:ilvl="0" w:tplc="32E84C6E">
+    <w:tmpl w:val="3E42D754"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="-"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04190003">
-[...100 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="138AF44C">
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2610" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="B6764180" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3330" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4050" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="2F726F02" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="5490" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6210" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6930" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="33E68E74" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="363D73A2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8D3E21D6"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="6868CAAC" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="2148" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2868" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="A9024A4A" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3588" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4308" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5028" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="7736C3B6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5748" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="CCBCD5BE" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6468" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="7AE62C66" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="7188" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6D5E0E99"/>
+    <w:nsid w:val="3D1D4842"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E33067B6"/>
+    <w:tmpl w:val="ACD0158E"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7548" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="3DCF6E88"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6DB675F8"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1428" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2148" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2868" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3588" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4308" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5028" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5748" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6468" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7188" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="3E5C0551"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="45EA7A5E"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1428" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2148" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2868" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3588" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4308" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5028" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5748" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6468" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7188" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="4A530E38"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="933264A6"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04190019">
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0419001B">
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0419000F">
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04190019">
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0419001B">
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0419000F">
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04190019">
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="4D336383"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DDEAFDD6"/>
+    <w:lvl w:ilvl="0" w:tplc="91D4EC40">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1170" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1890" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2610" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3330" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4770" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5490" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6210" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0419001B">
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6930" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11">
+    <w:nsid w:val="4DA61206"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="345E73CE"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12">
+    <w:nsid w:val="555555AF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B9D4935A"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1428" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2148" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2868" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3588" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4308" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5028" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5748" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6468" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7188" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13">
+    <w:nsid w:val="68C807B2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6132517C"/>
+    <w:lvl w:ilvl="0" w:tplc="FDBCD72C">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1530" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2250" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2970" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3690" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4410" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5130" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5850" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6570" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7290" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14">
+    <w:nsid w:val="73C805CC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0C8E202E"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15">
+    <w:nsid w:val="7EEB5D54"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="94FCFBDC"/>
+    <w:lvl w:ilvl="0" w:tplc="2CEC9DF0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1571" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1931" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2651" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3371" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4091" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4811" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5531" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6251" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6971" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="6">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="6"/>
-    <w:lvlOverride w:ilvl="0">
-[...25 lines deleted...]
-    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="3">
-[...57 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat/>
   <w:rsids>
-    <w:rsidRoot w:val="005C0FAB"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00086A52"/>
+    <w:rsidRoot w:val="009D04B7"/>
+    <w:rsid w:val="000010D8"/>
+    <w:rsid w:val="000353E1"/>
+    <w:rsid w:val="00035A56"/>
+    <w:rsid w:val="0003691A"/>
+    <w:rsid w:val="00040A5F"/>
     <w:rsid w:val="000A10D8"/>
-    <w:rsid w:val="00126CEB"/>
-[...51 lines deleted...]
-    <w:rsid w:val="0098729C"/>
+    <w:rsid w:val="000B5217"/>
+    <w:rsid w:val="001000DF"/>
+    <w:rsid w:val="00104796"/>
+    <w:rsid w:val="0012387D"/>
+    <w:rsid w:val="00151244"/>
+    <w:rsid w:val="001936FF"/>
+    <w:rsid w:val="001A6BE5"/>
+    <w:rsid w:val="001C624B"/>
+    <w:rsid w:val="001C65D0"/>
+    <w:rsid w:val="001C6943"/>
+    <w:rsid w:val="001C6E6F"/>
+    <w:rsid w:val="001E3189"/>
+    <w:rsid w:val="001F0671"/>
+    <w:rsid w:val="00207EE7"/>
+    <w:rsid w:val="002127D0"/>
+    <w:rsid w:val="0026272E"/>
+    <w:rsid w:val="00272660"/>
+    <w:rsid w:val="002852BC"/>
+    <w:rsid w:val="002875EA"/>
+    <w:rsid w:val="002A213E"/>
+    <w:rsid w:val="002A4367"/>
+    <w:rsid w:val="002D470C"/>
+    <w:rsid w:val="002D68D2"/>
+    <w:rsid w:val="00302205"/>
+    <w:rsid w:val="00310CF6"/>
+    <w:rsid w:val="0031453D"/>
+    <w:rsid w:val="00314625"/>
+    <w:rsid w:val="003317CC"/>
+    <w:rsid w:val="0033559A"/>
+    <w:rsid w:val="00346261"/>
+    <w:rsid w:val="00355391"/>
+    <w:rsid w:val="00360EEE"/>
+    <w:rsid w:val="003702AF"/>
+    <w:rsid w:val="00385144"/>
+    <w:rsid w:val="00385FD5"/>
+    <w:rsid w:val="003A7F51"/>
+    <w:rsid w:val="003C6831"/>
+    <w:rsid w:val="003D06E2"/>
+    <w:rsid w:val="003F2B20"/>
+    <w:rsid w:val="003F694A"/>
+    <w:rsid w:val="0040554A"/>
+    <w:rsid w:val="0043242A"/>
+    <w:rsid w:val="00441A49"/>
+    <w:rsid w:val="00465D72"/>
+    <w:rsid w:val="00467348"/>
+    <w:rsid w:val="004A1C20"/>
+    <w:rsid w:val="004E7E5E"/>
+    <w:rsid w:val="005A48D8"/>
+    <w:rsid w:val="005B546D"/>
+    <w:rsid w:val="005E36A4"/>
+    <w:rsid w:val="00600643"/>
+    <w:rsid w:val="006103AA"/>
+    <w:rsid w:val="0061719B"/>
+    <w:rsid w:val="00627944"/>
+    <w:rsid w:val="00665A76"/>
+    <w:rsid w:val="00670AEF"/>
+    <w:rsid w:val="00686B3A"/>
+    <w:rsid w:val="006E1825"/>
+    <w:rsid w:val="006F0741"/>
+    <w:rsid w:val="006F5708"/>
+    <w:rsid w:val="006F7D1F"/>
+    <w:rsid w:val="007003AE"/>
+    <w:rsid w:val="00733B89"/>
+    <w:rsid w:val="00775812"/>
+    <w:rsid w:val="007820B8"/>
+    <w:rsid w:val="007A11FC"/>
+    <w:rsid w:val="007B0277"/>
+    <w:rsid w:val="007C56EE"/>
+    <w:rsid w:val="007D5915"/>
+    <w:rsid w:val="007E2849"/>
+    <w:rsid w:val="008040EE"/>
+    <w:rsid w:val="0080735F"/>
+    <w:rsid w:val="00861A96"/>
+    <w:rsid w:val="008B2080"/>
+    <w:rsid w:val="008B3E6A"/>
+    <w:rsid w:val="008C1B45"/>
+    <w:rsid w:val="008C235E"/>
+    <w:rsid w:val="008D3481"/>
+    <w:rsid w:val="008E2689"/>
+    <w:rsid w:val="0090116A"/>
+    <w:rsid w:val="00927AA5"/>
+    <w:rsid w:val="009408FF"/>
+    <w:rsid w:val="00981F29"/>
+    <w:rsid w:val="00983FFE"/>
+    <w:rsid w:val="009925BD"/>
+    <w:rsid w:val="0099544B"/>
+    <w:rsid w:val="009A238A"/>
     <w:rsid w:val="009A2C96"/>
-    <w:rsid w:val="009C53DE"/>
-[...35 lines deleted...]
-    <w:rsid w:val="00FF62CF"/>
+    <w:rsid w:val="009A6526"/>
+    <w:rsid w:val="009A7BE0"/>
+    <w:rsid w:val="009B36F0"/>
+    <w:rsid w:val="009B43D6"/>
+    <w:rsid w:val="009D04B7"/>
+    <w:rsid w:val="009F1A06"/>
+    <w:rsid w:val="00A275E7"/>
+    <w:rsid w:val="00A7010E"/>
+    <w:rsid w:val="00A87F03"/>
+    <w:rsid w:val="00A96173"/>
+    <w:rsid w:val="00AB13BA"/>
+    <w:rsid w:val="00AB740F"/>
+    <w:rsid w:val="00AE4B8E"/>
+    <w:rsid w:val="00AF2DFD"/>
+    <w:rsid w:val="00AF3C9A"/>
+    <w:rsid w:val="00B01786"/>
+    <w:rsid w:val="00B06267"/>
+    <w:rsid w:val="00B23421"/>
+    <w:rsid w:val="00B26C43"/>
+    <w:rsid w:val="00B36D4A"/>
+    <w:rsid w:val="00B440D3"/>
+    <w:rsid w:val="00B44505"/>
+    <w:rsid w:val="00B541C0"/>
+    <w:rsid w:val="00B91E41"/>
+    <w:rsid w:val="00BE0ADB"/>
+    <w:rsid w:val="00C14A43"/>
+    <w:rsid w:val="00C204D9"/>
+    <w:rsid w:val="00C33CCD"/>
+    <w:rsid w:val="00C34BAE"/>
+    <w:rsid w:val="00CC4E3C"/>
+    <w:rsid w:val="00CF3E1B"/>
+    <w:rsid w:val="00D076E1"/>
+    <w:rsid w:val="00D12246"/>
+    <w:rsid w:val="00D1700A"/>
+    <w:rsid w:val="00DB4FB1"/>
+    <w:rsid w:val="00DF01DC"/>
+    <w:rsid w:val="00DF7439"/>
+    <w:rsid w:val="00E4387D"/>
+    <w:rsid w:val="00EB424E"/>
+    <w:rsid w:val="00EF1D0F"/>
+    <w:rsid w:val="00EF2EB0"/>
+    <w:rsid w:val="00F1089D"/>
+    <w:rsid w:val="00F62804"/>
+    <w:rsid w:val="00F709DA"/>
+    <w:rsid w:val="00FA3814"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="43010"/>
+    <o:shapedefaults v:ext="edit" spidmax="60418"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -12383,321 +20395,327 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00CC2171"/>
+    <w:rsid w:val="009D04B7"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a4">
+  <w:style w:type="paragraph" w:styleId="HTML">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="HTML0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009D04B7"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="916"/>
+        <w:tab w:val="left" w:pos="1832"/>
+        <w:tab w:val="left" w:pos="2748"/>
+        <w:tab w:val="left" w:pos="3664"/>
+        <w:tab w:val="left" w:pos="4580"/>
+        <w:tab w:val="left" w:pos="5496"/>
+        <w:tab w:val="left" w:pos="6412"/>
+        <w:tab w:val="left" w:pos="7328"/>
+        <w:tab w:val="left" w:pos="8244"/>
+        <w:tab w:val="left" w:pos="9160"/>
+        <w:tab w:val="left" w:pos="10076"/>
+        <w:tab w:val="left" w:pos="10992"/>
+        <w:tab w:val="left" w:pos="11908"/>
+        <w:tab w:val="left" w:pos="12824"/>
+        <w:tab w:val="left" w:pos="13740"/>
+        <w:tab w:val="left" w:pos="14656"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTML0">
+    <w:name w:val="Стандартный HTML Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="HTML"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009D04B7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009D04B7"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="283"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="Основной текст с отступом Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009D04B7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a6">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="002633C8"/>
+    <w:rsid w:val="009D04B7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
-    <w:name w:val="Body Text Indent"/>
+  <w:style w:type="paragraph" w:styleId="a7">
+    <w:name w:val="No Spacing"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="009A6526"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a9">
+    <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0076171C"/>
+    <w:rsid w:val="004E7E5E"/>
     <w:pPr>
-      <w:spacing w:after="120"/>
-      <w:ind w:left="283"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
-[...10 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="a7">
+  <w:style w:type="paragraph" w:styleId="aa">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a8"/>
+    <w:link w:val="ab"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E3492C"/>
+    <w:rsid w:val="00C14A43"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a7"/>
+    <w:link w:val="aa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E3492C"/>
+    <w:rsid w:val="00C14A43"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="Без интервала Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="1"/>
+    <w:locked/>
+    <w:rsid w:val="00861A96"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:divs>
-    <w:div w:id="88232906">
-[...50 lines deleted...]
-    <w:div w:id="152524922">
+    <w:div w:id="253170749">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="751269703">
+    <w:div w:id="398210549">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1079980920">
+    <w:div w:id="701127113">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1175728170">
-[...50 lines deleted...]
-    <w:div w:id="1491093307">
+    <w:div w:id="843668493">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1777364156">
+    <w:div w:id="930744568">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1056465345">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1671521833">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/______Microsoft_Office_PowerPoint1.sldx"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -12939,71 +20957,87 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F6420A9-20A9-4E5C-BC94-506D77567141}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1383</Words>
-  <Characters>7885</Characters>
+  <Words>2926</Words>
+  <Characters>16679</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>65</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>138</Lines>
+  <Paragraphs>39</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SPecialiST RePack</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9250</CharactersWithSpaces>
+  <CharactersWithSpaces>19566</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Komp</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>