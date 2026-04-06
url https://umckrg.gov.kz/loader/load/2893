--- v0 (2025-12-14)
+++ v1 (2026-04-06)
@@ -1,10431 +1,3438 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...16 lines deleted...]
-  <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-[...17 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" autoCompressPictures="0">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483669" r:id="rId4"/>
+    <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
-  <p:notesMasterIdLst>
-[...4 lines deleted...]
-  </p:handoutMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId5"/>
-[...35 lines deleted...]
-    <p:sldId id="298" r:id="rId41"/>
+    <p:sldId id="256" r:id="rId2"/>
+    <p:sldId id="257" r:id="rId3"/>
+    <p:sldId id="258" r:id="rId4"/>
+    <p:sldId id="291" r:id="rId5"/>
+    <p:sldId id="259" r:id="rId6"/>
+    <p:sldId id="260" r:id="rId7"/>
+    <p:sldId id="261" r:id="rId8"/>
+    <p:sldId id="262" r:id="rId9"/>
+    <p:sldId id="263" r:id="rId10"/>
+    <p:sldId id="289" r:id="rId11"/>
+    <p:sldId id="265" r:id="rId12"/>
+    <p:sldId id="264" r:id="rId13"/>
+    <p:sldId id="266" r:id="rId14"/>
+    <p:sldId id="267" r:id="rId15"/>
+    <p:sldId id="268" r:id="rId16"/>
+    <p:sldId id="269" r:id="rId17"/>
+    <p:sldId id="270" r:id="rId18"/>
+    <p:sldId id="271" r:id="rId19"/>
+    <p:sldId id="272" r:id="rId20"/>
+    <p:sldId id="273" r:id="rId21"/>
+    <p:sldId id="292" r:id="rId22"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
-    <a:defPPr rtl="0">
+    <a:defPPr>
       <a:defRPr lang="ru-RU"/>
     </a:defPPr>
-    <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marL="914400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marL="1371600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marL="1828800" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marL="2286000" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marL="2743200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
-      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns=""/>
-[...2 lines deleted...]
-      <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns=""/>
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:showPr showNarration="1">
-[...15 lines deleted...]
-  </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
-      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns="" val="1"/>
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
-[...708 lines deleted...]
-</a:tblStyleLst>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="14995" autoAdjust="0"/>
-    <p:restoredTop sz="94605" autoAdjust="0"/>
+    <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
-      <p:cViewPr>
+      <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="60" d="100"/>
-          <a:sy n="60" d="100"/>
+          <a:sx n="86" d="100"/>
+          <a:sy n="86" d="100"/>
         </p:scale>
-        <p:origin x="-1698" y="-780"/>
+        <p:origin x="562" y="67"/>
       </p:cViewPr>
-      <p:guideLst>
-[...2 lines deleted...]
-      </p:guideLst>
+      <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
-  <p:notesViewPr>
-[...10 lines deleted...]
-  </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/></Relationships>
 </file>
 
-<file path=ppt/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
-[...745 lines deleted...]
-</dgm:colorsDef>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/diagrams/data1.xml><?xml version="1.0" encoding="utf-8"?>
-[...40 lines deleted...]
-</dgm:dataModel>
+<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</dsp:drawing>
+<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/diagrams/layout1.xml><?xml version="1.0" encoding="utf-8"?>
-[...290 lines deleted...]
-</dgm:layoutDef>
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/diagrams/quickStyle1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1030 lines deleted...]
-</dgm:styleDef>
+<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
+  <p:cSld name="Title Slide">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4302793-2268-85FF-7DB3-0950CB50B414}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1524000" y="1122363"/>
+            <a:ext cx="9144000" cy="2387600"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="6000"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Subtitle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79ACD45D-5709-78E2-2564-6AB6109FBD3A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1524000" y="3602038"/>
+            <a:ext cx="9144000" cy="1655762"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master subtitle style</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9DB8D21B-6D4C-26C2-712B-93EB139BA8FB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{5CD892A1-3117-4DC2-8043-309C847A4E2B}" type="datetimeFigureOut">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>22.10.2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6CD5F036-6D39-D829-5ECC-E0EF243FE038}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D6CEC79-4124-E5F5-B656-51AFFEF293D7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{944EBEA3-769E-4128-A1A8-9CC8B4674A3E}" type="slidenum">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3451231582"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
+  <p:cSld name="Title and Vertical Text">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05C2556B-54D9-C154-27C5-D1A9E14756ED}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50932D76-DFF2-6233-CDA1-6400D54B8E48}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" orient="vert" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E624D72-2D74-33D6-F410-5A8E3FDA020B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{5CD892A1-3117-4DC2-8043-309C847A4E2B}" type="datetimeFigureOut">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>22.10.2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65FBC81C-4C88-21C7-3872-E43E6A9307FE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7CA3871-B9D7-20AA-17CD-BC537F95FD3F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{944EBEA3-769E-4128-A1A8-9CC8B4674A3E}" type="slidenum">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1082191790"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
+  <p:cSld name="Vertical Title and Text">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Vertical Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A9FF1D8-F6F4-242B-EFDB-92D010B13AF1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" orient="vert"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8724900" y="365125"/>
+            <a:ext cx="2628900" cy="5811838"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BDD5894-1790-82D0-D1BD-495A934B07D1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" orient="vert" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="7734300" cy="5811838"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B059A7B1-2BF7-75AE-8683-8B2C8E30CF2E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{5CD892A1-3117-4DC2-8043-309C847A4E2B}" type="datetimeFigureOut">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>22.10.2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{017F7D5E-C5B2-851E-BDC6-AA1AFBF193F9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5480F341-1409-C313-B629-2E2E59570931}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{944EBEA3-769E-4128-A1A8-9CC8B4674A3E}" type="slidenum">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3743276560"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
+  <p:cSld name="Title and Content">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{501F8B94-4585-AAD4-BE2D-F13C69F44C4A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D36FBC93-28A4-7D97-DFBA-826337BCA675}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ADB8A563-A146-CF1F-62ED-1A149F1E1E63}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{5CD892A1-3117-4DC2-8043-309C847A4E2B}" type="datetimeFigureOut">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>22.10.2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3355F57D-0BD5-3ABF-2905-4C6DD7E0F02C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3FAF3B8F-3E59-ECFE-422B-F6B04C7EEF54}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{944EBEA3-769E-4128-A1A8-9CC8B4674A3E}" type="slidenum">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="680647404"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
+  <p:cSld name="Section Header">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85A1D750-0D60-5ABD-607D-695A998C6EC7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="831850" y="1709738"/>
+            <a:ext cx="10515600" cy="2852737"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="6000"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CFE148A7-AE9B-75D9-A849-CFEC90AED850}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="831850" y="4589463"/>
+            <a:ext cx="10515600" cy="1500187"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A948F80-F76C-4E69-3580-F8ACAA9F8BE4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{5CD892A1-3117-4DC2-8043-309C847A4E2B}" type="datetimeFigureOut">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>22.10.2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95DF71BB-3413-330D-C90F-9C5B3E7CA9BD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40D90709-9C5B-978F-A726-B6A57F9889CD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{944EBEA3-769E-4128-A1A8-9CC8B4674A3E}" type="slidenum">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1288849046"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
+  <p:cSld name="Two Content">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45F138B4-2686-340B-0AD2-6893498A0830}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD468363-FA68-DC58-514A-2CDF425BB08C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1825625"/>
+            <a:ext cx="5181600" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13D01263-9307-8D67-75AB-5AE713BCEFF7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="1825625"/>
+            <a:ext cx="5181600" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B18ED4D-FB6C-01D5-B3AD-A98532071932}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{5CD892A1-3117-4DC2-8043-309C847A4E2B}" type="datetimeFigureOut">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>22.10.2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5AAEDCA-A87B-8C55-0CD5-2277824F766D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2E93B2B-E37C-228C-1B5B-30F8B1BCB6EF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{944EBEA3-769E-4128-A1A8-9CC8B4674A3E}" type="slidenum">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3987710982"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
+  <p:cSld name="Comparison">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8EFF0E4F-4A9A-94C4-0D0C-4A535300ACB2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="365125"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8515EB7A-5F46-5005-43A0-6B5A6C90A68D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="1681163"/>
+            <a:ext cx="5157787" cy="823912"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A3715BA-A634-FEA7-6F98-76109F408892}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="2505075"/>
+            <a:ext cx="5157787" cy="3684588"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70DD99D1-1237-5DCE-82B0-73E4059965B7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="1681163"/>
+            <a:ext cx="5183188" cy="823912"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Content Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B18144AE-5091-EAB1-F841-CC84657970B9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="2505075"/>
+            <a:ext cx="5183188" cy="3684588"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Date Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA844353-9D0A-B310-37E4-B7BA837EF118}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{5CD892A1-3117-4DC2-8043-309C847A4E2B}" type="datetimeFigureOut">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>22.10.2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Footer Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{123E9B02-638E-C6F7-F311-CD36A8B0FED3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Slide Number Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D89EB50-04DD-EB50-7EF4-C0E386FDE1F6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{944EBEA3-769E-4128-A1A8-9CC8B4674A3E}" type="slidenum">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2098342618"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
+  <p:cSld name="Title Only">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F8EDC86-2450-1823-277A-84D3BBD56066}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Date Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA5BA4FC-D80E-8418-3374-BA7339FC8C25}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{5CD892A1-3117-4DC2-8043-309C847A4E2B}" type="datetimeFigureOut">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>22.10.2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF1C5DE8-1080-94F6-B842-059D05A6530F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D45EB98-6BE0-4F99-A30F-9E711E3772FB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{944EBEA3-769E-4128-A1A8-9CC8B4674A3E}" type="slidenum">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="288927294"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
+  <p:cSld name="Blank">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Date Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC335C42-BFF6-6181-B566-0A5943776F57}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{5CD892A1-3117-4DC2-8043-309C847A4E2B}" type="datetimeFigureOut">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>22.10.2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Footer Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A5F842C-828F-CB67-C12E-50B58BA4204E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ADAB5328-7785-1274-1736-4F4203D5D2AA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{944EBEA3-769E-4128-A1A8-9CC8B4674A3E}" type="slidenum">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2186835698"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
+  <p:cSld name="Content with Caption">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E6A65E2-77F7-BB62-0E23-F6D244ADFB8E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="457200"/>
+            <a:ext cx="3932237" cy="1600200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15793879-6B4C-A7D4-803F-1E4AFB462C62}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5183188" y="987425"/>
+            <a:ext cx="6172200" cy="4873625"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F8686D2-2547-DF20-4B06-749B0A4C1B72}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="2057400"/>
+            <a:ext cx="3932237" cy="3811588"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71B875A4-9DDB-6CB3-2EAF-16CB7A9B9F3F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{5CD892A1-3117-4DC2-8043-309C847A4E2B}" type="datetimeFigureOut">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>22.10.2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{016FF660-6255-0E2E-7D3B-45FAD3FBE53F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D4C3008E-535E-C79F-E19C-9F41877AA7A3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{944EBEA3-769E-4128-A1A8-9CC8B4674A3E}" type="slidenum">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2340907433"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
+  <p:cSld name="Picture with Caption">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83CAC692-6E48-185C-60EF-975EB0CEF07D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="457200"/>
+            <a:ext cx="3932237" cy="1600200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Picture Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C289C81-9132-CEEF-94C5-0F9CEAB884DF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5183188" y="987425"/>
+            <a:ext cx="6172200" cy="4873625"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{364AFC2A-E1A2-F961-8BF7-E9F7D0D6E7A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="2057400"/>
+            <a:ext cx="3932237" cy="3811588"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB15E775-74A4-A0F9-FB9A-3832C42850E2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{5CD892A1-3117-4DC2-8043-309C847A4E2B}" type="datetimeFigureOut">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>22.10.2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4AF3437E-3912-6B0D-4188-50512684D9C9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62B358DA-12E6-F11A-78BE-B5AC687B300C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{944EBEA3-769E-4128-A1A8-9CC8B4674A3E}" type="slidenum">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2399777742"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Верхний колонтитул 1">
-[...10 lines deleted...]
-            <p:ph type="hdr" sz="quarter"/>
+          <p:cNvPr id="2" name="Title Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3F7D04C-EA09-7D66-1E10-CDFAEDE17710}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="2971800" cy="458788"/>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
-[...6 lines deleted...]
-            <a:pPr rtl="0"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Дата 2">
-[...10 lines deleted...]
-            <p:ph type="dt" sz="quarter" idx="1"/>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D385EA2F-ED27-32F9-F196-4CA966C0DF98}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3884613" y="0"/>
-            <a:ext cx="2971800" cy="458788"/>
+            <a:off x="838200" y="1825625"/>
+            <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
-[...10 lines deleted...]
-            </a:fld>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Нижний колонтитул 3">
-[...10 lines deleted...]
-            <p:ph type="ftr" sz="quarter" idx="2"/>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE452F90-FF3A-424C-85FB-DF1FA7CF5EDE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:off x="838200" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
-              <a:defRPr sz="1200"/>
-[...4827 lines deleted...]
-              <a:defRPr sz="2000">
+              <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
-            </a:lvl2pPr>
-[...2 lines deleted...]
-              <a:defRPr sz="1800">
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{5CD892A1-3117-4DC2-8043-309C847A4E2B}" type="datetimeFigureOut">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>22.10.2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D488156B-65A1-9B56-6634-61FD40DEC428}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4038600" y="6356350"/>
+            <a:ext cx="4114800" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
-            </a:lvl3pPr>
-[...2 lines deleted...]
-              <a:defRPr sz="1600">
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6194767B-691C-40B1-6B0D-C9866E8A145F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8610600" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
-            </a:lvl4pPr>
-[...49 lines deleted...]
-            </a:lvl9pPr>
+            </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0" rtl="0"/>
-[...68 lines deleted...]
-              <a:rPr lang="ru-RU" noProof="0" smtClean="0"/>
+            <a:fld id="{944EBEA3-769E-4128-A1A8-9CC8B4674A3E}" type="slidenum">
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU" noProof="0"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3875351678"/>
-[...1850 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1752261784"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3572681701"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483670" r:id="rId1"/>
-[...16 lines deleted...]
-    <p:sldLayoutId id="2147483705" r:id="rId18"/>
+    <p:sldLayoutId id="2147483649" r:id="rId1"/>
+    <p:sldLayoutId id="2147483650" r:id="rId2"/>
+    <p:sldLayoutId id="2147483651" r:id="rId3"/>
+    <p:sldLayoutId id="2147483652" r:id="rId4"/>
+    <p:sldLayoutId id="2147483653" r:id="rId5"/>
+    <p:sldLayoutId id="2147483654" r:id="rId6"/>
+    <p:sldLayoutId id="2147483655" r:id="rId7"/>
+    <p:sldLayoutId id="2147483656" r:id="rId8"/>
+    <p:sldLayoutId id="2147483657" r:id="rId9"/>
+    <p:sldLayoutId id="2147483658" r:id="rId10"/>
+    <p:sldLayoutId id="2147483659" r:id="rId11"/>
   </p:sldLayoutIdLst>
-  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
-      <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
-        <a:defRPr sz="3600" kern="1200" cap="all" baseline="0">
+        <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:effectLst/>
-          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+          <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="120000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="1000"/>
         </a:spcBef>
-        <a:buClr>
-[...1 lines deleted...]
-        </a:buClr>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="2000" kern="1200" cap="all" baseline="0">
+        <a:defRPr sz="2800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:effectLst/>
-          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+          <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
-          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="120000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
-        <a:buClr>
-[...1 lines deleted...]
-        </a:buClr>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1800" kern="1200" cap="all" baseline="0">
+        <a:defRPr sz="2400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:effectLst/>
-          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+          <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
-          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="120000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
-        <a:buClr>
-[...1 lines deleted...]
-        </a:buClr>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1600" kern="1200" cap="all" baseline="0">
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:effectLst/>
-          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+          <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
-          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="120000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
-        <a:buClr>
-[...1 lines deleted...]
-        </a:buClr>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1400" kern="1200" cap="all" baseline="0">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:effectLst/>
-          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+          <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
-          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="120000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
-        <a:buClr>
-[...1 lines deleted...]
-        </a:buClr>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1400" kern="1200" cap="all" baseline="0">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:effectLst/>
-          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+          <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
-          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="120000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
-        <a:buClr>
-[...1 lines deleted...]
-        </a:buClr>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1400" kern="1200" cap="all" baseline="0">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:effectLst/>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="120000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
-        <a:buClr>
-[...1 lines deleted...]
-        </a:buClr>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1400" kern="1200" cap="all" baseline="0">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:effectLst/>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="120000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
-        <a:buClr>
-[...1 lines deleted...]
-        </a:buClr>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1400" kern="1200" cap="all" baseline="0">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:effectLst/>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="120000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
-        <a:buClr>
-[...1 lines deleted...]
-        </a:buClr>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1400" kern="1200" cap="all" baseline="0">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:effectLst/>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr>
-        <a:defRPr lang="en-US"/>
+        <a:defRPr lang="ru-RU"/>
       </a:defPPr>
       <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
@@ -10479,12841 +3486,3812 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
-[...31 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
-[...31 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...20 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp useBgFill="1">
-[...19 lines deleted...]
-            </p:extLst>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF9A8C03-F0EA-0526-3C8B-4E763EF2B420}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-[...297 lines deleted...]
-            <a:ext cx="5197366" cy="4273723"/>
+            <a:off x="1524000" y="373224"/>
+            <a:ext cx="9144000" cy="2472613"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rtlCol="0">
+          <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr rtl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="ru-RU" sz="3600" b="1" noProof="1">
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4400" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0070C0"/>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Сабақ үдерісінде математикалық сауаттылық тапсырмаларын шығару </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Subtitle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8BF2EDB8-8B71-3FEE-F5C3-68BFB1E35EBE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1524000" y="3060441"/>
+            <a:ext cx="9144000" cy="2789853"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Тема: Комплексно-исследовательская подготовка к МОДО и обработка заданий по физике для учащихся  9-х классов</a:t>
-[...34 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+              <a:t>«№23 ЖББМ»КММ</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="3200" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0070C0"/>
+                  <a:srgbClr val="FF0000"/>
                 </a:solidFill>
-                <a:latin typeface="Yu Gothic UI Semibold" panose="020B0700000000000000" pitchFamily="34" charset="-128"/>
-[...1 lines deleted...]
-                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Подготовила:</a:t>
-[...5 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+              <a:t>Қарағанды қаласы</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="3200" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0070C0"/>
+                  <a:srgbClr val="FF0000"/>
                 </a:solidFill>
-                <a:latin typeface="Yu Gothic UI Semibold" panose="020B0700000000000000" pitchFamily="34" charset="-128"/>
-[...1 lines deleted...]
-                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Молдабекова</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+              <a:t>Математика пәнінің мұғалімі</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="3200" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0070C0"/>
+                  <a:srgbClr val="FF0000"/>
                 </a:solidFill>
-                <a:latin typeface="Yu Gothic UI Semibold" panose="020B0700000000000000" pitchFamily="34" charset="-128"/>
-[...1 lines deleted...]
-                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> Г.К.,</a:t>
-[...53 lines deleted...]
-            <a:endParaRPr lang="x-none" dirty="0"/>
+              <a:t>Мамыхова Гульмира Есентаевна</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="3200" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="264202284"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1971163942"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...17 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Овал 1">
-[...34 lines deleted...]
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74227CEA-7A92-6EF7-5683-7DD198BE88EB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="kk-KZ" sz="4800" b="1" dirty="0">
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0070C0"/>
+                  <a:srgbClr val="FF0000"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Уровни КОЗ</a:t>
-[...52 lines deleted...]
-              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0">
+              <a:t>Газет немесе журнал, кітап беттер</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2800" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="002060"/>
+                  <a:srgbClr val="FF0000"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Уровень рассуждения</a:t>
-[...52 lines deleted...]
-              <a:rPr lang="kk-KZ" sz="3600" b="1" dirty="0">
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="002060"/>
+                  <a:srgbClr val="FF0000"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Уровень установления связи</a:t>
-[...241 lines deleted...]
-      </p:sp>
+              <a:t>не байланысты есептер</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        <mc:Choice Requires="a14">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="3" name="Content Placeholder 2">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C35D596-77FE-F2C2-475D-C25A5C4B2423}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr>
+                <a:spLocks noGrp="1"/>
+              </p:cNvSpPr>
+              <p:nvPr>
+                <p:ph idx="1"/>
+              </p:nvPr>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="619125" y="1690688"/>
+                <a:ext cx="10515600" cy="4351338"/>
+              </a:xfrm>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr>
+                <a:normAutofit fontScale="25000" lnSpcReduction="20000"/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr marL="0" indent="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:endParaRPr lang="kk-KZ" sz="11200" dirty="0">
+                  <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                  <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr lvl="1"/>
+                <a:r>
+                  <a:rPr lang="kk-KZ" sz="10800" dirty="0">
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                    <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                  </a:rPr>
+                  <a:t>Егер газет немесе журнал </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" sz="10800" dirty="0">
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                    <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                  </a:rPr>
+                  <a:t>n </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="kk-KZ" sz="10800" dirty="0">
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                    <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                  </a:rPr>
+                  <a:t>беттен тұрса, онда кез келген </a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr marL="457200" lvl="1" indent="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="kk-KZ" sz="10800" dirty="0">
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                    <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                  </a:rPr>
+                  <a:t>қос бетінің қосындысы </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" sz="10800" dirty="0">
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                    <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                  </a:rPr>
+                  <a:t>n+1 </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="kk-KZ" sz="10800" dirty="0">
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                    <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                  </a:rPr>
+                  <a:t>болады.</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr lvl="1"/>
+                <a:endParaRPr lang="kk-KZ" sz="10800" dirty="0">
+                  <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                  <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr lvl="1"/>
+                <a:r>
+                  <a:rPr lang="kk-KZ" sz="10800" dirty="0">
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                    <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                  </a:rPr>
+                  <a:t>Формула: Кітап беті</a:t>
+                </a:r>
+                <a14:m>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:r>
+                      <a:rPr lang="kk-KZ" sz="10800" i="1" smtClean="0">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>=</m:t>
+                    </m:r>
+                    <m:f>
+                      <m:fPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="kk-KZ" sz="10800" i="1" smtClean="0">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:fPr>
+                      <m:num>
+                        <m:r>
+                          <a:rPr lang="kk-KZ" sz="10800" b="0" i="1" smtClean="0">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>п−189</m:t>
+                        </m:r>
+                      </m:num>
+                      <m:den>
+                        <m:r>
+                          <a:rPr lang="kk-KZ" sz="10800" b="0" i="1" smtClean="0">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>3</m:t>
+                        </m:r>
+                      </m:den>
+                    </m:f>
+                    <m:r>
+                      <a:rPr lang="kk-KZ" sz="10800" b="0" i="1" smtClean="0">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>+99</m:t>
+                    </m:r>
+                    <m:r>
+                      <a:rPr lang="ru-RU" sz="10800" b="0" i="1" smtClean="0">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>     </m:t>
+                    </m:r>
+                    <m:r>
+                      <a:rPr lang="kk-KZ" sz="10800" b="0" i="1" smtClean="0">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>(1−беттен)</m:t>
+                    </m:r>
+                  </m:oMath>
+                </a14:m>
+                <a:endParaRPr lang="kk-KZ" sz="10800" dirty="0">
+                  <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                  <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr marL="0" indent="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="kk-KZ" sz="11200" dirty="0">
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                    <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                  </a:rPr>
+                  <a:t>                         Кітап беті</a:t>
+                </a:r>
+                <a14:m>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:r>
+                      <a:rPr lang="kk-KZ" sz="11200" i="1" smtClean="0">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>=</m:t>
+                    </m:r>
+                    <m:f>
+                      <m:fPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="kk-KZ" sz="11200" i="1" smtClean="0">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:fPr>
+                      <m:num>
+                        <m:r>
+                          <a:rPr lang="kk-KZ" sz="11200" b="0" i="1" smtClean="0">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>п−18</m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="ru-RU" sz="11200" b="0" i="1" smtClean="0">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>7</m:t>
+                        </m:r>
+                      </m:num>
+                      <m:den>
+                        <m:r>
+                          <a:rPr lang="kk-KZ" sz="11200" b="0" i="1" smtClean="0">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>3</m:t>
+                        </m:r>
+                      </m:den>
+                    </m:f>
+                    <m:r>
+                      <a:rPr lang="kk-KZ" sz="11200" b="0" i="1" smtClean="0">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>+99</m:t>
+                    </m:r>
+                  </m:oMath>
+                </a14:m>
+                <a:r>
+                  <a:rPr lang="kk-KZ" sz="11200" dirty="0">
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                    <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                  </a:rPr>
+                  <a:t>     (3-беттен)                                        </a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr marL="0" indent="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="kk-KZ" sz="14400" dirty="0">
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                    <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                  </a:rPr>
+                  <a:t>        </a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr marL="0" indent="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:endParaRPr lang="kk-KZ" dirty="0"/>
+              </a:p>
+              <a:p>
+                <a:pPr marL="0" indent="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="kk-KZ" dirty="0"/>
+                  <a:t>  </a:t>
+                </a:r>
+                <a:endParaRPr lang="ru-RU" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Choice>
+        <mc:Fallback xmlns="">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="3" name="Content Placeholder 2">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C35D596-77FE-F2C2-475D-C25A5C4B2423}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr>
+                <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+              </p:cNvSpPr>
+              <p:nvPr>
+                <p:ph idx="1"/>
+              </p:nvPr>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="619125" y="1690688"/>
+                <a:ext cx="10515600" cy="4351338"/>
+              </a:xfrm>
+              <a:blipFill>
+                <a:blip r:embed="rId2"/>
+                <a:stretch>
+                  <a:fillRect r="-9739"/>
+                </a:stretch>
+              </a:blipFill>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="ru-RU">
+                    <a:noFill/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="960958670"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3811128469"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow">
-[...8 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...299 lines deleted...]
-      </p:pic>
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        <mc:Choice Requires="a14">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="3" name="Content Placeholder 2">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5D32A57-B020-0DC2-56A7-2353655104A6}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr>
+                <a:spLocks noGrp="1"/>
+              </p:cNvSpPr>
+              <p:nvPr>
+                <p:ph idx="1"/>
+              </p:nvPr>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="838200" y="382555"/>
+                <a:ext cx="10515600" cy="5794408"/>
+              </a:xfrm>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr>
+                <a:normAutofit fontScale="70000" lnSpcReduction="20000"/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr marL="0" indent="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="kk-KZ" dirty="0"/>
+                  <a:t>         </a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr marL="0" indent="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="kk-KZ" dirty="0"/>
+                  <a:t>       Кітаптың беттерін нөмірлеу үшін 430 цифр пайдаланылды. Егер кітап 3-беттен басталса, осы кітапта барлығы неше бет екенін анықтаңыз.</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr marL="0" indent="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="kk-KZ" dirty="0"/>
+                  <a:t>        А) 195                      Формула: Кітап беті</a:t>
+                </a:r>
+                <a14:m>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:r>
+                      <a:rPr lang="kk-KZ" i="1" smtClean="0">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>=</m:t>
+                    </m:r>
+                    <m:f>
+                      <m:fPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="kk-KZ" i="1" smtClean="0">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:fPr>
+                      <m:num>
+                        <m:r>
+                          <a:rPr lang="kk-KZ" b="0" i="1" smtClean="0">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>п−189</m:t>
+                        </m:r>
+                      </m:num>
+                      <m:den>
+                        <m:r>
+                          <a:rPr lang="kk-KZ" b="0" i="1" smtClean="0">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>3</m:t>
+                        </m:r>
+                      </m:den>
+                    </m:f>
+                    <m:r>
+                      <a:rPr lang="kk-KZ" b="0" i="1" smtClean="0">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>+99</m:t>
+                    </m:r>
+                    <m:r>
+                      <a:rPr lang="ru-RU" b="0" i="1" smtClean="0">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>     </m:t>
+                    </m:r>
+                    <m:r>
+                      <a:rPr lang="kk-KZ" b="0" i="1" smtClean="0">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>(1−беттен)</m:t>
+                    </m:r>
+                  </m:oMath>
+                </a14:m>
+                <a:endParaRPr lang="kk-KZ" dirty="0"/>
+              </a:p>
+              <a:p>
+                <a:pPr marL="0" indent="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="kk-KZ" dirty="0"/>
+                  <a:t>        В) 202                                          Кітап беті</a:t>
+                </a:r>
+                <a14:m>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:r>
+                      <a:rPr lang="kk-KZ" i="1" smtClean="0">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>=</m:t>
+                    </m:r>
+                    <m:f>
+                      <m:fPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="kk-KZ" i="1" smtClean="0">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:fPr>
+                      <m:num>
+                        <m:r>
+                          <a:rPr lang="kk-KZ" b="0" i="1" smtClean="0">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>п−18</m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="ru-RU" b="0" i="1" smtClean="0">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>7</m:t>
+                        </m:r>
+                      </m:num>
+                      <m:den>
+                        <m:r>
+                          <a:rPr lang="kk-KZ" b="0" i="1" smtClean="0">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>3</m:t>
+                        </m:r>
+                      </m:den>
+                    </m:f>
+                    <m:r>
+                      <a:rPr lang="kk-KZ" b="0" i="1" smtClean="0">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>+99</m:t>
+                    </m:r>
+                  </m:oMath>
+                </a14:m>
+                <a:r>
+                  <a:rPr lang="kk-KZ" dirty="0"/>
+                  <a:t>     (3-беттен)                                        </a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr marL="0" indent="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="kk-KZ" dirty="0"/>
+                  <a:t>        С) 178</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr marL="0" indent="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="kk-KZ" dirty="0"/>
+                  <a:t>        Д) 180</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr marL="0" indent="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="kk-KZ" dirty="0"/>
+                  <a:t>        Е) 183</a:t>
+                </a:r>
+                <a:endParaRPr lang="ru-RU" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Choice>
+        <mc:Fallback xmlns="">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="3" name="Content Placeholder 2">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5D32A57-B020-0DC2-56A7-2353655104A6}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr>
+                <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+              </p:cNvSpPr>
+              <p:nvPr>
+                <p:ph idx="1"/>
+              </p:nvPr>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="838200" y="382555"/>
+                <a:ext cx="10515600" cy="5794408"/>
+              </a:xfrm>
+              <a:blipFill>
+                <a:blip r:embed="rId2"/>
+                <a:stretch>
+                  <a:fillRect l="-638"/>
+                </a:stretch>
+              </a:blipFill>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="ru-RU">
+                    <a:noFill/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2601004537"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2426199451"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow">
-[...8 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...26 lines deleted...]
-        <p:spPr bwMode="auto">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A921C7AB-4F6A-724B-3E36-602D57F1152E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
           <a:xfrm>
-            <a:off x="1316385" y="1"/>
-            <a:ext cx="9599266" cy="6858000"/>
+            <a:off x="838200" y="419878"/>
+            <a:ext cx="10515600" cy="5757085"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...16 lines deleted...]
-          </a:extLst>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>Айбек ортасында парақтары жыртылған журнал тауып алды. Оның бір жағында 18-ші бет, ал екінші жағында 59-шы бет жазулы тұрды. Сонда журнал неше беттен тұрады?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>А) 78</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>В) 74</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>С) 77</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>Д) 75</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>Е) 76</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="893404824"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2083751904"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow">
-[...8 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:graphicFrame>
-[...139 lines deleted...]
-                </a:tc>
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        <mc:Choice Requires="a14">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="3" name="Content Placeholder 2">
                 <a:extLst>
-                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="10000"/>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6DB4CB3D-1A7D-3C5B-6630-A160C5D38CE8}"/>
                   </a:ext>
                 </a:extLst>
-              </a:tr>
-[...49 lines deleted...]
-                      <a:endParaRPr lang="ru-RU" sz="1800" b="1" dirty="0">
+              </p:cNvPr>
+              <p:cNvSpPr>
+                <a:spLocks noGrp="1"/>
+              </p:cNvSpPr>
+              <p:nvPr>
+                <p:ph idx="1"/>
+              </p:nvPr>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="838200" y="391886"/>
+                <a:ext cx="10515600" cy="5785077"/>
+              </a:xfrm>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr>
+                <a:normAutofit fontScale="70000" lnSpcReduction="20000"/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr marL="0" indent="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="kk-KZ" dirty="0"/>
+                  <a:t>  Кітап бетін нөмірлеу үшін 600 Цифр пайдаланылды.</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr marL="0" indent="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="kk-KZ" dirty="0"/>
+                  <a:t>Осы кітапта неше бет екенін анықтаңыз</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr marL="0" indent="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="kk-KZ" dirty="0"/>
+                  <a:t>А) 200</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="kk-KZ" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FF0000"/>
+                    </a:solidFill>
+                  </a:rPr>
+                  <a:t>                шешуі: Ешқандай қосымша ақпарат берілмесе,     </a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr marL="0" indent="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="kk-KZ" dirty="0"/>
+                  <a:t>В) 235  </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="kk-KZ" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FF0000"/>
+                    </a:solidFill>
+                  </a:rPr>
+                  <a:t>                               кітап 1-беттен бастап нөмірленген деген</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr marL="0" indent="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="kk-KZ" dirty="0"/>
+                  <a:t>С) 215 </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="kk-KZ" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FF0000"/>
+                    </a:solidFill>
+                  </a:rPr>
+                  <a:t>                                мағынада</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr marL="0" indent="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="kk-KZ" dirty="0"/>
+                  <a:t>Д) 300                               </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="kk-KZ" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FF0000"/>
+                    </a:solidFill>
+                  </a:rPr>
+                  <a:t>Кітап беті</a:t>
+                </a:r>
+                <a14:m>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:r>
+                      <a:rPr lang="kk-KZ" i="1" smtClean="0">
                         <a:solidFill>
-                          <a:srgbClr val="C00000"/>
+                          <a:srgbClr val="FF0000"/>
                         </a:solidFill>
-                        <a:effectLst/>
-[...27 lines deleted...]
-                      <a:endParaRPr lang="ru-RU" sz="1800" b="1">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>=</m:t>
+                    </m:r>
+                    <m:f>
+                      <m:fPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="kk-KZ" i="1" smtClean="0">
+                            <a:solidFill>
+                              <a:srgbClr val="FF0000"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:fPr>
+                      <m:num>
+                        <m:r>
+                          <a:rPr lang="kk-KZ" b="0" i="1" smtClean="0">
+                            <a:solidFill>
+                              <a:srgbClr val="FF0000"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>п−189</m:t>
+                        </m:r>
+                      </m:num>
+                      <m:den>
+                        <m:r>
+                          <a:rPr lang="kk-KZ" b="0" i="1" smtClean="0">
+                            <a:solidFill>
+                              <a:srgbClr val="FF0000"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>3</m:t>
+                        </m:r>
+                      </m:den>
+                    </m:f>
+                    <m:r>
+                      <a:rPr lang="kk-KZ" b="0" i="1" smtClean="0">
                         <a:solidFill>
-                          <a:srgbClr val="C00000"/>
+                          <a:srgbClr val="FF0000"/>
                         </a:solidFill>
-                        <a:effectLst/>
-[...7 lines deleted...]
-                </a:tc>
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>+99=</m:t>
+                    </m:r>
+                    <m:f>
+                      <m:fPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="kk-KZ" b="0" i="1" smtClean="0">
+                            <a:solidFill>
+                              <a:srgbClr val="FF0000"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:fPr>
+                      <m:num>
+                        <m:r>
+                          <a:rPr lang="kk-KZ" b="0" i="1" smtClean="0">
+                            <a:solidFill>
+                              <a:srgbClr val="FF0000"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>600−189</m:t>
+                        </m:r>
+                      </m:num>
+                      <m:den>
+                        <m:r>
+                          <a:rPr lang="kk-KZ" b="0" i="1" smtClean="0">
+                            <a:solidFill>
+                              <a:srgbClr val="FF0000"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>3</m:t>
+                        </m:r>
+                      </m:den>
+                    </m:f>
+                  </m:oMath>
+                </a14:m>
+                <a:r>
+                  <a:rPr lang="kk-KZ" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FF0000"/>
+                    </a:solidFill>
+                  </a:rPr>
+                  <a:t> +99</a:t>
+                </a:r>
+                <a14:m>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:r>
+                      <a:rPr lang="kk-KZ" i="1" smtClean="0">
+                        <a:solidFill>
+                          <a:srgbClr val="FF0000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>=</m:t>
+                    </m:r>
+                    <m:f>
+                      <m:fPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="kk-KZ" i="1" smtClean="0">
+                            <a:solidFill>
+                              <a:srgbClr val="FF0000"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:fPr>
+                      <m:num>
+                        <m:r>
+                          <a:rPr lang="kk-KZ" b="0" i="1" smtClean="0">
+                            <a:solidFill>
+                              <a:srgbClr val="FF0000"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>411</m:t>
+                        </m:r>
+                      </m:num>
+                      <m:den>
+                        <m:r>
+                          <a:rPr lang="kk-KZ" b="0" i="1" smtClean="0">
+                            <a:solidFill>
+                              <a:srgbClr val="FF0000"/>
+                            </a:solidFill>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>3</m:t>
+                        </m:r>
+                      </m:den>
+                    </m:f>
+                    <m:r>
+                      <a:rPr lang="kk-KZ" b="0" i="1" smtClean="0">
+                        <a:solidFill>
+                          <a:srgbClr val="FF0000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>+99=236</m:t>
+                    </m:r>
+                  </m:oMath>
+                </a14:m>
+                <a:r>
+                  <a:rPr lang="kk-KZ" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FF0000"/>
+                    </a:solidFill>
+                  </a:rPr>
+                  <a:t>                        </a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr marL="0" indent="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="kk-KZ" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="00B050"/>
+                    </a:solidFill>
+                  </a:rPr>
+                  <a:t>Е) 236 </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="kk-KZ" dirty="0"/>
+                  <a:t>                                                                                                  </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="kk-KZ" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="00B050"/>
+                    </a:solidFill>
+                  </a:rPr>
+                  <a:t>Жауабы: Е) 236</a:t>
+                </a:r>
+                <a:endParaRPr lang="ru-RU" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="00B050"/>
+                  </a:solidFill>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Choice>
+        <mc:Fallback xmlns="">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="3" name="Content Placeholder 2">
                 <a:extLst>
-                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" val="10001"/>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6DB4CB3D-1A7D-3C5B-6630-A160C5D38CE8}"/>
                   </a:ext>
                 </a:extLst>
-              </a:tr>
-[...203 lines deleted...]
-      </p:graphicFrame>
+              </p:cNvPr>
+              <p:cNvSpPr>
+                <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+              </p:cNvSpPr>
+              <p:nvPr>
+                <p:ph idx="1"/>
+              </p:nvPr>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="838200" y="391886"/>
+                <a:ext cx="10515600" cy="5785077"/>
+              </a:xfrm>
+              <a:blipFill>
+                <a:blip r:embed="rId2"/>
+                <a:stretch>
+                  <a:fillRect l="-638" t="-1897"/>
+                </a:stretch>
+              </a:blipFill>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="ru-RU">
+                    <a:noFill/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1148594744"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="279440040"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...17 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="TextBox 1">
-[...7 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{483C0BD7-8E78-858C-3F77-44BB2E66B9E9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1063219"/>
-            <a:ext cx="11850807" cy="5678478"/>
+            <a:off x="838200" y="391886"/>
+            <a:ext cx="10515600" cy="5785077"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...2 lines deleted...]
-          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2300" b="1" u="sng" dirty="0">
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>Бір газеттің жалпы бетінің саны 60 және оның ішіндегілердің барлығы тек екібеттік қағаздар. Осы газеттен әрбір екі беттігін ашып қарағанда, беттік номерлерінің қосындысы қандай да бір тақ санды береді. Ол қай сан?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>     А) 59       В) 49         С) 60       Д) 29          </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0070C0"/>
+                  <a:srgbClr val="FF0000"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Компетенция</a:t>
-[...341 lines deleted...]
-              </a:ln>
+              <a:t>Е) 61</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="tx1">
-[...2 lines deleted...]
-                </a:schemeClr>
+                <a:srgbClr val="FF0000"/>
               </a:solidFill>
-              <a:effectLst>
-[...3 lines deleted...]
-              </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3138280081"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="508990512"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...17 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="TextBox 1">
-[...7 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F9B30F8-5335-E842-F647-42040104FA76}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="738663"/>
-            <a:ext cx="11614245" cy="3139321"/>
+            <a:off x="838200" y="337351"/>
+            <a:ext cx="10515600" cy="5839612"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...2 lines deleted...]
-          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
-[...19 lines deleted...]
-                </a:ln>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Шебер 4 к</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>үнде 3жұп аяқ киім жасайды, ал оның көмекшісі болса, 6 күнде 2 жұп аяқ киім жасайды. Олай болса, 65 жұп аяқ киімді олар қанша күнде жасайды.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>А) 52</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>В) 54</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>С) 56</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>Д) 58</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0070C0"/>
+                  <a:srgbClr val="FF0000"/>
                 </a:solidFill>
-                <a:effectLst/>
-[...2 lines deleted...]
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Отчет об экспериментальной работе:</a:t>
-[...4 lines deleted...]
-              </a:ln>
+              <a:t>Е) 60</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
               <a:solidFill>
-                <a:srgbClr val="0070C0"/>
-[...830 lines deleted...]
-                <a:srgbClr val="0070C0"/>
+                <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="171765306"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3372536901"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...17 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="TextBox 1">
-[...7 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{316F827E-9062-6559-350E-7B2DE61EC285}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5951621" y="705177"/>
-            <a:ext cx="5587897" cy="4955203"/>
+            <a:off x="838200" y="328474"/>
+            <a:ext cx="10515600" cy="5848489"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...2 lines deleted...]
-          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...188 lines deleted...]
-      </p:pic>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Егер о</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>қ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>ушыларды екі-екіден отырғызса, онда 6 адамға орын жетпей қалады, ал егер үш-үштен отырғызса онда 2 парта бос қалады. Сыныптағы оқушылар санын табыңыз.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>А) 24      </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> В)28           </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> С)32     </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Д) 30        </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Е) 36</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3099775951"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2574791453"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...17 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="TextBox 1">
-[...7 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{328B6A8B-1216-CB49-30D3-BE22CA2D1207}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="993466"/>
-            <a:ext cx="11850807" cy="2569934"/>
+            <a:off x="838200" y="363984"/>
+            <a:ext cx="10515600" cy="5812979"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...2 lines deleted...]
-          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...136 lines deleted...]
-      </p:pic>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>Сыныптағы әр оқушыға бір дәптерден берсе, онда 9 дәптер артылып қалады. Егер әрқайсысына екі дәптерден берсе , онда 6 оқушыға дәптер жетпей қалады. Неше оқушы бар?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>А) 30</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>В) 21</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>С) 18</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>Д) 24</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>Е) 16</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="91058060"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="19444041"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...17 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="TextBox 1">
-[...7 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8BE1583-777D-D851-35D6-F11CC8DF2633}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="186423" y="579358"/>
-            <a:ext cx="4898924" cy="6278642"/>
+            <a:off x="838200" y="390617"/>
+            <a:ext cx="10515600" cy="5786346"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...2 lines deleted...]
-          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...117 lines deleted...]
-      </p:pic>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Егер </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>бүгін сәрсенбі болса, 340 күн бұрын қандай күн болған?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>А) Жұма</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>В) Сенбі</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>С) Жексенбі</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>Д) Сейсенбі</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>Е) дүйсенбі</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3917226456"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="356318990"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow">
-[...8 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="TextBox 1">
-[...7 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F40D80BB-1847-EED2-D2AF-6A76B3D43D45}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="264324" y="914400"/>
-            <a:ext cx="5088252" cy="5786199"/>
+            <a:off x="838200" y="532660"/>
+            <a:ext cx="10515600" cy="5644303"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...2 lines deleted...]
-          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="none" rtlCol="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...188 lines deleted...]
-      </p:pic>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>Бүгін аптаның сәрсенбі күні болса, 100 күннен кейін аптаның қай күні болатынын табыңыз</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>Сәрсенбі</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>Жұма</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>Бейсенбі</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>Сенбі</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>дүйсенбі</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2183127356"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1555641779"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow">
-[...8 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...20 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp useBgFill="1">
-[...19 lines deleted...]
-            </p:extLst>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{947D8D41-C03F-B1CB-0A60-D0177E006369}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-[...135 lines deleted...]
-            <a:ext cx="5133474" cy="5607570"/>
+            <a:off x="838200" y="447869"/>
+            <a:ext cx="10515600" cy="6512768"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rtlCol="0">
-            <a:normAutofit fontScale="90000"/>
+          <a:bodyPr>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l">
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>       Қазіргі тез өзгермелі әлемде функционалдық сауаттылық адамдардың әлеуметтік, мәдени, саяси және экономикалық қызметтерге белсенді қатысуына, сондай-ақ «өмір бойы білім алуына» ықпал ететін базалық факторлардың біріне айналуда. Қоғамның дамуына байланысты сауаттылық ұғымының мәні тарихи тұрғыдан өзгерді. Бүгінде сауаттылық ұғымының нақты мазмұны дара тұлғаның дамуына қойылатын қоғамдық талаптарға байланысты жаңа сипатқа ие болды. Кейінгі уақытта ол қарапайым оқу, жазу, санау біліктіліктерін ғана қамтып қоймай, адамның әлеуметтік үдерістерге саналы түрде қатысуына мүмкіндік беретін, қоғамдық қажеттігі айқын білімдер мен білік-дағдылардың жиынтығы ретінде қарастырылып жүр.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>      «Сауаттылық» адамның білімділігіне қатысты ұғым, яғни, сауатты адам деген сөздің түпкі мағынасы оқу, жазу, санау біліктіліктері қалыптасқан, грамматикалық тұрғыда таза, қатесіз жаза, сөйлей, оқи алатын, сондай-ақ қарапайым арифметикалық амалдардың көмегімен дұрыс есептей білетін адам ретінде танылады. Ал «функционалдық сауатты» адам деген ұғым белгілі бір кезеңге сай алған білімі мен білік-дағдысы негізінде сауатты іс-әрекет ете алатын адам деген мағынада қолданылады.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="4000" b="1" u="sng" dirty="0">
-[...3 lines deleted...]
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="kk-KZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Задачи МОДО</a:t>
-[...6 lines deleted...]
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:t>          Функционалдық сауаттылықтың бірнеше түрін анықтауға болады: </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1800" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>:</a:t>
-[...6 lines deleted...]
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:t>1) оқу және жазу сауаттылығы; </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-            </a:br>
-[...5 lines deleted...]
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:t>2) математикалық сауаттылық; </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>1.</a:t>
-[...6 lines deleted...]
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:t>3) жаратылыстану-ғылыми сауаттылық; </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Осуществление мониторинга учебных достижений учащихся</a:t>
-[...6 lines deleted...]
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:t>4) компьютерлік сауаттылық; </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-            </a:br>
-[...5 lines deleted...]
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:t>5) заң және құқық мәселесіндегі сауаттылық және т.б.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>2. Оценка эффективной организации учебного процесса</a:t>
-[...6 lines deleted...]
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-            </a:br>
-[...13 lines deleted...]
-              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:graphicFrame>
-[...29 lines deleted...]
-      </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2026403315"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3632141468"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow">
-[...8 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="TextBox 1">
-[...7 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{075E1B2C-93C8-EF78-E851-5146DEFF97C1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="256671" y="856357"/>
-            <a:ext cx="7478974" cy="6001643"/>
+            <a:off x="838200" y="346229"/>
+            <a:ext cx="10515600" cy="5830734"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...2 lines deleted...]
-          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="r"/>
-[...191 lines deleted...]
-      </p:pic>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>Бүгін тамыз айының 27-сі болса 6 күннен кейін қай айдың қай күні болатынын табыңыз</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>А) Қыркүйектің 3-і</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>В) Қыркүйектің 3-і</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>С) Қыркүйектің 3-і</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>Д) Қыркүйектің 3-і</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>Е) Қыркүйектің 3-і</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="833433977"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2777402285"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...17 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="TextBox 1">
-[...8 lines deleted...]
-        </p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DCBB2F57-14FC-FA8F-A34A-F3CC54D3D8B0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Content Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B9C3181-6F04-4936-BB77-189593BA4A88}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="218364" y="1492703"/>
-            <a:ext cx="11691582" cy="4955203"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...2 lines deleted...]
-          <a:noFill/>
         </p:spPr>
-        <p:txBody>
-[...168 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2947012954"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1520547188"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow">
-[...8 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...65 lines deleted...]
-          <p:nvPr/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68AF3517-D52D-77E6-E7A1-67E30768B6D8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="232012" y="698838"/>
-            <a:ext cx="11959988" cy="2954655"/>
+            <a:off x="838200" y="438539"/>
+            <a:ext cx="10515600" cy="5738424"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...2 lines deleted...]
-          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+            <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPct val="0"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...6 lines deleted...]
-              <a:tabLst/>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
-[...5 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="kk-KZ" sz="1800" dirty="0">
                 <a:effectLst/>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Валенда</a:t>
-[...112 lines deleted...]
-              </a:solidFill>
+              <a:t>                 Математикалық сауаттылыққа тоқталайық:</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1800" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="x-none" dirty="0"/>
-[...44 lines deleted...]
-                </a:effectLst>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Бесстрашный канатоходец</a:t>
-            </a:r>
+              <a:t>- математиканың өмірдегі орнын түсіну, білу; </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>- әр түрлі формада берілген сандық ақпаратты оқу, талдау; </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>- есептерді шығарудың ыңғайлы тәсілдерін табу, орындау, өзін-өзі тексеру, өмірмен байланыстыру; </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>- математикалық білімін өмірлік жағдаяттарда кездесетін түрлі мәселелерді шешуде еркін қолдана білу</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Мұғалім білім алушының бойына алған білімін практикалық жағдайда тиімді және әлеуметтік бейімделу үдерісінде пайдалана алатындай сіңіруі керек. </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1860888779"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="662774537"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...17 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="TextBox 1">
-[...8 lines deleted...]
-        </p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C39C8F92-A1B6-1C02-AB89-FB157576874C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Content Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{597251E1-BCDF-03CF-F8DF-7F38B769B97B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="162209" y="682183"/>
-            <a:ext cx="11480171" cy="5970865"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...2 lines deleted...]
-          <a:noFill/>
         </p:spPr>
-        <p:txBody>
-[...236 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3646755643"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="154514673"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...17 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="TextBox 1">
-[...7 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1EF12CC-C065-5E44-8BD1-7603D62666C1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="129653" y="150126"/>
-            <a:ext cx="11932693" cy="6817251"/>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="10302551" cy="549275"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...2 lines deleted...]
-          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
-            <a:spAutoFit/>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="ru-RU" sz="2300" b="1" dirty="0">
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0070C0"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>3.Изменение потенциальной энергии </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2300" b="1" dirty="0" err="1">
+              <a:t>Математикалы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="3600" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0070C0"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Валенды</a:t>
-[...57 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="2300" dirty="0">
+              <a:t>қ сауаттылық есептерін қарастыру</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="3600" dirty="0">
               <a:solidFill>
-                <a:srgbClr val="0070C0"/>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
-              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
-          <a:p>
-[...170 lines deleted...]
-            </a:endParaRPr>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4892A83-51E0-B6DA-33FC-35203DD8BC36}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="989045"/>
+            <a:ext cx="10515600" cy="5187918"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>      1)  2,3,5,6,7 цифрларын қолданып, 2-ге еселі,цифрлары әртүрлі барлығы қанша үштаңбалы сан құрастыруға болады?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>А) 24</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>В) 28</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>С) 18</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>Д) 20</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>Е) 16</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="16545963"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2981548206"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow">
-[...4693 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="TextBox 1">
-[...7 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A7603D7-CFB8-0E02-8BD6-49E9F0BDDD11}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="128337" y="842370"/>
-            <a:ext cx="11935326" cy="5786199"/>
+            <a:off x="838200" y="382555"/>
+            <a:ext cx="10515600" cy="5794408"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...2 lines deleted...]
-          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...59 lines deleted...]
-            <a:endParaRPr lang="x-none" dirty="0"/>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t> 1,3,5,6,8 цифрларын қолданып, 2-ге еселі болмайтын цифрлары әртүрлі барлығы неше төрттаңбалы сан құрастыруға болады?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>А) 56</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>В) 48</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>С) 72</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>Д) 84</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>Е) 96</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="612293259"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3091443239"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...17 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...8 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        <mc:Choice Requires="a14">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="3" name="Content Placeholder 2">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E38F20A5-3DF1-D732-59AA-0D2417C1EB88}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr>
+                <a:spLocks noGrp="1"/>
+              </p:cNvSpPr>
+              <p:nvPr>
+                <p:ph idx="1"/>
+              </p:nvPr>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="838200" y="447869"/>
+                <a:ext cx="10515600" cy="5729094"/>
+              </a:xfrm>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="kk-KZ" dirty="0"/>
+                  <a:t>(8</a:t>
+                </a:r>
+                <a14:m>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:r>
+                      <a:rPr lang="kk-KZ" i="1" smtClean="0">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>×</m:t>
+                    </m:r>
+                    <m:r>
+                      <a:rPr lang="kk-KZ" b="0" i="1" smtClean="0">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>8−8)×(8×8−8      8)=3528</m:t>
+                    </m:r>
+                  </m:oMath>
+                </a14:m>
+                <a:endParaRPr lang="kk-KZ" b="0" dirty="0">
+                  <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr marL="0" indent="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="ru-RU" dirty="0"/>
+                  <a:t>Теңдік орындалатындай «     » белгісінің мәнін тап </a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr marL="0" indent="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="ru-RU" dirty="0"/>
+                  <a:t>А</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="kk-KZ" dirty="0"/>
+                  <a:t>) азайту</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr marL="0" indent="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="kk-KZ" dirty="0"/>
+                  <a:t>В) қосу</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr marL="0" indent="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="kk-KZ" dirty="0"/>
+                  <a:t>С) дәреже</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr marL="0" indent="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="kk-KZ" dirty="0"/>
+                  <a:t>Д) бөлу</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr marL="0" indent="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="kk-KZ" dirty="0"/>
+                  <a:t>Е) көбейту</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="ru-RU" dirty="0"/>
+                  <a:t>          </a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Choice>
+        <mc:Fallback xmlns="">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="3" name="Content Placeholder 2">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E38F20A5-3DF1-D732-59AA-0D2417C1EB88}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr>
+                <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+              </p:cNvSpPr>
+              <p:nvPr>
+                <p:ph idx="1"/>
+              </p:nvPr>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="838200" y="447869"/>
+                <a:ext cx="10515600" cy="5729094"/>
+              </a:xfrm>
+              <a:blipFill>
+                <a:blip r:embed="rId2"/>
+                <a:stretch>
+                  <a:fillRect l="-1217" t="-1702"/>
+                </a:stretch>
+              </a:blipFill>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="ru-RU">
+                    <a:noFill/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Fallback>
+      </mc:AlternateContent>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Isosceles Triangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FEF884AD-F6F4-0701-0AA0-2477BCADA1EA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="11470105" cy="6771084"/>
+          <a:xfrm flipH="1" flipV="1">
+            <a:off x="4945222" y="1138236"/>
+            <a:ext cx="242597" cy="158473"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="triangle">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
         </p:spPr>
-        <p:txBody>
-[...2 lines deleted...]
-          </a:bodyPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...67 lines deleted...]
-            <a:endParaRPr lang="x-none" dirty="0"/>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Isosceles Triangle 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27A69B6A-3FFE-49AB-FB3C-53C4F6BF2266}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1" flipV="1">
+            <a:off x="4823923" y="614943"/>
+            <a:ext cx="242597" cy="158473"/>
+          </a:xfrm>
+          <a:prstGeom prst="triangle">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="849609326"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2650863211"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...17 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...128 lines deleted...]
-      </p:pic>
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        <mc:Choice Requires="a14">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="3" name="Content Placeholder 2">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3810D78D-9A22-B801-E1AF-078E82C6D0D5}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr>
+                <a:spLocks noGrp="1"/>
+              </p:cNvSpPr>
+              <p:nvPr>
+                <p:ph idx="1"/>
+              </p:nvPr>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="838200" y="270588"/>
+                <a:ext cx="10515600" cy="5906375"/>
+              </a:xfrm>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr marL="0" indent="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="kk-KZ" dirty="0"/>
+                  <a:t>1</a:t>
+                </a:r>
+                <a14:m>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:sSup>
+                      <m:sSupPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="kk-KZ" i="1" smtClean="0">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:sSupPr>
+                      <m:e>
+                        <m:r>
+                          <a:rPr lang="kk-KZ" b="0" i="1" smtClean="0">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>м</m:t>
+                        </m:r>
+                      </m:e>
+                      <m:sup>
+                        <m:r>
+                          <a:rPr lang="kk-KZ" b="0" i="1" smtClean="0">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>3</m:t>
+                        </m:r>
+                      </m:sup>
+                    </m:sSup>
+                    <m:r>
+                      <a:rPr lang="kk-KZ" b="0" i="1" smtClean="0">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t> судың салмағы 1т. бір жағының ауданы 64</m:t>
+                    </m:r>
+                    <m:sSup>
+                      <m:sSupPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="kk-KZ" b="0" i="1" smtClean="0">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:sSupPr>
+                      <m:e>
+                        <m:r>
+                          <a:rPr lang="kk-KZ" b="0" i="1" smtClean="0">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>м</m:t>
+                        </m:r>
+                      </m:e>
+                      <m:sup>
+                        <m:r>
+                          <a:rPr lang="kk-KZ" b="0" i="1" smtClean="0">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>2</m:t>
+                        </m:r>
+                      </m:sup>
+                    </m:sSup>
+                  </m:oMath>
+                </a14:m>
+                <a:r>
+                  <a:rPr lang="ru-RU" dirty="0"/>
+                  <a:t> болатын куб формалы ыдысқа қанша су сияды?</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr marL="0" indent="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="ru-RU" dirty="0"/>
+                  <a:t>А) 256т</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr marL="0" indent="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="ru-RU" dirty="0"/>
+                  <a:t>В) 64т</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr marL="0" indent="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="ru-RU" dirty="0"/>
+                  <a:t>С) 422т</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr marL="0" indent="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="ru-RU" dirty="0"/>
+                  <a:t>Д) 328т</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr marL="0" indent="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="ru-RU" dirty="0"/>
+                  <a:t>Е) 512т</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr marL="0" indent="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:endParaRPr lang="ru-RU" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Choice>
+        <mc:Fallback xmlns="">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="3" name="Content Placeholder 2">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3810D78D-9A22-B801-E1AF-078E82C6D0D5}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr>
+                <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+              </p:cNvSpPr>
+              <p:nvPr>
+                <p:ph idx="1"/>
+              </p:nvPr>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="838200" y="270588"/>
+                <a:ext cx="10515600" cy="5906375"/>
+              </a:xfrm>
+              <a:blipFill>
+                <a:blip r:embed="rId2"/>
+                <a:stretch>
+                  <a:fillRect l="-1217" t="-1651"/>
+                </a:stretch>
+              </a:blipFill>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="ru-RU">
+                    <a:noFill/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2950024219"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="924593760"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow">
-[...8 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Овал 2">
-[...7 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02330DF8-F410-B67D-A48A-C19A5E38AC7A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3667487" y="2216384"/>
-            <a:ext cx="4245282" cy="1991180"/>
+            <a:off x="838200" y="401216"/>
+            <a:ext cx="10515600" cy="5775747"/>
           </a:xfrm>
-          <a:prstGeom prst="ellipse">
-[...9 lines deleted...]
-          </a:ln>
         </p:spPr>
-        <p:style>
-[...16 lines deleted...]
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...1020 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>452*4 берілген бестаңбалы сан 3-ке және 4-ке қалдықсыз бөлінуі үшін «*» орнына қандай сан қоюға болатынын табыңыз.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t> А) 0;6</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>В) 6;8</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>С) 0;3;5</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>Д) 6;9</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t>Е) 3;2;9</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1626135823"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="35966248"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...17 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Капля">
-[...263 lines deleted...]
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -23321,51 +7299,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -23515,711 +7493,114 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
-[...581 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Slipstream</Template>
   <TotalTime></TotalTime>
-  <Words>1574</Words>
+  <Words>971</Words>
   <Application>Microsoft Office PowerPoint</Application>
-  <PresentationFormat>Произвольный</PresentationFormat>
-[...2 lines deleted...]
-  <Notes>5</Notes>
+  <PresentationFormat>Widescreen</PresentationFormat>
+  <Paragraphs>123</Paragraphs>
+  <Slides>21</Slides>
+  <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="6" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Тема</vt:lpstr>
+        <vt:lpstr>Fonts Used</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Заголовки слайдов</vt:lpstr>
+        <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>37</vt:i4>
+        <vt:i4>21</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="38" baseType="lpstr">
-[...37 lines deleted...]
-      <vt:lpstr>Спасибо за внимание! </vt:lpstr>
+    <vt:vector size="27" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Calibri Light</vt:lpstr>
+      <vt:lpstr>Cambria Math</vt:lpstr>
+      <vt:lpstr>Times New Roman</vt:lpstr>
+      <vt:lpstr>Office Theme</vt:lpstr>
+      <vt:lpstr>Сабақ үдерісінде математикалық сауаттылық тапсырмаларын шығару </vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Математикалық сауаттылық есептерін қарастыру</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Газет немесе журнал, кітап беттеріне байланысты есептер</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>SPecialiST RePack</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Тема: Комплексно-исследовательская подготовка к МОДО и обработка заданий по физике для учащихся  9-х классов</dc:title>
-  <dc:creator>User</dc:creator>
+  <dc:title>Математикалық сауаттылық есептерін шешу әдістері</dc:title>
+  <dc:creator>Admin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>