--- v0 (2025-12-14)
+++ v1 (2026-04-05)
@@ -1,3128 +1,1205 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
-  <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-[...12 lines deleted...]
-  <Override PartName="/ppt/slideLayouts/slideLayout30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" strictFirstAndLastChars="0" embedTrueTypeFonts="1" saveSubsetFonts="1" autoCompressPictures="0">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483670" r:id="rId1"/>
-    <p:sldMasterId id="2147483672" r:id="rId2"/>
+    <p:sldMasterId id="2147483672" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId26"/>
+    <p:notesMasterId r:id="rId12"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId3"/>
-[...21 lines deleted...]
-    <p:sldId id="271" r:id="rId25"/>
+    <p:sldId id="257" r:id="rId2"/>
+    <p:sldId id="262" r:id="rId3"/>
+    <p:sldId id="263" r:id="rId4"/>
+    <p:sldId id="264" r:id="rId5"/>
+    <p:sldId id="265" r:id="rId6"/>
+    <p:sldId id="270" r:id="rId7"/>
+    <p:sldId id="271" r:id="rId8"/>
+    <p:sldId id="266" r:id="rId9"/>
+    <p:sldId id="269" r:id="rId10"/>
+    <p:sldId id="267" r:id="rId11"/>
   </p:sldIdLst>
-  <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
+  <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="6858000" cy="9144000"/>
-  <p:embeddedFontLst>
-[...36 lines deleted...]
-  </p:embeddedFontLst>
   <p:defaultTextStyle>
-    <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
-[...8 lines deleted...]
-      </a:spcAft>
+    <a:defPPr>
+      <a:defRPr lang="ru-RU"/>
     </a:defPPr>
-    <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
-[...13 lines deleted...]
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
-[...13 lines deleted...]
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
-[...13 lines deleted...]
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
-[...13 lines deleted...]
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
-[...13 lines deleted...]
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
-[...13 lines deleted...]
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
-[...13 lines deleted...]
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
-[...13 lines deleted...]
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
-[...13 lines deleted...]
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
-        <p15:guide id="1" orient="horz" pos="1620">
+        <p15:guide id="1" orient="horz" pos="2160">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="2880">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
+  <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Средний стиль 2 — акцент 1">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band2H>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:band2V>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:bottom>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+</a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
-    <p:restoredLeft sz="20102" autoAdjust="0"/>
-    <p:restoredTop sz="94694"/>
+    <p:restoredLeft sz="15620"/>
+    <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
-    <p:cSldViewPr snapToGrid="0">
-      <p:cViewPr>
+    <p:cSldViewPr>
+      <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="55" d="100"/>
-          <a:sy n="55" d="100"/>
+          <a:sx n="102" d="100"/>
+          <a:sy n="102" d="100"/>
         </p:scale>
-        <p:origin x="828" y="678"/>
+        <p:origin x="264" y="102"/>
       </p:cViewPr>
       <p:guideLst>
-        <p:guide orient="horz" pos="1620"/>
+        <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
-        <a:sx n="1" d="1"/>
-        <a:sy n="1" d="1"/>
+        <a:sx n="100" d="100"/>
+        <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.fntdata"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.fntdata"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.fntdata"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.fntdata"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.fntdata"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.fntdata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.fntdata"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.fntdata"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.fntdata"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.fntdata"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font18.fntdata"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.fntdata"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font17.fntdata"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 2"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Google Shape;3;n"/>
+          <p:cNvPr id="2" name="Верхний колонтитул 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="hdr" sz="quarter"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="2971800" cy="458788"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Дата 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="0"/>
+            <a:ext cx="2971800" cy="458788"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{97493D08-0E49-4A57-9A15-7110805165D1}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>10/18/2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Образ слайда 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="381300" y="685800"/>
-[...51 lines deleted...]
-            <a:ext cx="5486400" cy="4114800"/>
+            <a:off x="1371600" y="1143000"/>
+            <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-            <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Заметки 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Образец текста</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Второй уровень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Третий уровень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Четвертый уровень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>Пятый уровень</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Нижний колонтитул 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr marL="457200" lvl="0" indent="-317500">
-[...8 lines deleted...]
-              <a:defRPr sz="1100"/>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="914400" lvl="1" indent="-317500">
-[...86 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Номер слайда 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{F11F056A-B318-4960-ADF7-14741FF0F564}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2732074102"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3117392251"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
-  <p:clrMap bg1="lt1" tx1="dk1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
-    <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
-[...24 lines deleted...]
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
-[...13 lines deleted...]
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
-[...13 lines deleted...]
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
-[...13 lines deleted...]
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
-[...13 lines deleted...]
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
-[...13 lines deleted...]
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
-[...13 lines deleted...]
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
-[...13 lines deleted...]
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
-[...13 lines deleted...]
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
-[...31 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 100"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="101" name="Google Shape;101;g742e3e7cd_1_16:notes"/>
+          <p:cNvPr id="2" name="Образ слайда 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
-[...36 lines deleted...]
-          <p:cNvSpPr txBox="1">
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Заметки 2"/>
+          <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-          </a:bodyPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Номер слайда 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F11F056A-B318-4960-ADF7-14741FF0F564}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>10</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2326299798"/>
-[...871 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3239299572"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="676359451"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
-[...11 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...38 lines deleted...]
-
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Title slide" type="title">
-[...855 lines deleted...]
-<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" type="title" preserve="1">
   <p:cSld name="Титульный слайд">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="7" name="Group 6"/>
+          <p:cNvPr id="7" name="Group 15"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="-6350"/>
-            <a:ext cx="9144000" cy="5149850"/>
+            <a:off x="0" y="-8467"/>
+            <a:ext cx="9144000" cy="6866467"/>
             <a:chOff x="0" y="-8467"/>
             <a:chExt cx="12192000" cy="6866467"/>
           </a:xfrm>
         </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Freeform 14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="-7862"/>
+              <a:ext cx="863600" cy="5698067"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="863600" h="5698067">
+                  <a:moveTo>
+                    <a:pt x="0" y="8467"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="863600" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="863600" y="16934"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="5698067"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="8467"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent1">
+                <a:alpha val="70000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+            <a:fillRef idx="3">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+        </p:sp>
         <p:cxnSp>
           <p:nvCxnSpPr>
-            <p:cNvPr id="32" name="Straight Connector 31"/>
+            <p:cNvPr id="19" name="Straight Connector 18"/>
             <p:cNvCxnSpPr/>
             <p:nvPr/>
           </p:nvCxnSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="9371012" y="0"/>
               <a:ext cx="1219200" cy="6858000"/>
             </a:xfrm>
             <a:prstGeom prst="line">
               <a:avLst/>
             </a:prstGeom>
             <a:ln w="9525">
               <a:solidFill>
-                <a:schemeClr val="bg1">
-                  <a:lumMod val="75000"/>
+                <a:schemeClr val="accent1">
+                  <a:alpha val="70000"/>
                 </a:schemeClr>
               </a:solidFill>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1"/>
             </a:lnRef>
             <a:fillRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="tx1"/>
             </a:fontRef>
           </p:style>
         </p:cxnSp>
         <p:cxnSp>
           <p:nvCxnSpPr>
-            <p:cNvPr id="21" name="Straight Connector 20"/>
+            <p:cNvPr id="20" name="Straight Connector 19"/>
             <p:cNvCxnSpPr/>
             <p:nvPr/>
           </p:nvCxnSpPr>
           <p:spPr>
             <a:xfrm flipH="1">
               <a:off x="7425267" y="3681413"/>
               <a:ext cx="4763558" cy="3176587"/>
             </a:xfrm>
             <a:prstGeom prst="line">
               <a:avLst/>
             </a:prstGeom>
             <a:ln w="9525">
               <a:solidFill>
-                <a:schemeClr val="bg1">
-                  <a:lumMod val="85000"/>
+                <a:schemeClr val="accent1">
+                  <a:alpha val="70000"/>
                 </a:schemeClr>
               </a:solidFill>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1"/>
             </a:lnRef>
             <a:fillRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="tx1"/>
             </a:fontRef>
           </p:style>
         </p:cxnSp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="24" name="Rectangle 23"/>
+            <p:cNvPr id="21" name="Rectangle 23"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="9181476" y="-8467"/>
               <a:ext cx="3007349" cy="6866467"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="l" t="t" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="3007349" h="6866467">
                   <a:moveTo>
                     <a:pt x="2045532" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="3007349" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="3007349" y="6866467"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="6866467"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="2045532" y="0"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:schemeClr val="accent1">
-                <a:alpha val="30000"/>
+                <a:alpha val="36000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </p:spPr>
           <p:style>
             <a:lnRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:lnRef>
             <a:fillRef idx="3">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="2">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="26" name="Rectangle 25"/>
+            <p:cNvPr id="22" name="Rectangle 25"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="9603442" y="-8467"/>
               <a:ext cx="2588558" cy="6866467"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="l" t="t" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="2573311" h="6866467">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="2573311" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="2573311" y="6866467"/>
                   </a:lnTo>
@@ -3141,648 +1218,2562 @@
                 <a:alpha val="20000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </p:spPr>
           <p:style>
             <a:lnRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:lnRef>
             <a:fillRef idx="3">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="2">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="27" name="Isosceles Triangle 26"/>
+            <p:cNvPr id="23" name="Isosceles Triangle 22"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="8932333" y="3048000"/>
               <a:ext cx="3259667" cy="3810000"/>
             </a:xfrm>
             <a:prstGeom prst="triangle">
               <a:avLst>
                 <a:gd name="adj" fmla="val 100000"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
-              <a:schemeClr val="accent2">
-                <a:alpha val="72000"/>
+              <a:schemeClr val="accent1">
+                <a:lumMod val="75000"/>
+                <a:alpha val="66000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </p:spPr>
           <p:style>
             <a:lnRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:lnRef>
             <a:fillRef idx="3">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="2">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="28" name="Rectangle 27"/>
+            <p:cNvPr id="24" name="Rectangle 27"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="9334500" y="-8467"/>
               <a:ext cx="2854326" cy="6866467"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="l" t="t" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="2858013" h="6866467">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="2858013" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="2858013" y="6866467"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="2473942" y="6866467"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="0"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
-              <a:schemeClr val="accent2">
+              <a:schemeClr val="accent1">
                 <a:lumMod val="75000"/>
-                <a:alpha val="70000"/>
+                <a:alpha val="50000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </p:spPr>
           <p:style>
             <a:lnRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:lnRef>
             <a:fillRef idx="3">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="2">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="29" name="Rectangle 28"/>
+            <p:cNvPr id="25" name="Rectangle 28"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="10898730" y="-8467"/>
               <a:ext cx="1290094" cy="6866467"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="l" t="t" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="1290094" h="6858000">
                   <a:moveTo>
                     <a:pt x="1019735" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="1290094" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="1290094" y="6858000"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="6858000"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="1019735" y="0"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
-              <a:schemeClr val="accent1">
-[...1 lines deleted...]
-                <a:lumOff val="40000"/>
+              <a:schemeClr val="accent2">
                 <a:alpha val="70000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </p:spPr>
           <p:style>
             <a:lnRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:lnRef>
             <a:fillRef idx="3">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="2">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="30" name="Rectangle 29"/>
+            <p:cNvPr id="26" name="Rectangle 29"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="10938999" y="-8467"/>
               <a:ext cx="1249825" cy="6866467"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="l" t="t" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="1249825" h="6858000">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="1249825" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="1249825" y="6858000"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="1109382" y="6858000"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="0"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
-              <a:schemeClr val="accent1">
-[...40 lines deleted...]
-              <a:schemeClr val="accent1">
+              <a:schemeClr val="accent2">
+                <a:lumMod val="75000"/>
                 <a:alpha val="80000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </p:spPr>
           <p:style>
             <a:lnRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:lnRef>
             <a:fillRef idx="3">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="2">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="19" name="Isosceles Triangle 18"/>
+            <p:cNvPr id="27" name="Isosceles Triangle 26"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
-            <a:xfrm rot="10800000">
-[...1 lines deleted...]
-              <a:ext cx="842596" cy="5666154"/>
+            <a:xfrm>
+              <a:off x="10371666" y="3589867"/>
+              <a:ext cx="1817159" cy="3268133"/>
             </a:xfrm>
             <a:prstGeom prst="triangle">
               <a:avLst>
                 <a:gd name="adj" fmla="val 100000"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:schemeClr val="accent1">
-                <a:alpha val="85000"/>
+                <a:lumMod val="75000"/>
+                <a:alpha val="66000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </p:spPr>
           <p:style>
             <a:lnRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:lnRef>
             <a:fillRef idx="3">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="2">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1130300" y="1803400"/>
-            <a:ext cx="5825202" cy="1234727"/>
+            <a:off x="1130300" y="2404534"/>
+            <a:ext cx="5825202" cy="1646302"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
-              <a:defRPr sz="4050">
+              <a:defRPr sz="5400">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1130300" y="3038125"/>
-            <a:ext cx="5825202" cy="822674"/>
+            <a:off x="1130300" y="4050834"/>
+            <a:ext cx="5825202" cy="1096899"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="r">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="50000"/>
                     <a:lumOff val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="342900" indent="0" algn="ctr">
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="685800" indent="0" algn="ctr">
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1028700" indent="0" algn="ctr">
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1371600" indent="0" algn="ctr">
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="1714500" indent="0" algn="ctr">
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2057400" indent="0" algn="ctr">
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="2400300" indent="0" algn="ctr">
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="2743200" indent="0" algn="ctr">
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец подзаголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
-              <a:rPr lang="en-US" dirty="0"/>
+            <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>10/22/2022</a:t>
+              <a:t>18.10.2022</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
-[...9 lines deleted...]
-              <a:rPr lang="ru" smtClean="0"/>
+            <a:fld id="{725C68B6-61C2-468F-89AB-4B9F7531AA68}" type="slidenum">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3830756566"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2335536826"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+  <p:cSld name="Title and Caption">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="508001" y="609600"/>
+            <a:ext cx="6447501" cy="3403600"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="4400" b="0" cap="none"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Образец заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="508001" y="4470400"/>
+            <a:ext cx="6447501" cy="1570962"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Образец текста</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:pPr/>
+              <a:t>18.10.2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{725C68B6-61C2-468F-89AB-4B9F7531AA68}" type="slidenum">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1851669352"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+  <p:cSld name="Quote with Caption">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="698500" y="609600"/>
+            <a:ext cx="6070601" cy="3022600"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="4400" b="0" cap="none"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Образец заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text Placeholder 9"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1024604" y="3632200"/>
+            <a:ext cx="5418393" cy="381000"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="50000"/>
+                    <a:lumOff val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Образец текста</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="508001" y="4470400"/>
+            <a:ext cx="6447501" cy="1570962"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Образец текста</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:pPr/>
+              <a:t>18.10.2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{725C68B6-61C2-468F-89AB-4B9F7531AA68}" type="slidenum">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="TextBox 23"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="406403" y="790378"/>
+            <a:ext cx="457200" cy="584776"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="8000" baseline="0" dirty="0">
+                <a:ln w="3175" cmpd="sng">
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>“</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="TextBox 24"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6669758" y="2886556"/>
+            <a:ext cx="457200" cy="584776"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="8000" baseline="0" dirty="0">
+                <a:ln w="3175" cmpd="sng">
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>”</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3307913308"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+  <p:cSld name="Name Card">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="508001" y="1931988"/>
+            <a:ext cx="6447501" cy="2595460"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="4400" b="0" cap="none"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Образец заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="508001" y="4527448"/>
+            <a:ext cx="6447501" cy="1513914"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Образец текста</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:pPr/>
+              <a:t>18.10.2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{725C68B6-61C2-468F-89AB-4B9F7531AA68}" type="slidenum">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="545341166"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+  <p:cSld name="Quote Name Card">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="698500" y="609600"/>
+            <a:ext cx="6070601" cy="3022600"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="4400" b="0" cap="none"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Образец заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text Placeholder 9"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="507999" y="4013200"/>
+            <a:ext cx="6447502" cy="514248"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Образец текста</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="508001" y="4527448"/>
+            <a:ext cx="6447501" cy="1513914"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="50000"/>
+                    <a:lumOff val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Образец текста</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:pPr/>
+              <a:t>18.10.2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{725C68B6-61C2-468F-89AB-4B9F7531AA68}" type="slidenum">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="TextBox 23"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="406403" y="790378"/>
+            <a:ext cx="457200" cy="584776"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="8000" baseline="0" dirty="0">
+                <a:ln w="3175" cmpd="sng">
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>“</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="TextBox 24"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6669758" y="2886556"/>
+            <a:ext cx="457200" cy="584776"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="8000" baseline="0" dirty="0">
+                <a:ln w="3175" cmpd="sng">
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>”</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2051020449"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+  <p:cSld name="True or False">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="514350" y="609600"/>
+            <a:ext cx="6441152" cy="3022600"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="4400" b="0" cap="none"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Образец заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text Placeholder 9"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="507999" y="4013200"/>
+            <a:ext cx="6447502" cy="514248"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Образец текста</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="508001" y="4527448"/>
+            <a:ext cx="6447501" cy="1513914"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="50000"/>
+                    <a:lumOff val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Образец текста</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:pPr/>
+              <a:t>18.10.2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{725C68B6-61C2-468F-89AB-4B9F7531AA68}" type="slidenum">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2578776621"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
+  <p:cSld name="Заголовок и вертикальный текст">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Образец заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" orient="vert" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Образец текста</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Второй уровень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Третий уровень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Четвертый уровень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Пятый уровень</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:pPr/>
+              <a:t>18.10.2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{725C68B6-61C2-468F-89AB-4B9F7531AA68}" type="slidenum">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2410519532"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
+  <p:cSld name="Вертикальный заголовок и текст">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Vertical Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" orient="vert"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5975755" y="609600"/>
+            <a:ext cx="978557" cy="5251451"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="eaVert" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Образец заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" orient="vert" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="508001" y="609600"/>
+            <a:ext cx="5295113" cy="5251450"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Образец текста</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Второй уровень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Третий уровень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Четвертый уровень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Пятый уровень</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:pPr/>
+              <a:t>18.10.2022</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{725C68B6-61C2-468F-89AB-4B9F7531AA68}" type="slidenum">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2410277308"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Заголовок и объект">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr>
-[...6 lines deleted...]
-          </a:lstStyle>
+          <a:bodyPr/>
+          <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
@@ -3815,383 +3806,365 @@
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
-              <a:rPr lang="en-US" dirty="0"/>
+            <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>10/22/2022</a:t>
+              <a:t>18.10.2022</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
-[...9 lines deleted...]
-              <a:rPr lang="ru" smtClean="0"/>
+            <a:fld id="{725C68B6-61C2-468F-89AB-4B9F7531AA68}" type="slidenum">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3918893444"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2915356541"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Заголовок раздела">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="508001" y="2025651"/>
-            <a:ext cx="6447501" cy="1369936"/>
+            <a:off x="508001" y="2700868"/>
+            <a:ext cx="6447501" cy="1826581"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
-              <a:defRPr sz="3000" b="0" cap="none"/>
+              <a:defRPr sz="4000" b="0" cap="none"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="508001" y="3395586"/>
-            <a:ext cx="6447501" cy="645300"/>
+            <a:off x="508001" y="4527448"/>
+            <a:ext cx="6447501" cy="860400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="l">
               <a:buNone/>
-              <a:defRPr sz="1500">
+              <a:defRPr sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="50000"/>
                     <a:lumOff val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="342900" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1350">
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="685800" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1200">
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1028700" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1050">
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1371600" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1050">
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="1714500" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1050">
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2057400" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1050">
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="2400300" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1050">
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="2743200" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1050">
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
-              <a:rPr lang="en-US" dirty="0"/>
+            <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>10/22/2022</a:t>
+              <a:t>18.10.2022</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
-[...9 lines deleted...]
-              <a:rPr lang="ru" smtClean="0"/>
+            <a:fld id="{725C68B6-61C2-468F-89AB-4B9F7531AA68}" type="slidenum">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2814981355"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4044700278"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Два объекта">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -4199,52 +4172,52 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="508001" y="1620442"/>
-            <a:ext cx="3138026" cy="2910579"/>
+            <a:off x="508001" y="2160589"/>
+            <a:ext cx="3138026" cy="3880772"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
@@ -4256,52 +4229,52 @@
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3817477" y="1620442"/>
-            <a:ext cx="3138026" cy="2910580"/>
+            <a:off x="3817477" y="2160590"/>
+            <a:ext cx="3138026" cy="3880773"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
@@ -4316,124 +4289,116 @@
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{EB712588-04B1-427B-82EE-E8DB90309F08}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>10/22/2022</a:t>
+            <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:pPr/>
+              <a:t>18.10.2022</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
-[...9 lines deleted...]
-              <a:rPr lang="ru" smtClean="0"/>
+            <a:fld id="{725C68B6-61C2-468F-89AB-4B9F7531AA68}" type="slidenum">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="334898131"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3293462638"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Сравнение">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -4445,119 +4410,119 @@
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="506809" y="1620737"/>
-            <a:ext cx="3139217" cy="432197"/>
+            <a:off x="506809" y="2160983"/>
+            <a:ext cx="3139217" cy="576262"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1800" b="0"/>
+              <a:defRPr sz="2400" b="0"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="342900" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1500" b="1"/>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="685800" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1350" b="1"/>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1028700" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1200" b="1"/>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1371600" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1200" b="1"/>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="1714500" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1200" b="1"/>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2057400" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1200" b="1"/>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="2400300" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1200" b="1"/>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="2743200" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1200" b="1"/>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="506809" y="2052934"/>
-            <a:ext cx="3139217" cy="2478088"/>
+            <a:off x="506809" y="2737246"/>
+            <a:ext cx="3139217" cy="3304117"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
@@ -4571,119 +4536,119 @@
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3816287" y="1620737"/>
-            <a:ext cx="3139214" cy="432197"/>
+            <a:off x="3816287" y="2160983"/>
+            <a:ext cx="3139214" cy="576262"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1800" b="0"/>
+              <a:defRPr sz="2400" b="0"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="342900" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1500" b="1"/>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="685800" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1350" b="1"/>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1028700" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1200" b="1"/>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1371600" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1200" b="1"/>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="1714500" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1200" b="1"/>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2057400" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1200" b="1"/>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="2400300" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1200" b="1"/>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="2743200" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1200" b="1"/>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3816288" y="2052934"/>
-            <a:ext cx="3139213" cy="2478088"/>
+            <a:off x="3816288" y="2737246"/>
+            <a:ext cx="3139213" cy="3304117"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
@@ -4700,429 +4665,402 @@
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
-              <a:rPr lang="en-US" dirty="0"/>
+            <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>10/22/2022</a:t>
+              <a:t>18.10.2022</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
-[...9 lines deleted...]
-              <a:rPr lang="ru" smtClean="0"/>
+            <a:fld id="{725C68B6-61C2-468F-89AB-4B9F7531AA68}" type="slidenum">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="530132849"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2490383245"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Только заголовок">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="508001" y="457200"/>
-            <a:ext cx="6447501" cy="990600"/>
+            <a:off x="508001" y="609600"/>
+            <a:ext cx="6447501" cy="1320800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
-              <a:rPr lang="en-US" dirty="0"/>
+            <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>10/22/2022</a:t>
+              <a:t>18.10.2022</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
-[...9 lines deleted...]
-              <a:rPr lang="ru" smtClean="0"/>
+            <a:fld id="{725C68B6-61C2-468F-89AB-4B9F7531AA68}" type="slidenum">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="706225933"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="998529130"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Пустой слайд">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
-              <a:rPr lang="en-US" dirty="0"/>
+            <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>10/22/2022</a:t>
+              <a:t>18.10.2022</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
-[...9 lines deleted...]
-              <a:rPr lang="ru" smtClean="0"/>
+            <a:fld id="{725C68B6-61C2-468F-89AB-4B9F7531AA68}" type="slidenum">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1089868985"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3641941632"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Объект с подписью">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="508001" y="1123953"/>
-            <a:ext cx="2890896" cy="958850"/>
+            <a:off x="508001" y="1498604"/>
+            <a:ext cx="2890896" cy="1278466"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
-              <a:defRPr sz="1500"/>
+              <a:defRPr sz="2000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3570346" y="386193"/>
-            <a:ext cx="3385156" cy="4144828"/>
+            <a:off x="3570346" y="514925"/>
+            <a:ext cx="3385156" cy="5526437"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
@@ -5136,7732 +5074,545 @@
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="508001" y="2082802"/>
-            <a:ext cx="2890896" cy="1938337"/>
+            <a:off x="508001" y="2777069"/>
+            <a:ext cx="2890896" cy="2584449"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1050"/>
+              <a:defRPr sz="1400"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="342797" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1050"/>
+            <a:lvl2pPr marL="457063" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="685595" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="900"/>
+            <a:lvl3pPr marL="914126" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1028392" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="750"/>
+            <a:lvl4pPr marL="1371189" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1371188" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="750"/>
+            <a:lvl5pPr marL="1828251" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="1713986" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="750"/>
+            <a:lvl6pPr marL="2285314" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2056783" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="750"/>
+            <a:lvl7pPr marL="2742377" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="2399580" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="750"/>
+            <a:lvl8pPr marL="3199440" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="2742377" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="750"/>
+            <a:lvl9pPr marL="3656503" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{42A54C80-263E-416B-A8E0-580EDEADCBDC}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>10/22/2022</a:t>
+            <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:pPr/>
+              <a:t>18.10.2022</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
-[...9 lines deleted...]
-              <a:rPr lang="ru" smtClean="0"/>
+            <a:fld id="{725C68B6-61C2-468F-89AB-4B9F7531AA68}" type="slidenum">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1187880254"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3660521497"/>
       </p:ext>
     </p:extLst>
-  </p:cSld>
-[...232 lines deleted...]
-    </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Рисунок с подписью">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="508001" y="3600450"/>
-            <a:ext cx="6447500" cy="425054"/>
+            <a:off x="508001" y="4800600"/>
+            <a:ext cx="6447500" cy="566738"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
-              <a:defRPr sz="1800" b="0"/>
+              <a:defRPr sz="2400" b="0"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="508001" y="457200"/>
-            <a:ext cx="6447501" cy="2884289"/>
+            <a:off x="508001" y="609600"/>
+            <a:ext cx="6447501" cy="3845718"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1200"/>
+              <a:defRPr sz="1600"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="342900" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1200"/>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="685800" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1200"/>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1028700" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1200"/>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1371600" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1200"/>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="1714500" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1200"/>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2057400" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1200"/>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="2400300" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1200"/>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="2743200" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1200"/>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Вставка рисунка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="508001" y="4025504"/>
-            <a:ext cx="6447500" cy="505518"/>
+            <a:off x="508001" y="5367338"/>
+            <a:ext cx="6447500" cy="674024"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
               <a:defRPr sz="900"/>
-            </a:lvl1pPr>
-            <a:lvl2pPr marL="342900" indent="0">
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
-            </a:lvl2pPr>
-[...10 lines deleted...]
-              <a:defRPr sz="675"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="1714500" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="675"/>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2057400" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="675"/>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="2400300" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="675"/>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="2743200" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="675"/>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{725C68B6-61C2-468F-89AB-4B9F7531AA68}" type="slidenum">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
-              <a:rPr lang="en-US" dirty="0"/>
+            <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>10/22/2022</a:t>
+              <a:t>18.10.2022</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" dirty="0"/>
-[...50 lines deleted...]
-            <a:endParaRPr lang="ru"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="522276624"/>
-[...2406 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1080412518"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="95536507"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout29.xml><?xml version="1.0" encoding="utf-8"?>
-[...3253 lines deleted...]
-
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout28.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout27.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...1270 lines deleted...]
-<file path=ppt/slideMasters/slideMaster2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="7" name="Group 6"/>
+          <p:cNvPr id="7" name="Group 43"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="-6350"/>
-            <a:ext cx="9144000" cy="5149850"/>
+            <a:off x="0" y="-8467"/>
+            <a:ext cx="9144000" cy="6866467"/>
             <a:chOff x="0" y="-8467"/>
             <a:chExt cx="12192000" cy="6866467"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:cxnSp>
           <p:nvCxnSpPr>
             <p:cNvPr id="20" name="Straight Connector 19"/>
             <p:cNvCxnSpPr/>
             <p:nvPr/>
           </p:nvCxnSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="9371012" y="0"/>
               <a:ext cx="1219200" cy="6858000"/>
             </a:xfrm>
             <a:prstGeom prst="line">
               <a:avLst/>
             </a:prstGeom>
             <a:ln w="9525">
               <a:solidFill>
-                <a:schemeClr val="bg1">
-                  <a:lumMod val="75000"/>
+                <a:schemeClr val="accent1">
+                  <a:alpha val="70000"/>
                 </a:schemeClr>
               </a:solidFill>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1"/>
             </a:lnRef>
             <a:fillRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="tx1"/>
             </a:fontRef>
           </p:style>
         </p:cxnSp>
         <p:cxnSp>
           <p:nvCxnSpPr>
             <p:cNvPr id="21" name="Straight Connector 20"/>
             <p:cNvCxnSpPr/>
             <p:nvPr/>
           </p:nvCxnSpPr>
           <p:spPr>
             <a:xfrm flipH="1">
               <a:off x="7425267" y="3681413"/>
               <a:ext cx="4763558" cy="3176587"/>
             </a:xfrm>
             <a:prstGeom prst="line">
               <a:avLst/>
             </a:prstGeom>
             <a:ln w="9525">
               <a:solidFill>
-                <a:schemeClr val="bg1">
-                  <a:lumMod val="85000"/>
+                <a:schemeClr val="accent1">
+                  <a:alpha val="70000"/>
                 </a:schemeClr>
               </a:solidFill>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1"/>
             </a:lnRef>
             <a:fillRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="tx1"/>
             </a:fontRef>
           </p:style>
         </p:cxnSp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="22" name="Rectangle 23"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
@@ -12877,51 +5628,51 @@
               <a:cxnLst/>
               <a:rect l="l" t="t" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="3007349" h="6866467">
                   <a:moveTo>
                     <a:pt x="2045532" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="3007349" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="3007349" y="6866467"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="6866467"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="2045532" y="0"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:schemeClr val="accent1">
-                <a:alpha val="30000"/>
+                <a:alpha val="36000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </p:spPr>
           <p:style>
             <a:lnRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:lnRef>
             <a:fillRef idx="3">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="2">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="23" name="Rectangle 25"/>
@@ -12980,52 +5731,53 @@
             <a:effectRef idx="2">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="24" name="Isosceles Triangle 23"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="8932333" y="3048000"/>
               <a:ext cx="3259667" cy="3810000"/>
             </a:xfrm>
             <a:prstGeom prst="triangle">
               <a:avLst>
                 <a:gd name="adj" fmla="val 100000"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
-              <a:schemeClr val="accent2">
-                <a:alpha val="72000"/>
+              <a:schemeClr val="accent1">
+                <a:lumMod val="75000"/>
+                <a:alpha val="66000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </p:spPr>
           <p:style>
             <a:lnRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:lnRef>
             <a:fillRef idx="3">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="2">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="25" name="Rectangle 27"/>
@@ -13043,53 +5795,53 @@
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="l" t="t" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="2858013" h="6866467">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="2858013" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="2858013" y="6866467"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="2473942" y="6866467"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="0"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
-              <a:schemeClr val="accent2">
+              <a:schemeClr val="accent1">
                 <a:lumMod val="75000"/>
-                <a:alpha val="70000"/>
+                <a:alpha val="50000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </p:spPr>
           <p:style>
             <a:lnRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:lnRef>
             <a:fillRef idx="3">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="2">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="26" name="Rectangle 28"/>
@@ -13107,53 +5859,51 @@
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="l" t="t" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="1290094" h="6858000">
                   <a:moveTo>
                     <a:pt x="1019735" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="1290094" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="1290094" y="6858000"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="6858000"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="1019735" y="0"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
-              <a:schemeClr val="accent1">
-[...1 lines deleted...]
-                <a:lumOff val="40000"/>
+              <a:schemeClr val="accent2">
                 <a:alpha val="70000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </p:spPr>
           <p:style>
             <a:lnRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:lnRef>
             <a:fillRef idx="3">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="2">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
@@ -13172,204 +5922,206 @@
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="l" t="t" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="1249825" h="6858000">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="1249825" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="1249825" y="6858000"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="1109382" y="6858000"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="0"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
-              <a:schemeClr val="accent1">
-                <a:alpha val="65000"/>
+              <a:schemeClr val="accent2">
+                <a:lumMod val="75000"/>
+                <a:alpha val="80000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </p:spPr>
           <p:style>
             <a:lnRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:lnRef>
             <a:fillRef idx="3">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="2">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="28" name="Isosceles Triangle 27"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="10371666" y="3589867"/>
               <a:ext cx="1817159" cy="3268133"/>
             </a:xfrm>
             <a:prstGeom prst="triangle">
               <a:avLst>
                 <a:gd name="adj" fmla="val 100000"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:schemeClr val="accent1">
-                <a:alpha val="80000"/>
+                <a:lumMod val="75000"/>
+                <a:alpha val="66000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </p:spPr>
           <p:style>
             <a:lnRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:lnRef>
             <a:fillRef idx="3">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="2">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="29" name="Isosceles Triangle 28"/>
+            <p:cNvPr id="19" name="Isosceles Triangle 18"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="4013200"/>
               <a:ext cx="448733" cy="2844800"/>
             </a:xfrm>
             <a:prstGeom prst="triangle">
               <a:avLst>
                 <a:gd name="adj" fmla="val 0"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:schemeClr val="accent1">
-                <a:alpha val="85000"/>
+                <a:alpha val="70000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </p:spPr>
           <p:style>
             <a:lnRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:lnRef>
             <a:fillRef idx="3">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="2">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="508001" y="457200"/>
-            <a:ext cx="6447501" cy="990600"/>
+            <a:off x="508001" y="609600"/>
+            <a:ext cx="6447501" cy="1320800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="508001" y="1620442"/>
-            <a:ext cx="6447501" cy="2910580"/>
+            <a:off x="508001" y="2160590"/>
+            <a:ext cx="6447501" cy="3880773"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
@@ -13386,203 +6138,191 @@
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5403850" y="4531022"/>
-            <a:ext cx="683954" cy="273844"/>
+            <a:off x="5403850" y="6041363"/>
+            <a:ext cx="683954" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
-              <a:defRPr sz="675">
+              <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
-              <a:rPr lang="en-US" dirty="0"/>
+            <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>10/22/2022</a:t>
+              <a:t>18.10.2022</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="508001" y="4531022"/>
-            <a:ext cx="4723209" cy="273844"/>
+            <a:off x="508001" y="6041363"/>
+            <a:ext cx="4723209" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
-              <a:defRPr sz="675">
+              <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6442998" y="4531022"/>
-            <a:ext cx="512504" cy="273844"/>
+            <a:off x="6442998" y="6041363"/>
+            <a:ext cx="512504" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
-              <a:defRPr sz="675">
+              <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
-[...9 lines deleted...]
-              <a:rPr lang="ru" smtClean="0"/>
+            <a:fld id="{725C68B6-61C2-468F-89AB-4B9F7531AA68}" type="slidenum">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3329858792"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2224973977"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483673" r:id="rId1"/>
     <p:sldLayoutId id="2147483674" r:id="rId2"/>
     <p:sldLayoutId id="2147483675" r:id="rId3"/>
     <p:sldLayoutId id="2147483676" r:id="rId4"/>
     <p:sldLayoutId id="2147483677" r:id="rId5"/>
     <p:sldLayoutId id="2147483678" r:id="rId6"/>
     <p:sldLayoutId id="2147483679" r:id="rId7"/>
     <p:sldLayoutId id="2147483680" r:id="rId8"/>
     <p:sldLayoutId id="2147483681" r:id="rId9"/>
     <p:sldLayoutId id="2147483682" r:id="rId10"/>
     <p:sldLayoutId id="2147483683" r:id="rId11"/>
     <p:sldLayoutId id="2147483684" r:id="rId12"/>
     <p:sldLayoutId id="2147483685" r:id="rId13"/>
     <p:sldLayoutId id="2147483686" r:id="rId14"/>
     <p:sldLayoutId id="2147483687" r:id="rId15"/>
     <p:sldLayoutId id="2147483688" r:id="rId16"/>
-    <p:sldLayoutId id="2147483689" r:id="rId17"/>
-[...1 lines deleted...]
-    <p:sldLayoutId id="2147483691" r:id="rId19"/>
   </p:sldLayoutIdLst>
-  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
-      <a:lvl1pPr algn="l" defTabSz="342900" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
-        <a:defRPr sz="2700" kern="1200">
+        <a:defRPr sz="3600" kern="1200">
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr eaLnBrk="1" hangingPunct="1">
         <a:defRPr>
           <a:solidFill>
             <a:schemeClr val="tx2"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr eaLnBrk="1" hangingPunct="1">
         <a:defRPr>
           <a:solidFill>
             <a:schemeClr val="tx2"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr eaLnBrk="1" hangingPunct="1">
         <a:defRPr>
           <a:solidFill>
@@ -13605,18137 +6345,3603 @@
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr eaLnBrk="1" hangingPunct="1">
         <a:defRPr>
           <a:solidFill>
             <a:schemeClr val="tx2"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr eaLnBrk="1" hangingPunct="1">
         <a:defRPr>
           <a:solidFill>
             <a:schemeClr val="tx2"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr eaLnBrk="1" hangingPunct="1">
         <a:defRPr>
           <a:solidFill>
             <a:schemeClr val="tx2"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
-      <a:lvl1pPr marL="257175" indent="-257175" algn="l" defTabSz="342900" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="750"/>
+          <a:spcPts val="1000"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:schemeClr val="accent1"/>
         </a:buClr>
         <a:buSzPct val="80000"/>
         <a:buFont typeface="Wingdings 3" charset="2"/>
         <a:buChar char=""/>
-        <a:defRPr sz="1350" kern="1200">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:lumMod val="75000"/>
               <a:lumOff val="25000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="557213" indent="-214313" algn="l" defTabSz="342900" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="750"/>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:schemeClr val="accent1"/>
+        </a:buClr>
+        <a:buSzPct val="80000"/>
+        <a:buFont typeface="Wingdings 3" charset="2"/>
+        <a:buChar char=""/>
+        <a:defRPr sz="1600" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1">
+              <a:lumMod val="75000"/>
+              <a:lumOff val="25000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:schemeClr val="accent1"/>
+        </a:buClr>
+        <a:buSzPct val="80000"/>
+        <a:buFont typeface="Wingdings 3" charset="2"/>
+        <a:buChar char=""/>
+        <a:defRPr sz="1400" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1">
+              <a:lumMod val="75000"/>
+              <a:lumOff val="25000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPts val="1000"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:schemeClr val="accent1"/>
         </a:buClr>
         <a:buSzPct val="80000"/>
         <a:buFont typeface="Wingdings 3" charset="2"/>
         <a:buChar char=""/>
         <a:defRPr sz="1200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:lumMod val="75000"/>
               <a:lumOff val="25000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
-      </a:lvl2pPr>
-      <a:lvl3pPr marL="857250" indent="-171450" algn="l" defTabSz="342900" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="750"/>
+          <a:spcPts val="1000"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:schemeClr val="accent1"/>
         </a:buClr>
         <a:buSzPct val="80000"/>
         <a:buFont typeface="Wingdings 3" charset="2"/>
         <a:buChar char=""/>
-        <a:defRPr sz="1050" kern="1200">
-[...49 lines deleted...]
-        <a:defRPr sz="900" kern="1200">
+        <a:defRPr sz="1200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:lumMod val="75000"/>
               <a:lumOff val="25000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="1885950" indent="-171450" algn="l" defTabSz="342900" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="750"/>
+          <a:spcPts val="1000"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:schemeClr val="accent1"/>
         </a:buClr>
         <a:buSzPct val="80000"/>
         <a:buFont typeface="Wingdings 3" charset="2"/>
         <a:buChar char=""/>
-        <a:defRPr sz="900" kern="1200">
+        <a:defRPr sz="1200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:lumMod val="75000"/>
               <a:lumOff val="25000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="2228850" indent="-171450" algn="l" defTabSz="342900" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="750"/>
+          <a:spcPts val="1000"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:schemeClr val="accent1"/>
         </a:buClr>
         <a:buSzPct val="80000"/>
         <a:buFont typeface="Wingdings 3" charset="2"/>
         <a:buChar char=""/>
-        <a:defRPr sz="900" kern="1200">
+        <a:defRPr sz="1200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:lumMod val="75000"/>
               <a:lumOff val="25000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="2571750" indent="-171450" algn="l" defTabSz="342900" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="750"/>
+          <a:spcPts val="1000"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:schemeClr val="accent1"/>
         </a:buClr>
         <a:buSzPct val="80000"/>
         <a:buFont typeface="Wingdings 3" charset="2"/>
         <a:buChar char=""/>
-        <a:defRPr sz="900" kern="1200">
+        <a:defRPr sz="1200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:lumMod val="75000"/>
               <a:lumOff val="25000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="2914650" indent="-171450" algn="l" defTabSz="342900" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="750"/>
+          <a:spcPts val="1000"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:schemeClr val="accent1"/>
         </a:buClr>
         <a:buSzPct val="80000"/>
         <a:buFont typeface="Wingdings 3" charset="2"/>
         <a:buChar char=""/>
-        <a:defRPr sz="900" kern="1200">
+        <a:defRPr sz="1200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:lumMod val="75000"/>
               <a:lumOff val="25000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr>
         <a:defRPr lang="en-US"/>
       </a:defPPr>
-      <a:lvl1pPr marL="0" algn="l" defTabSz="342900" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1350" kern="1200">
+      <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="342900" algn="l" defTabSz="342900" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1350" kern="1200">
+      <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="685800" algn="l" defTabSz="342900" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1350" kern="1200">
+      <a:lvl3pPr marL="914400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="1028700" algn="l" defTabSz="342900" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1350" kern="1200">
+      <a:lvl4pPr marL="1371600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="1371600" algn="l" defTabSz="342900" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1350" kern="1200">
+      <a:lvl5pPr marL="1828800" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="1714500" algn="l" defTabSz="342900" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1350" kern="1200">
+      <a:lvl6pPr marL="2286000" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="2057400" algn="l" defTabSz="342900" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1350" kern="1200">
+      <a:lvl7pPr marL="2743200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="2400300" algn="l" defTabSz="342900" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1350" kern="1200">
+      <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="2743200" algn="l" defTabSz="342900" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1350" kern="1200">
+      <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml"/></Relationships>
-[...35 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout28.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout28.xml"/></Relationships>
-[...15 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout28.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="&#1075;&#1088;&#1072;&#1092;&#1080;&#1082;" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="&#1075;&#1088;/&#1047;&#1072;&#1076;&#1072;&#1085;&#1080;&#1077;%20&#1085;&#1072;%20&#1052;&#1054;&#1044;&#1054;.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="&#1074;&#1080;&#1076;&#1077;&#1086;" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout28.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 103"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="105" name="Google Shape;105;p25"/>
-          <p:cNvSpPr txBox="1">
+          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ctrTitle"/>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="344245" y="1803400"/>
-            <a:ext cx="7153835" cy="1234727"/>
+            <a:off x="1071538" y="500042"/>
+            <a:ext cx="4572032" cy="785794"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>“Балқаш қаласы Абай атындағы </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="kk-KZ" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>№2 мектеп – лицей” КММ</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="395536" y="2260279"/>
+            <a:ext cx="7500990" cy="2431742"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Тақырыбы: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2800" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>«Физика пәнінде оқушылардың ғылыми жаратылыстану сауаттылығын дамыту тапсырмалары»</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2800" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6500826" y="142852"/>
+            <a:ext cx="2026303" cy="1765446"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst>
+            <a:softEdge rad="112500"/>
+          </a:effectLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Содержимое 3"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3563888" y="5009639"/>
+            <a:ext cx="4681542" cy="1071571"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="b" anchorCtr="0">
-            <a:noAutofit/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:normAutofit fontScale="70000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="kk-KZ" sz="2800" b="1" dirty="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="kk-KZ" sz="2800" b="1" dirty="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2900" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>физика пәні мұғалімі: Рахимова Ж.Т.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2900" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>педагог - сарапшы</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2900" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buNone/>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...29 lines deleted...]
-            <a:endParaRPr sz="3600" b="1" dirty="0">
+            <a:endParaRPr kumimoji="0" lang="ru-RU" sz="2800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
-                <a:srgbClr val="00B050"/>
+                <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
-        </p:txBody>
-[...71 lines deleted...]
-              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="ru-RU" sz="2800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:cxnSp>
-[...54 lines deleted...]
-      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...195 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Picture 4">
-[...6 lines deleted...]
-          <p:cNvPicPr/>
+          <p:cNvPr id="4" name="Рисунок 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...3 lines deleted...]
-          </a:stretch>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3"/>
+          <a:srcRect l="20081" t="25839" r="18495" b="10793"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5942717" y="1136099"/>
-            <a:ext cx="2935784" cy="2661938"/>
+            <a:off x="323528" y="476672"/>
+            <a:ext cx="7632848" cy="6299441"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-    </p:spTree>
-[...223 lines deleted...]
-          </p:nvPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="204214" y="-849143"/>
-[...960 lines deleted...]
-            <a:ext cx="928459" cy="584775"/>
+            <a:off x="179512" y="138227"/>
+            <a:ext cx="7834196" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="kk-KZ" sz="1800" dirty="0">
+              <a:rPr lang="kk-KZ" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
-                  <a:srgbClr val="000000"/>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
-                <a:effectLst/>
-[...2 lines deleted...]
-                <a:cs typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>𝜗</a:t>
+              <a:t>Функционалдық сауаттылықты арттыруға бағытталған тапсырмалар</a:t>
             </a:r>
-            <a:r>
-[...39 lines deleted...]
-              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:endParaRPr lang="en-US" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
             </a:endParaRPr>
-          </a:p>
-[...718 lines deleted...]
-            <a:endParaRPr lang="en-KZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="307513223"/>
-[...11180 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4157668865"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1286344655"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 112"/>
-[...1144 lines deleted...]
-      <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Рисунок 1"/>
+          <p:cNvPr id="1029" name="Picture 5"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
+          <a:srcRect l="34351" t="27535" r="9135" b="5395"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="749300" y="-577"/>
-            <a:ext cx="7093438" cy="5434223"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="7358114" cy="4909636"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+          <a:effectLst/>
         </p:spPr>
       </p:pic>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="9" name="Таблица 8"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr/>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="357158" y="5000636"/>
+          <a:ext cx="8358246" cy="1518783"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" bandRow="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="8358246">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="293321">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1800" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="002060"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>9 </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1800" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="002060"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>сынып</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1800" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="002060"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>  </a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:lnL w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB w="38100" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="1153023">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1800" b="1" i="1" u="sng" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="002060"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Ғылыми жаратылыстану</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1800" b="1" i="1" u="sng" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="002060"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1800" b="1" i="1" u="sng" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="002060"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>сауаттылығы</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1800" b="1" i="1" u="sng" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="002060"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="kk-KZ" sz="1800" b="1" i="1" u="sng" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="002060"/>
+                          </a:solidFill>
+                          <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>(физика, химия, биология,</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="kk-KZ" sz="1800" b="1" i="1" u="sng" baseline="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="002060"/>
+                          </a:solidFill>
+                          <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t> география</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="kk-KZ" sz="1800" b="1" i="1" u="sng" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="002060"/>
+                          </a:solidFill>
+                          <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>):</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1800" b="0" baseline="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="002060"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Тест </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1800" b="0" baseline="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="002060"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>тапсырмаларының</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1800" b="0" baseline="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="002060"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1800" b="0" baseline="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="002060"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>жалпы</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1800" b="0" baseline="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="002060"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t> саны – 32.</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1800" b="0" baseline="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="002060"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Максималды</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1800" b="0" baseline="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="002060"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1800" b="0" baseline="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="002060"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>ұпай </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1800" b="0" baseline="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="002060"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>– 32.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1800" b="0" i="0" u="none" dirty="0">
+                        <a:solidFill>
+                          <a:srgbClr val="002060"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="46977" marR="46977" marT="0" marB="0">
+                    <a:lnL w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT w="38100" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="accent6">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
     </p:spTree>
-    <p:extLst>
-[...1018 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...587 lines deleted...]
-      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2050" name="Picture 2"/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="35336" t="19626" r="8150" b="7450"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="214282" y="285728"/>
+            <a:ext cx="8468300" cy="6143668"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 118"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...9 lines deleted...]
-        <p:spPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 2" descr="Международное исследование PISA в Казахстане - внеурочная работа,  презентации"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect r="8642"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="931944" y="295222"/>
-[...35 lines deleted...]
-            <a:ext cx="2562577" cy="812800"/>
+            <a:off x="107504" y="116632"/>
+            <a:ext cx="8640960" cy="6611356"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-        </p:spPr>
-[...228 lines deleted...]
-          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...86 lines deleted...]
-      </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2422301967"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 124"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Рисунок 1"/>
+          <p:cNvPr id="4" name="Picture 2" descr="Физиканы оқытуда PISA тапсырмаларын қолдану"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
-[...22 lines deleted...]
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4"/>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="378292" y="753418"/>
-[...16 lines deleted...]
-            <a:ext cx="3355406" cy="307777"/>
+            <a:off x="179512" y="116632"/>
+            <a:ext cx="8840745" cy="6525344"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
         </p:spPr>
-        <p:txBody>
-[...18 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2982018337"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="6" name="Объект 5"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3626453652"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="261503" y="632789"/>
+          <a:ext cx="8568952" cy="5975839"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" bandRow="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="4284476">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4219377402"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="4284476">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4281321638"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="2788609">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-US" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="kk-KZ" sz="1200" dirty="0" smtClean="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Бектауата – </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="kk-KZ" sz="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Сарыарқаның</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="kk-KZ" sz="1200" dirty="0" smtClean="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> оңтүстігіндегі тау.</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="kk-KZ" sz="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> Ақтоғай ауданында, Балқаш </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="kk-KZ" sz="1200" dirty="0" smtClean="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>қаласынан солтүстікке қарай 60 км жерде, ұсақ шоқылы-белесті жазықта орналасқан. Солтүстік-шығыстан оңтістік-батысқа қарай 7 км-ге созылып жатыр, ені 3 км, абсолюттік биіктігі 1213 м. Құбылтайөзек аңғары оны батысындағы </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="kk-KZ" sz="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Сарықұлжа</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="kk-KZ" sz="1200" dirty="0" smtClean="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> (1082 м) тауынан бөліп тұрады. Бектауатаның беткейлері тік, жалтыр тақыр тасты, төбесі үшкірлеу келген. Пьезооптикалық минералдардың ұсақ кен орындары мен табиғи үңгірлер бар. Олардың ішіндегі ең ірісі – </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="kk-KZ" sz="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Бектауата үңгірі</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="kk-KZ" sz="1200" dirty="0" smtClean="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>. Беткейлерінде өте сирек бұта мен селдір шөп өседі, тауаралық аңғарларында көктерек, тал, түрлі бұта кездеседі. Олардың 45 сирек кездесетін болса, 8-і </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="kk-KZ" sz="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Қызыл кітапқа</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="kk-KZ" sz="1200" dirty="0" smtClean="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> енгізілген. Некен-саяқ елік, арқар мекендейді. </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1200" dirty="0" smtClean="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                    <a:p>
+                      <a:endParaRPr lang="en-US" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="353339913"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="2683999">
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="kk-KZ" sz="1800" kern="1200" dirty="0" smtClean="0">
+                        <a:solidFill>
+                          <a:schemeClr val="dk1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="kk-KZ" sz="1800" kern="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Сұрақтар:</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:endParaRPr lang="kk-KZ" sz="1800" kern="1200" dirty="0" smtClean="0">
+                        <a:solidFill>
+                          <a:schemeClr val="dk1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="kk-KZ" sz="1800" kern="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>1) Бектауатаның ең биік нүктесіндегі атмосфералық қысымның мәнін анықтаңыз.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1800" kern="1200" dirty="0" smtClean="0">
+                        <a:solidFill>
+                          <a:schemeClr val="dk1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="kk-KZ" sz="1800" kern="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>2) Барометр – анероидтың көмегімен атмосфералық қысымды қалай табуға болады?</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1800" kern="1200" dirty="0" smtClean="0">
+                        <a:solidFill>
+                          <a:schemeClr val="dk1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                    <a:p>
+                      <a:endParaRPr lang="en-US" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-US" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3611109298"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Рисунок 2"/>
+          <p:cNvPr id="8" name="Рисунок 7"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2"/>
-          <a:srcRect t="22168" b="5282"/>
+          <a:srcRect r="10710"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="242963" y="79131"/>
-            <a:ext cx="6151397" cy="5064369"/>
+            <a:off x="267725" y="692696"/>
+            <a:ext cx="4248472" cy="3168352"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="179512" y="138227"/>
+            <a:ext cx="8195449" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Функционалдық сауаттылықты арттыруға бағытталған тапсырмалар</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1577347835"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1582777267"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="6" name="Объект 5"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3471556989"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="280592" y="908720"/>
+          <a:ext cx="8568952" cy="5472608"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" bandRow="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="4284476">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4219377402"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="4284476">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4281321638"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="2788609">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-US" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="kk-KZ" sz="1400" b="1" kern="1200" dirty="0" smtClean="0">
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:endParaRPr>
+                    </a:p>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="kk-KZ" sz="1400" b="1" kern="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>Балқаш көлі — </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="kk-KZ" sz="1400" b="1" u="none" strike="noStrike" kern="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>Қазақстанның</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="kk-KZ" sz="1400" b="1" kern="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> оңтүстік-шығысындағы тұйық көл.</a:t>
+                      </a:r>
+                      <a:br>
+                        <a:rPr lang="kk-KZ" sz="1400" b="1" kern="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                      </a:br>
+                      <a:r>
+                        <a:rPr lang="kk-KZ" sz="1400" b="1" kern="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>Аумағы жөнінен </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="kk-KZ" sz="1400" b="1" u="none" strike="noStrike" kern="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>Каспий, Арал</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="kk-KZ" sz="1400" b="1" kern="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> теңіздерінен кейінгі үшінші орында. </a:t>
+                      </a:r>
+                      <a:br>
+                        <a:rPr lang="kk-KZ" sz="1400" b="1" kern="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                      </a:br>
+                      <a:r>
+                        <a:rPr lang="kk-KZ" sz="1400" b="1" kern="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>Ауданы құбылмалы: 17 – 22 мың км², ұзындығы 600 км-ден астам, ені шығыс бөлігінде 9 – 19 км, батыс бөлігінде 74 км-ге жетеді. Суының көлемі шамамен 100 – 110 км</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="kk-KZ" sz="1400" b="1" kern="1200" baseline="30000" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>3</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="kk-KZ" sz="1400" b="1" kern="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>. Су жиналатын алабы 500 мың км²-ге жуық. Орташа тереңдігі 6 м, ең терең жері 26 м.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1400" b="1" kern="1200" dirty="0" smtClean="0">
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:endParaRPr>
+                    </a:p>
+                    <a:p>
+                      <a:endParaRPr lang="en-US" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="353339913"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="2683999">
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="kk-KZ" sz="1800" kern="1200" dirty="0" smtClean="0">
+                        <a:solidFill>
+                          <a:schemeClr val="dk1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="kk-KZ" sz="1800" kern="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Тапсырма:</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:endParaRPr lang="kk-KZ" sz="1800" kern="1200" dirty="0" smtClean="0">
+                        <a:solidFill>
+                          <a:schemeClr val="dk1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="kk-KZ" sz="1800" kern="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>Балқаш көлінің ең терең жеріндегі гидростатикалық қысымды табыңыз.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1800" kern="1200" dirty="0" smtClean="0">
+                        <a:solidFill>
+                          <a:schemeClr val="dk1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="+mn-lt"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:endParaRPr>
+                    </a:p>
+                    <a:p>
+                      <a:endParaRPr lang="en-US" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-US" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3611109298"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Рисунок 5"/>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="4" name="Рисунок 3"/>
+          <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...2 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="416168" y="193431"/>
-            <a:ext cx="7778263" cy="4818185"/>
+            <a:off x="303172" y="906148"/>
+            <a:ext cx="4231203" cy="2724006"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="179512" y="138227"/>
+            <a:ext cx="7834196" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Функционалдық сауаттылықты арттыруға бағытталған тапсырмалар</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2392852097"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3275606618"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 135"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="8" name="Таблица 7"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1680912807"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="179512" y="570246"/>
+          <a:ext cx="8616280" cy="3383280"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" bandRow="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="4308140">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="448747852"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="4308140">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="41916624"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="370840">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="kk-KZ" sz="1800" b="1" kern="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>Ресей мемлекетінде жасалатын Stenders сатысы бақшада, үйде және 8 м биіктікте жүргізілетін құрылыс алаңдарында жұмыс істеу үшін қолданылады. Құрылымның ені - 50 см, биіктігі — 3,5 м. Әр саты массасы 150 кг — ға дейін жүктемеге арналған. Осындай бір саты жасау үшін 3,7 кг алюминий қолданылады. Осындай 100 саты жасау кезінде алюминийді балқыту үшін қанша жылу мөлшері қажет болады? Алюминийдің меншікті балқу жылуы 39*10</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="kk-KZ" sz="1800" b="1" kern="1200" baseline="30000" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>4</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="kk-KZ" sz="1800" b="1" kern="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> Дж/кг. </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" dirty="0">
+                        <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-US" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3214583643"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Рисунок 1"/>
+          <p:cNvPr id="11" name="Объект 3" descr="Лестница раскладная трёхсекционная Standers 11 ступеней"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noGrp="1"/>
           </p:cNvPicPr>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...2 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="0" y="185460"/>
-            <a:ext cx="9004300" cy="4650310"/>
+            <a:off x="4898449" y="898667"/>
+            <a:ext cx="3240360" cy="2880320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
         </p:spPr>
       </p:pic>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="12" name="Таблица 11"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2676375368"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="179512" y="4149080"/>
+          <a:ext cx="8616280" cy="2438400"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" bandRow="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="4308140">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="448747852"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="4308140">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="41916624"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="370840">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="kk-KZ" sz="1400" b="1" kern="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>Қазақстанда тас және қоңыр көмірдің мол қорлары бар. </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="kk-KZ" sz="1400" b="1" u="none" strike="noStrike" kern="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>Республикада </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="kk-KZ" sz="1400" b="1" kern="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>200-ге жуық көмір кен орыны барланған. </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="1" kern="1200" dirty="0" err="1" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>Қазақстан</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="1" kern="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="1" kern="1200" dirty="0" err="1" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>көмірінің</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="1" kern="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="1" kern="1200" dirty="0" err="1" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>жалпы</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="1" kern="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="1" kern="1200" dirty="0" err="1" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>геологиялық</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="1" kern="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="1" kern="1200" dirty="0" err="1" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>қоры</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="1" kern="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> 164,4 </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="1" kern="1200" dirty="0" err="1" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>млрд</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="1" kern="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>. </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="1" kern="1200" dirty="0" err="1" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>тонна</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="1" kern="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="1" kern="1200" dirty="0" err="1" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>шамасында</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="1" kern="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="1" kern="1200" dirty="0" err="1" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>бағаланады</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="kk-KZ" sz="1400" b="1" kern="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>. Республикадағы ең ірі көмірлі алаптар Орталық Қазақстанда орналасқан (</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="kk-KZ" sz="1400" b="1" u="none" strike="noStrike" kern="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>Қарағанды, Екібастұз</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="kk-KZ" sz="1400" b="1" kern="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>, Майкөбен).</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1400" b="1" kern="1200" dirty="0" smtClean="0">
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:endParaRPr>
+                    </a:p>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="kk-KZ" sz="1400" b="1" kern="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>5 кг таскөмір жанғанда бөлінетін жылу мөлшерін алу үшін неше кг қоңыр көмір жағу керек?</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1400" b="1" kern="1200" dirty="0" smtClean="0">
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:endParaRPr>
+                    </a:p>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="kk-KZ" sz="1400" b="1" kern="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>Қоңыр көмірдің меншікті жану жылуы 17*10</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="kk-KZ" sz="1400" b="1" kern="1200" baseline="30000" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>6</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="kk-KZ" sz="1400" b="1" kern="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> Дж/кг., таскөмірдің меншікті жану жылуы 30*10</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="kk-KZ" sz="1400" b="1" kern="1200" baseline="30000" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>6</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="kk-KZ" sz="1400" b="1" kern="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> Дж/кг.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1400" b="1" kern="1200" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-US" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3214583643"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13" name="Рисунок 12" descr="https://rus.azattyq-ruhy.kz/cache/imagine/main_page_full/uploads/news/2021/08/10/611228af47b7f379345495.jpg"/>
+          <p:cNvPicPr/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4932040" y="4540188"/>
+            <a:ext cx="3168352" cy="1656184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="179512" y="138227"/>
+            <a:ext cx="7834196" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Функционалдық сауаттылықты арттыруға бағытталған тапсырмалар</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="79917364"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="8" name="Таблица 7"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2775980590"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="162397" y="1052736"/>
+          <a:ext cx="8616280" cy="2011680"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" bandRow="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="4308140">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="448747852"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="4308140">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="41916624"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="370840">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="kk-KZ" sz="1800" b="1" kern="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>Жолаушыларды тасымалдау барысында автокөліктің қозғалысына 5 литр бензин қажет болды. Осы отын түрі толық жанғанда қоршаған ортаға қанша жылу мөлшері бөлінеді? Бензиннің меншікті жану жылуы 46*10</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="kk-KZ" sz="1800" b="1" kern="1200" baseline="30000" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>6</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="kk-KZ" sz="1800" b="1" kern="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> Дж/кг.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1800" b="1" kern="1200" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="+mn-lt"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-US" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3214583643"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="12" name="Таблица 11"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1433899078"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="137270" y="3501008"/>
+          <a:ext cx="8616280" cy="3024336"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" bandRow="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="4308140">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="448747852"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="4308140">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="41916624"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="3024336">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="kk-KZ" sz="1800" b="1" kern="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>Керосинді шам жарық пен жылу береді. Майшамды жағу үшін 10 грамм керосин қажет болды.  Майшам толық жанып кеткенде қанша жылу бөлінер еді? Керосиннің меншікті жану жылуы 46*10</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="kk-KZ" sz="1800" b="1" kern="1200" baseline="30000" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>6</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="kk-KZ" sz="1800" b="1" kern="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> Дж/кг.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1800" b="1" kern="1200" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="+mn-lt"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-US" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3214583643"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="179512" y="138227"/>
+            <a:ext cx="7834196" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Функционалдық сауаттылықты арттыруға бағытталған тапсырмалар</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Рисунок 4"/>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="9" name="Рисунок 8" descr="https://naprokat67.ru/sites/default/files/field/image/depositphotos_8874350_xl-2015.jpg"/>
+          <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId2" cstate="print"/>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="211015" y="285508"/>
-            <a:ext cx="6972300" cy="4857992"/>
+            <a:off x="5148064" y="1187038"/>
+            <a:ext cx="2609850" cy="1743075"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="14" name="Рисунок 13" descr="https://static.auction.ru/offer_images/2017/10/02/10/big/N/NAbZgCOQg3Z/starinnaja_kerosinovaja_lampa_klejmo_sssr_aljuminij_redkaja.jpg"/>
+          <p:cNvPicPr/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5117554" y="3717032"/>
+            <a:ext cx="2016224" cy="2277616"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2958422850"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1775382821"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Simple Light">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема1">
   <a:themeElements>
-    <a:clrScheme name="Simple Light">
-[...280 lines deleted...]
-    <a:clrScheme name="Аспект">
+    <a:clrScheme name="Facet">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="2C3C43"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EBEBEB"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="90C226"/>
+        <a:srgbClr val="5FCBEF"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="54A021"/>
+        <a:srgbClr val="2E83C3"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="E6B91E"/>
+        <a:srgbClr val="42D0A2"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="E76618"/>
+        <a:srgbClr val="2E946B"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="C42F1A"/>
+        <a:srgbClr val="42B051"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="918655"/>
+        <a:srgbClr val="96D141"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="99CA3C"/>
+        <a:srgbClr val="3FCDE7"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="B9D181"/>
+        <a:srgbClr val="A9D3E1"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Аспект">
+    <a:fontScheme name="Facet">
       <a:majorFont>
-        <a:latin typeface="Trebuchet MS" panose="020B0603020202020204"/>
+        <a:latin typeface="Trebuchet MS"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="メイリオ"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="方正姚体"/>
         <a:font script="Hant" typeface="微軟正黑體"/>
         <a:font script="Arab" typeface="Tahoma"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Tahoma"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Trebuchet MS" panose="020B0603020202020204"/>
+        <a:latin typeface="Trebuchet MS"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="メイリオ"/>
         <a:font script="Hang" typeface="HY그래픽M"/>
         <a:font script="Hans" typeface="华文新魏"/>
         <a:font script="Hant" typeface="微軟正黑體"/>
         <a:font script="Arab" typeface="Tahoma"/>
         <a:font script="Hebr" typeface="Gisha"/>
         <a:font script="Thai" typeface="IrisUPC"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Аспект">
+    <a:fmtScheme name="Facet">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="65000"/>
                 <a:lumMod val="110000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="88000">
               <a:schemeClr val="phClr">
                 <a:tint val="90000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="96000"/>
@@ -31829,398 +10035,365 @@
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="90000"/>
                 <a:lumMod val="110000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="94000"/>
                 <a:lumMod val="96000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="100000" b="100000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facet" id="{C0C680CD-088A-49FC-A102-D699147F32B2}" vid="{CFBC31BA-B70F-4F30-BCAA-4F3011E16C4D}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facet" id="{C0C680CD-088A-49FC-A102-D699147F32B2}" vid="{0B5AB586-D108-4FC1-8368-649FE654B894}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Default">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
-        <a:srgbClr val="000000"/>
+        <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="FFFFFF"/>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="158158"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="F3F3F3"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="058DC7"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="50B432"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="ED561B"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="EDEF00"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="24CBE5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="64E572"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="2200CC"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="551A8B"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Тема1</Template>
   <TotalTime></TotalTime>
-  <Words>610</Words>
+  <Words>262</Words>
   <Application>Microsoft Office PowerPoint</Application>
-  <PresentationFormat>Экран (16:9)</PresentationFormat>
-[...2 lines deleted...]
-  <Notes>9</Notes>
+  <PresentationFormat>Экран (4:3)</PresentationFormat>
+  <Paragraphs>35</Paragraphs>
+  <Slides>10</Slides>
+  <Notes>1</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Использованные шрифты</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>8</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Тема</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заголовки слайдов</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>23</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="33" baseType="lpstr">
+    <vt:vector size="17" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Arial Narrow</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Times New Roman</vt:lpstr>
+      <vt:lpstr>Trebuchet MS</vt:lpstr>
       <vt:lpstr>Wingdings 3</vt:lpstr>
-      <vt:lpstr>Trebuchet MS</vt:lpstr>
-[...10 lines deleted...]
-      <vt:lpstr>«Білімнен қымбат нәрсе жоқ. Көңілде жатса баспай тот»...</vt:lpstr>
+      <vt:lpstr>Тема1</vt:lpstr>
+      <vt:lpstr>“Балқаш қаласы Абай атындағы  №2 мектеп – лицей” КММ</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
-      <vt:lpstr>Горизонталь бағытта лақтырылған дене қозғалысы   Тас мұнарадан қалай құлайды?  Биіктігі 25 м мұнарадан 15 м/с жылдамдықпен горизонталь тас лақтырылды. Тас қанша уақыт бойы қозғалыста болады? Тас мұнарадан қандай қашықтыққа құлайды? Тастың жерге құлар мезетіндегі жылдамдығы қандай болады? Құлау нүктесінде тастың сызған траекториясы көкжиекпен қандай бұрыш жасайды?  </vt:lpstr>
-[...7 lines deleted...]
-      <vt:lpstr>Адамның тыныс алуы?</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
-      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
-      <vt:lpstr>КҮТІЛЕТІН НӘТИЖЕ:</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Физика сабағында фунцианалдық сауаттылықты артыруға есептер</dc:title>
+  <dc:title>“Балқаш қаласы Абай атындағы №2 мектеп – лицей” КММ</dc:title>
+  <dc:creator>Админ</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>