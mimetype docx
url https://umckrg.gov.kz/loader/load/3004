--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -3,4353 +3,3084 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9747" w:type="dxa"/>
-        <w:jc w:val="center"/>
+        <w:tblStyle w:val="a3"/>
+        <w:tblW w:w="13694" w:type="dxa"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="11523"/>
+        <w:gridCol w:w="218"/>
+        <w:gridCol w:w="14460"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C055E3" w:rsidRPr="000C549E" w14:paraId="32167A38" w14:textId="77777777" w:rsidTr="00722602">
-[...15 lines deleted...]
-                <w:bCs/>
+      <w:tr w:rsidR="00CF18EF" w:rsidRPr="00DF1CC0" w14:paraId="04EC036F" w14:textId="77777777" w:rsidTr="0026399F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54A578B6" w14:textId="77777777" w:rsidR="00CF18EF" w:rsidRPr="00DF1CC0" w:rsidRDefault="00CF18EF" w:rsidP="00B74E1F">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C549E">
-[...220 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10433" w:type="dxa"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="a3"/>
+              <w:tblW w:w="8890" w:type="dxa"/>
+              <w:tblInd w:w="10302" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="4445"/>
+              <w:gridCol w:w="4445"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00A9564D" w:rsidRPr="00DF1CC0" w14:paraId="168E5069" w14:textId="77777777" w:rsidTr="00A9564D">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4445" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="056D4133" w14:textId="5F34AF0F" w:rsidR="00A9564D" w:rsidRPr="00DF1CC0" w:rsidRDefault="00A9564D" w:rsidP="00DF1CC0">
+                  <w:pPr>
+                    <w:pStyle w:val="1"/>
+                    <w:ind w:left="3327" w:hanging="3327"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00DF1CC0">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Утверждаю</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4445" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="6B14C31E" w14:textId="75F8E3B2" w:rsidR="00A9564D" w:rsidRPr="00DF1CC0" w:rsidRDefault="00A9564D" w:rsidP="00DF1CC0">
+                  <w:pPr>
+                    <w:pStyle w:val="1"/>
+                    <w:ind w:left="3327" w:hanging="3327"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00A9564D" w:rsidRPr="00DF1CC0" w14:paraId="1AFF2FD4" w14:textId="77777777" w:rsidTr="00A9564D">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4445" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="032CA95F" w14:textId="77777777" w:rsidR="00A9564D" w:rsidRPr="00DF1CC0" w:rsidRDefault="00A9564D" w:rsidP="003035D6">
+                  <w:pPr>
+                    <w:pStyle w:val="1"/>
+                    <w:ind w:left="3327" w:hanging="3327"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00DF1CC0">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Директор</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00DF1CC0">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="636A4999" w14:textId="77777777" w:rsidR="00A9564D" w:rsidRPr="000126D7" w:rsidRDefault="00A9564D" w:rsidP="003035D6">
+                  <w:pPr>
+                    <w:pStyle w:val="a4"/>
+                    <w:ind w:left="3327" w:hanging="3327"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00DF1CC0">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>У</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>чебно-</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>методическ</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>ого</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> центр</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>а</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="7F96533D" w14:textId="77777777" w:rsidR="00A9564D" w:rsidRPr="00DF1CC0" w:rsidRDefault="00A9564D" w:rsidP="003035D6">
+                  <w:pPr>
+                    <w:pStyle w:val="a4"/>
+                    <w:ind w:left="3327" w:hanging="3327"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00DF1CC0">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">развития образования </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="62798B32" w14:textId="45044824" w:rsidR="00A9564D" w:rsidRPr="00DF1CC0" w:rsidRDefault="00A9564D" w:rsidP="00DF1CC0">
+                  <w:pPr>
+                    <w:pStyle w:val="1"/>
+                    <w:ind w:left="3327" w:hanging="3327"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00DF1CC0">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>Карагандинской области</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4445" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="1D45D4BE" w14:textId="684413C1" w:rsidR="00A9564D" w:rsidRPr="00DF1CC0" w:rsidRDefault="00A9564D" w:rsidP="00DF1CC0">
+                  <w:pPr>
+                    <w:pStyle w:val="a4"/>
+                    <w:ind w:left="3327" w:hanging="3327"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00A9564D" w:rsidRPr="00DF1CC0" w14:paraId="3E06685C" w14:textId="77777777" w:rsidTr="00A9564D">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4445" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="3B655251" w14:textId="50506604" w:rsidR="00A9564D" w:rsidRPr="00DF1CC0" w:rsidRDefault="00A9564D" w:rsidP="00A57603">
+                  <w:pPr>
+                    <w:pStyle w:val="1"/>
+                    <w:ind w:left="3327" w:hanging="3327"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00DF1CC0">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>__________</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Б.</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00DF1CC0">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Абдикерова</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4445" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="4ADA9156" w14:textId="16B6C921" w:rsidR="00A9564D" w:rsidRPr="00DF1CC0" w:rsidRDefault="00A9564D" w:rsidP="00A57603">
+                  <w:pPr>
+                    <w:pStyle w:val="1"/>
+                    <w:ind w:left="3327" w:hanging="3327"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00A9564D" w:rsidRPr="00DF1CC0" w14:paraId="6B86D4E0" w14:textId="77777777" w:rsidTr="00A9564D">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4445" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="45BC59CA" w14:textId="286497E1" w:rsidR="00A9564D" w:rsidRPr="00DF1CC0" w:rsidRDefault="00A9564D" w:rsidP="00510442">
+                  <w:pPr>
+                    <w:pStyle w:val="1"/>
+                    <w:ind w:left="3327" w:hanging="3327"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00DF1CC0">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>_____</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00510442">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">    </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00DF1CC0">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>__________202</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>2</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00DF1CC0">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> г.</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4445" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="16DE5C47" w14:textId="7D4EADAF" w:rsidR="00A9564D" w:rsidRPr="00DF1CC0" w:rsidRDefault="00A9564D" w:rsidP="00D8508C">
+                  <w:pPr>
+                    <w:pStyle w:val="1"/>
+                    <w:ind w:left="3327" w:hanging="3327"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="2EA18159" w14:textId="77777777" w:rsidR="00CF18EF" w:rsidRPr="00DF1CC0" w:rsidRDefault="00CF18EF" w:rsidP="005F38E2">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="099A998E" w14:textId="45F3A5E4" w:rsidR="00C055E3" w:rsidRPr="00C055E3" w:rsidRDefault="00C055E3" w:rsidP="002B2290">
-[...2 lines deleted...]
-        <w:spacing w:line="540" w:lineRule="atLeast"/>
+    <w:p w14:paraId="6A2E1522" w14:textId="77777777" w:rsidR="00B74E1F" w:rsidRDefault="00B74E1F" w:rsidP="00CF18EF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...18 lines deleted...]
-      <w:r w:rsidRPr="002B2290">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Колледжд</w:t>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002B2290">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D4C7377" w14:textId="4AC7B055" w:rsidR="00CF18EF" w:rsidRPr="00DF1CC0" w:rsidRDefault="00CF18EF" w:rsidP="00CF18EF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>рд</w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="002B2290">
+      </w:pPr>
+      <w:r w:rsidRPr="00DF1CC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и</w:t>
+        <w:t xml:space="preserve">План работы отдела </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B2290">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF1CC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>нклюзивті білім</w:t>
+        <w:t>ТиПО</w:t>
       </w:r>
-      <w:r w:rsidR="003322BD" w:rsidRPr="002B2290">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF1CC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> беру</w:t>
-[...9 lines deleted...]
-        <w:t>» бағыты бойынша</w:t>
+        <w:t xml:space="preserve"> по направлению </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B01819B" w14:textId="73072037" w:rsidR="00C055E3" w:rsidRDefault="00C055E3" w:rsidP="00C055E3">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="28F69AA3" w14:textId="31EA304D" w:rsidR="00CF18EF" w:rsidRDefault="00CF18EF" w:rsidP="00CF18EF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00255D09">
+      <w:r w:rsidRPr="00DF1CC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>ТжКББ бөлімінің</w:t>
+        <w:t>«Инклюзивное образование в колледжах» на 202</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00215CC9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="003322BD" w:rsidRPr="00255D09">
+      <w:r w:rsidR="00D8508C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>2022</w:t>
-[...49 lines deleted...]
-        <w:t>жұмыс жоспары</w:t>
+        <w:t>-2023 учебный год</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53D5C071" w14:textId="77777777" w:rsidR="00C055E3" w:rsidRPr="00255D09" w:rsidRDefault="00C055E3" w:rsidP="00C055E3">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="21888DA5" w14:textId="77777777" w:rsidR="00ED54DB" w:rsidRPr="00DF1CC0" w:rsidRDefault="00ED54DB" w:rsidP="00CF18EF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="15417" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="675"/>
         <w:gridCol w:w="6521"/>
         <w:gridCol w:w="2126"/>
-        <w:gridCol w:w="2835"/>
-        <w:gridCol w:w="3260"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="2693"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C055E3" w:rsidRPr="00CF18EF" w14:paraId="237A476F" w14:textId="77777777" w:rsidTr="008A68F7">
+      <w:tr w:rsidR="002A075C" w:rsidRPr="00CF18EF" w14:paraId="0321BE4A" w14:textId="77777777" w:rsidTr="001A476D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A44A48A" w14:textId="77777777" w:rsidR="00C055E3" w:rsidRPr="00AD6184" w:rsidRDefault="00C055E3" w:rsidP="003224DC">
+          <w:p w14:paraId="1797232D" w14:textId="77777777" w:rsidR="00CF18EF" w:rsidRPr="00AD6184" w:rsidRDefault="00CF18EF" w:rsidP="00CF18EF">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD6184">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
-            <w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00AD6184">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="kk-KZ"/>
-[...12 lines deleted...]
-              <w:t>р</w:t>
+              </w:rPr>
+              <w:t>п</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00AD6184">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>/</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C2D4586" w14:textId="77777777" w:rsidR="00CF18EF" w:rsidRPr="00AD6184" w:rsidRDefault="00CF18EF" w:rsidP="00CF18EF">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="kk-KZ"/>
-[...11 lines deleted...]
-              <w:jc w:val="center"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD6184">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-            <w:r>
+              </w:rPr>
+              <w:t>Наименование мероприятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FD0E6CC" w14:textId="77777777" w:rsidR="00CF18EF" w:rsidRPr="00AD6184" w:rsidRDefault="00CF18EF" w:rsidP="00CF18EF">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="kk-KZ"/>
-[...6 lines deleted...]
-              <w:jc w:val="center"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD6184">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...8 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>Сроки исполнения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C32CDAA" w14:textId="77777777" w:rsidR="00CF18EF" w:rsidRPr="00AD6184" w:rsidRDefault="00CF18EF" w:rsidP="00CF18EF">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AD6184">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="kk-KZ"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="001F0625">
+              </w:rPr>
+              <w:t>Ответственные исполнители</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2408DD62" w14:textId="77777777" w:rsidR="00CF18EF" w:rsidRPr="00AD6184" w:rsidRDefault="00CF18EF" w:rsidP="00CF18EF">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>ерзімдері</w:t>
-[...5 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD6184">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...107 lines deleted...]
-            </w:pPr>
+              <w:t>Форма завершения</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C055E3" w:rsidRPr="00CF18EF" w14:paraId="3E0B4AE2" w14:textId="77777777" w:rsidTr="008A68F7">
+      <w:tr w:rsidR="00BB4961" w:rsidRPr="00CF18EF" w14:paraId="62CF2712" w14:textId="77777777" w:rsidTr="00F86127">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2513279F" w14:textId="77777777" w:rsidR="00C055E3" w:rsidRPr="00AD6184" w:rsidRDefault="00C055E3" w:rsidP="003224DC">
+          <w:p w14:paraId="6B0322C1" w14:textId="77777777" w:rsidR="00BB4961" w:rsidRPr="00AD6184" w:rsidRDefault="00BB4961" w:rsidP="00CF18EF">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14742" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="6AE3BE60" w14:textId="77777777" w:rsidR="00C055E3" w:rsidRPr="000C549E" w:rsidRDefault="00C055E3" w:rsidP="003224DC">
-[...58 lines deleted...]
-          <w:p w14:paraId="52448A0E" w14:textId="77777777" w:rsidR="00C055E3" w:rsidRPr="00CF18EF" w:rsidRDefault="00C055E3" w:rsidP="00773512">
+          <w:p w14:paraId="7259318F" w14:textId="3D9D81C5" w:rsidR="00BB4961" w:rsidRDefault="00BB4961" w:rsidP="00A41D9F">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:rPr>
-[...29 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...278 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Организационная деятельность</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C055E3" w:rsidRPr="00CF18EF" w14:paraId="1AAF79E6" w14:textId="77777777" w:rsidTr="008A68F7">
+      <w:tr w:rsidR="001172D2" w:rsidRPr="00CF18EF" w14:paraId="7090E1B7" w14:textId="77777777" w:rsidTr="001A476D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AA29FE9" w14:textId="77777777" w:rsidR="00C055E3" w:rsidRPr="00CF18EF" w:rsidRDefault="00C055E3" w:rsidP="00773512">
+          <w:p w14:paraId="408DCD83" w14:textId="77777777" w:rsidR="001172D2" w:rsidRPr="00CF18EF" w:rsidRDefault="001172D2" w:rsidP="00CF18EF">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BDD635F" w14:textId="64572559" w:rsidR="00C055E3" w:rsidRPr="008A68F7" w:rsidRDefault="006E2C2F" w:rsidP="008A68F7">
-            <w:pPr>
+          <w:p w14:paraId="1B11F003" w14:textId="7B579A52" w:rsidR="001172D2" w:rsidRPr="00E668EA" w:rsidRDefault="001172D2" w:rsidP="002A7F9A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E668EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Составление плана работы по направлению на 202</w:t>
+            </w:r>
+            <w:r w:rsidR="002A7F9A" w:rsidRPr="00E668EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E668EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>-202</w:t>
+            </w:r>
+            <w:r w:rsidR="002A7F9A" w:rsidRPr="00E668EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E668EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> учебный год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75ACBDFC" w14:textId="218E1651" w:rsidR="001172D2" w:rsidRPr="00DF1CC0" w:rsidRDefault="00627BAF" w:rsidP="00627BAF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>а</w:t>
+            </w:r>
+            <w:r w:rsidR="00212E3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>вгуст</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F017237" w14:textId="2D765963" w:rsidR="001172D2" w:rsidRPr="00780FC6" w:rsidRDefault="00780FC6" w:rsidP="00780FC6">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...123 lines deleted...]
-            </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>ыркүйек</w:t>
-[...23 lines deleted...]
-              </w:rPr>
               <w:t>Оспанова</w:t>
-            </w:r>
-[...98 lines deleted...]
-              <w:t>к</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> А.К.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7587A9FA" w14:textId="77777777" w:rsidR="001172D2" w:rsidRPr="00DF1CC0" w:rsidRDefault="001172D2" w:rsidP="006D12EF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>-</w:t>
-[...5 lines deleted...]
-                <w:b/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF1CC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>құқықтық</w:t>
-[...57 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">План </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00061AC9" w:rsidRPr="00CF18EF" w14:paraId="1379EA40" w14:textId="77777777" w:rsidTr="008A68F7">
+      <w:tr w:rsidR="001172D2" w:rsidRPr="00CF18EF" w14:paraId="403FB92F" w14:textId="77777777" w:rsidTr="001A476D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="129B2DEB" w14:textId="77777777" w:rsidR="00061AC9" w:rsidRPr="00CF18EF" w:rsidRDefault="00061AC9" w:rsidP="00773512">
+          <w:p w14:paraId="01301A1A" w14:textId="77777777" w:rsidR="001172D2" w:rsidRPr="00CF18EF" w:rsidRDefault="001172D2" w:rsidP="00CF18EF">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="663D511B" w14:textId="369E4C23" w:rsidR="00061AC9" w:rsidRPr="007B7666" w:rsidRDefault="00061AC9" w:rsidP="007B7666">
-[...49 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="2D660B39" w14:textId="6F82E3E8" w:rsidR="001172D2" w:rsidRPr="00E668EA" w:rsidRDefault="001172D2" w:rsidP="006E2C2F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E668EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Определение колледжей</w:t>
+            </w:r>
+            <w:r w:rsidR="006E2C2F" w:rsidRPr="00E668EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E668EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ведущих инклюзивное образование</w:t>
+            </w:r>
+            <w:r w:rsidR="004941CD" w:rsidRPr="00E668EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="00E668EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C310F3C" w14:textId="1E373436" w:rsidR="001172D2" w:rsidRPr="00DF1CC0" w:rsidRDefault="00627BAF" w:rsidP="00627BAF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>с</w:t>
+            </w:r>
+            <w:r w:rsidR="001172D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ентябрь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11224F36" w14:textId="48F6C940" w:rsidR="001172D2" w:rsidRPr="00DF1CC0" w:rsidRDefault="00780FC6" w:rsidP="006D12EF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="003322BD">
-[...109 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="kk-KZ"/>
-[...8 lines deleted...]
-              <w:t>ыркүйек</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Оспанова</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> А.К.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C4578FF" w14:textId="77777777" w:rsidR="001172D2" w:rsidRPr="00DF1CC0" w:rsidRDefault="001172D2" w:rsidP="006D12EF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>м</w:t>
-[...67 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">Список </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00061AC9" w:rsidRPr="000C549E" w14:paraId="269A778C" w14:textId="77777777" w:rsidTr="008A68F7">
+      <w:tr w:rsidR="00A41D9F" w:rsidRPr="00CF18EF" w14:paraId="2101ABB8" w14:textId="77777777" w:rsidTr="00E67A8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="563DF43A" w14:textId="77777777" w:rsidR="00061AC9" w:rsidRPr="000C549E" w:rsidRDefault="00061AC9" w:rsidP="003224DC">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="17ACBCDB" w14:textId="77777777" w:rsidR="00A41D9F" w:rsidRPr="00CF18EF" w:rsidRDefault="00A41D9F" w:rsidP="00A41D9F">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14742" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="21CF3E6C" w14:textId="77777777" w:rsidR="00061AC9" w:rsidRPr="000C549E" w:rsidRDefault="00061AC9" w:rsidP="003224DC">
-[...67 lines deleted...]
-          <w:p w14:paraId="0001ABAE" w14:textId="77777777" w:rsidR="005C1BAC" w:rsidRPr="000C549E" w:rsidRDefault="005C1BAC" w:rsidP="003224DC">
+          <w:p w14:paraId="4938BEEF" w14:textId="5109922A" w:rsidR="00A41D9F" w:rsidRPr="00E668EA" w:rsidRDefault="00A41D9F" w:rsidP="00A41D9F">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:rPr>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00061AC9">
-[...114 lines deleted...]
-              <w:t>Тіркеу парағы, оқиға материалдары, сайттағы және әлеуметтік желілердегі ақпарат</w:t>
+            <w:r w:rsidRPr="00E668EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Изучение нормативно-правовой документации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C1BAC" w:rsidRPr="005C1BAC" w14:paraId="3C5C1DB0" w14:textId="77777777" w:rsidTr="008A68F7">
+      <w:tr w:rsidR="00585F5C" w:rsidRPr="00CF18EF" w14:paraId="0BADEAB7" w14:textId="77777777" w:rsidTr="001A476D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F2D61A0" w14:textId="77777777" w:rsidR="005C1BAC" w:rsidRPr="00D64A94" w:rsidRDefault="005C1BAC" w:rsidP="003224DC">
+          <w:p w14:paraId="6F473FCC" w14:textId="77777777" w:rsidR="00585F5C" w:rsidRPr="00CF18EF" w:rsidRDefault="00585F5C" w:rsidP="00CF18EF">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B677876" w14:textId="24712184" w:rsidR="00585F5C" w:rsidRPr="00E668EA" w:rsidRDefault="00585F5C" w:rsidP="006D12EF">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E668EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Актуализация перечня НПА по инклюзивному образованию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B850A60" w14:textId="1AE8FB9E" w:rsidR="00585F5C" w:rsidRDefault="00EF708B" w:rsidP="00EF708B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t>с</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00585F5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ентябрь</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>«Инклюзивті білім беру кеңістігіндегі әлеуметтік серіктестік» бейнекөпірі</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t xml:space="preserve"> май</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69EBF7F6" w14:textId="0A337BF0" w:rsidR="00585F5C" w:rsidRPr="00DF1CC0" w:rsidRDefault="00585F5C" w:rsidP="006D12EF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004A08C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Оспанова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004A08C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> А.К.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C949892" w14:textId="7426570A" w:rsidR="00585F5C" w:rsidRDefault="00585F5C" w:rsidP="006D12EF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>н өткізу</w:t>
-[...209 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Список </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C1BAC" w:rsidRPr="005C1BAC" w14:paraId="6D5224D4" w14:textId="77777777" w:rsidTr="008A68F7">
+      <w:tr w:rsidR="00585F5C" w:rsidRPr="00CF18EF" w14:paraId="1EC79328" w14:textId="77777777" w:rsidTr="001F462A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="757F375E" w14:textId="77777777" w:rsidR="005C1BAC" w:rsidRPr="000C549E" w:rsidRDefault="005C1BAC" w:rsidP="003224DC">
+          <w:p w14:paraId="58F8A36F" w14:textId="77777777" w:rsidR="00585F5C" w:rsidRPr="00CF18EF" w:rsidRDefault="00585F5C" w:rsidP="001A476D">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14742" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="58DC842D" w14:textId="7A301A38" w:rsidR="00585F5C" w:rsidRPr="00E668EA" w:rsidRDefault="00585F5C" w:rsidP="00A41D9F">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:rPr>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B04831">
-[...324 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E668EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Проведение мероприятий</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C1BAC" w:rsidRPr="000C549E" w14:paraId="144FA5F9" w14:textId="77777777" w:rsidTr="008A68F7">
+      <w:tr w:rsidR="008F15BF" w:rsidRPr="00CF18EF" w14:paraId="7B1D28C1" w14:textId="77777777" w:rsidTr="001A476D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A5CBCF4" w14:textId="77777777" w:rsidR="005C1BAC" w:rsidRPr="000C549E" w:rsidRDefault="005C1BAC" w:rsidP="003224DC">
-[...92 lines deleted...]
-          <w:p w14:paraId="4E9EFAC7" w14:textId="77777777" w:rsidR="005C1BAC" w:rsidRPr="000C549E" w:rsidRDefault="005C1BAC" w:rsidP="003224DC">
+          <w:p w14:paraId="348740C3" w14:textId="77777777" w:rsidR="008F15BF" w:rsidRPr="00CF18EF" w:rsidRDefault="008F15BF" w:rsidP="00CF18EF">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44079369" w14:textId="4901C7B4" w:rsidR="005C1BAC" w:rsidRPr="008A68F7" w:rsidRDefault="005C1BAC" w:rsidP="00046E9E">
+          <w:p w14:paraId="43CC3814" w14:textId="488430E0" w:rsidR="008F15BF" w:rsidRPr="00E668EA" w:rsidRDefault="008F15BF" w:rsidP="00D8508C">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E668EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Семинар-практикум «</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E668EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Реализация психолог</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E668EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">о-педагогического сопровождения </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E668EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>студентов с особыми образовательными потребностями в колледже</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E668EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C903CCC" w14:textId="1253CFFA" w:rsidR="008F15BF" w:rsidRDefault="008F15BF" w:rsidP="00627BAF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>н</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF1CC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>оябрь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1479164F" w14:textId="345E720D" w:rsidR="008F15BF" w:rsidRPr="00DF1CC0" w:rsidRDefault="008F15BF" w:rsidP="006D12EF">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006C6B2E">
-[...5 lines deleted...]
-              <w:t>ТжКБ</w:t>
+            <w:r w:rsidRPr="005C63CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Оспанова</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005C63CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> А.К.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04599105" w14:textId="264A3A76" w:rsidR="008F15BF" w:rsidRDefault="008F15BF" w:rsidP="006D12EF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Б</w:t>
-[...90 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Лист регистрации</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF1CC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>, материалы семинара</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>дығы</w:t>
-[...218 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>, информация на сайт и социальные сети</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A68F7" w:rsidRPr="000C549E" w14:paraId="6F3D99D7" w14:textId="77777777" w:rsidTr="008A68F7">
+      <w:tr w:rsidR="008F15BF" w:rsidRPr="00CF18EF" w14:paraId="0F118AB1" w14:textId="77777777" w:rsidTr="001A476D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="650EA1CB" w14:textId="77777777" w:rsidR="008A68F7" w:rsidRPr="000C549E" w:rsidRDefault="008A68F7" w:rsidP="003224DC">
+          <w:p w14:paraId="4E714436" w14:textId="77777777" w:rsidR="008F15BF" w:rsidRPr="00CF18EF" w:rsidRDefault="008F15BF" w:rsidP="00CF18EF">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D61C9A0" w14:textId="78830F55" w:rsidR="008A68F7" w:rsidRPr="006C6B2E" w:rsidRDefault="008A68F7" w:rsidP="008A68F7">
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="6A52A11C" w14:textId="306ED477" w:rsidR="008F15BF" w:rsidRPr="00E668EA" w:rsidRDefault="008F15BF" w:rsidP="008F15BF">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006C6B2E">
-[...6 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00E668EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Видеомост</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E668EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Социальное партнёрство в инклюзивном образовательном пространстве» </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EFB92AC" w14:textId="0106C351" w:rsidR="008F15BF" w:rsidRDefault="008F15BF" w:rsidP="00627BAF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-              <w:t>да</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ф</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF1CC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>евраль</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1436D915" w14:textId="7B7FA608" w:rsidR="008F15BF" w:rsidRPr="005C63CC" w:rsidRDefault="008F15BF" w:rsidP="006D12EF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004A08C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Оспанова</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004A08C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> А.К.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1732B334" w14:textId="5B618AA7" w:rsidR="008F15BF" w:rsidRDefault="008F15BF" w:rsidP="008F15BF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">ғы </w:t>
-[...228 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t>Материалы мероприятия,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF1CC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>информация</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">желтоқсан, маусым </w:t>
-[...74 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> на сайт и социальные сети</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A68F7" w:rsidRPr="000C549E" w14:paraId="1C79A578" w14:textId="77777777" w:rsidTr="008A68F7">
+      <w:tr w:rsidR="008F15BF" w:rsidRPr="00CF18EF" w14:paraId="34F319B6" w14:textId="77777777" w:rsidTr="001A476D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="674779AA" w14:textId="77777777" w:rsidR="008A68F7" w:rsidRPr="000C549E" w:rsidRDefault="008A68F7" w:rsidP="003224DC">
+          <w:p w14:paraId="74BC75EA" w14:textId="77777777" w:rsidR="008F15BF" w:rsidRPr="00CF18EF" w:rsidRDefault="008F15BF" w:rsidP="00CF18EF">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C135868" w14:textId="3FA5B014" w:rsidR="008A68F7" w:rsidRPr="008A68F7" w:rsidRDefault="008A68F7" w:rsidP="008A68F7">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7D04902F" w14:textId="72B05805" w:rsidR="008F15BF" w:rsidRPr="00E668EA" w:rsidRDefault="008F15BF" w:rsidP="00D8508C">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E668EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E668EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E668EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E668EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">научно-практическая конференция </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E668EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E668EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Практика инклюзивного образования: непрерывность и преемственность между школой и </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="008A68F7">
-[...5 lines deleted...]
-              <w:t>Инклюзивті</w:t>
+            <w:r w:rsidRPr="00E668EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ТиПО</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="008A68F7">
-[...6 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="331C56C8" w14:textId="722DA4C2" w:rsidR="008F15BF" w:rsidRDefault="008F15BF" w:rsidP="00627BAF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>март</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="613A0C4C" w14:textId="5C16AAE0" w:rsidR="008F15BF" w:rsidRPr="005C63CC" w:rsidRDefault="008F15BF" w:rsidP="006D12EF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="008A68F7">
-[...23 lines deleted...]
-              <w:t>ім</w:t>
+            <w:r w:rsidRPr="005C63CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Оспанова</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="008A68F7">
-[...119 lines deleted...]
-            <w:r w:rsidRPr="008A68F7">
+            <w:r w:rsidRPr="005C63CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> А.К.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3260" w:type="dxa"/>
-[...53 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7709A23B" w14:textId="77777777" w:rsidR="008F15BF" w:rsidRDefault="008F15BF" w:rsidP="006D12EF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Сборник, сертификаты, информация на сайт и социальные сети</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AF6B10E" w14:textId="6CA62BB7" w:rsidR="00EF708B" w:rsidRDefault="00EF708B" w:rsidP="006D12EF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A68F7" w:rsidRPr="000C549E" w14:paraId="6DA8033C" w14:textId="77777777" w:rsidTr="008A68F7">
+      <w:tr w:rsidR="008F15BF" w:rsidRPr="00CF18EF" w14:paraId="2075EE4F" w14:textId="77777777" w:rsidTr="00A36113">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50CFC493" w14:textId="77777777" w:rsidR="008A68F7" w:rsidRPr="000C549E" w:rsidRDefault="008A68F7" w:rsidP="003224DC">
+          <w:p w14:paraId="67B0254D" w14:textId="77777777" w:rsidR="008F15BF" w:rsidRPr="00CF18EF" w:rsidRDefault="008F15BF" w:rsidP="001A476D">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14742" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="33495CB2" w14:textId="6D3CBD66" w:rsidR="008F15BF" w:rsidRPr="00E668EA" w:rsidRDefault="008F15BF" w:rsidP="001A476D">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E668EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Методическое сопровождение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F15BF" w:rsidRPr="00CF18EF" w14:paraId="55FAD56A" w14:textId="77777777" w:rsidTr="001A476D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E03B343" w14:textId="77777777" w:rsidR="008F15BF" w:rsidRPr="00CF18EF" w:rsidRDefault="008F15BF" w:rsidP="00CF18EF">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DB52D98" w14:textId="554EA49F" w:rsidR="008A68F7" w:rsidRPr="008A68F7" w:rsidRDefault="008A68F7" w:rsidP="008A68F7">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1F010183" w14:textId="6AE36E9B" w:rsidR="008F15BF" w:rsidRPr="00E668EA" w:rsidRDefault="008F15BF" w:rsidP="006D12EF">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E668EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мониторинг сведений о студентах с ООП в учебных заведениях </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000C549E">
-[...5 lines deleted...]
-              <w:t>Оқу</w:t>
+            <w:r w:rsidRPr="00E668EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ТиПО</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="000C549E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04A3AEEC" w14:textId="774E6369" w:rsidR="008F15BF" w:rsidRDefault="00E668EA" w:rsidP="00E668EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>о</w:t>
+            </w:r>
+            <w:r w:rsidR="008F15BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ктябрь</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="008F15BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>май</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="167A4D48" w14:textId="3EAFC322" w:rsidR="008F15BF" w:rsidRPr="00AF67CA" w:rsidRDefault="008F15BF" w:rsidP="006D12EF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000C549E">
-[...5 lines deleted...]
-              <w:t>жылына</w:t>
+            <w:r w:rsidRPr="00AF67CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Оспанова</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="000C549E">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00AF67CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> А.К.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CF389D0" w14:textId="77DDC49E" w:rsidR="008F15BF" w:rsidRPr="00DF1CC0" w:rsidRDefault="008F15BF" w:rsidP="006D12EF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF1CC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>Свод мониторинга, аналитическая справка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E668EA" w:rsidRPr="00CF18EF" w14:paraId="75B5AAF3" w14:textId="77777777" w:rsidTr="001A476D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71EC00B5" w14:textId="77777777" w:rsidR="00E668EA" w:rsidRPr="00CF18EF" w:rsidRDefault="00E668EA" w:rsidP="00CF18EF">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05E4153F" w14:textId="0E48FFAA" w:rsidR="00E668EA" w:rsidRPr="00E668EA" w:rsidRDefault="00E668EA" w:rsidP="00EF708B">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E668EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Составление аналитического отчета по ведению обучения студентов с ООП в колледжах области за год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A0FBE2C" w14:textId="1C5420B0" w:rsidR="00E668EA" w:rsidRDefault="00E668EA" w:rsidP="00E668EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>д</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>екабрь</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> июнь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68FF5EDF" w14:textId="64DD41A8" w:rsidR="00E668EA" w:rsidRPr="00AF67CA" w:rsidRDefault="00E668EA" w:rsidP="006D12EF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AF67CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Оспанова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AF67CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> А.К.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27E77664" w14:textId="172CA479" w:rsidR="00E668EA" w:rsidRPr="00DF1CC0" w:rsidRDefault="00E668EA" w:rsidP="006D12EF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF1CC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Отчет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E668EA" w:rsidRPr="00CF18EF" w14:paraId="0A8656C3" w14:textId="77777777" w:rsidTr="001A476D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B8351DF" w14:textId="77777777" w:rsidR="00E668EA" w:rsidRPr="00CF18EF" w:rsidRDefault="00E668EA" w:rsidP="00CF18EF">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77E8DFC7" w14:textId="51A731D0" w:rsidR="00E668EA" w:rsidRPr="00E668EA" w:rsidRDefault="00E668EA" w:rsidP="00E668EA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E668EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Разработка методической продукции по инклюзивному образованию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BDDDA97" w14:textId="71C921F7" w:rsidR="00E668EA" w:rsidRPr="00E668EA" w:rsidRDefault="00E668EA" w:rsidP="00E668EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>январь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4917B217" w14:textId="1A7B1C37" w:rsidR="00E668EA" w:rsidRPr="00AF67CA" w:rsidRDefault="00E668EA" w:rsidP="006D12EF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000C549E">
-[...5 lines deleted...]
-              <w:t>есептік</w:t>
+            <w:r w:rsidRPr="00AF67CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Оспанова</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="000C549E">
-[...6 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00AF67CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> А.К.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D17F107" w14:textId="33D3CFC1" w:rsidR="00E668EA" w:rsidRPr="00DF1CC0" w:rsidRDefault="00E668EA" w:rsidP="006D12EF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Методическая продукция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E668EA" w:rsidRPr="00CF18EF" w14:paraId="65D047BD" w14:textId="77777777" w:rsidTr="001A476D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="650517E4" w14:textId="77777777" w:rsidR="00E668EA" w:rsidRPr="00CF18EF" w:rsidRDefault="00E668EA" w:rsidP="00CF18EF">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F72764C" w14:textId="17C65B34" w:rsidR="00E668EA" w:rsidRPr="00E668EA" w:rsidRDefault="00E668EA" w:rsidP="006D12EF">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E668EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Составление отчетной документации за учебный год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35310DBD" w14:textId="065A552F" w:rsidR="00E668EA" w:rsidRDefault="00E668EA" w:rsidP="00627BAF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>июнь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35E8D41E" w14:textId="64DAD956" w:rsidR="00E668EA" w:rsidRPr="00DF1CC0" w:rsidRDefault="00E668EA" w:rsidP="006D12EF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000C549E">
-[...5 lines deleted...]
-              <w:t>құжаттаманы</w:t>
+            <w:r w:rsidRPr="00AF67CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Оспанова</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="000C549E">
-[...26 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00AF67CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> А.К.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="401E4F2D" w14:textId="38C9922A" w:rsidR="00E668EA" w:rsidRPr="00DF1CC0" w:rsidRDefault="00E668EA" w:rsidP="006D12EF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>м</w:t>
-[...74 lines deleted...]
-              <w:t xml:space="preserve"> беру</w:t>
+              <w:t xml:space="preserve">Отчет </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6B0662F2" w14:textId="77777777" w:rsidR="00773512" w:rsidRDefault="00773512" w:rsidP="00C055E3">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0EAEBBDA" w14:textId="77777777" w:rsidR="00ED54DB" w:rsidRDefault="00AD6184" w:rsidP="002A075C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1215"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD6184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                             </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F163E26" w14:textId="77777777" w:rsidR="00A9564D" w:rsidRPr="00DF1CC0" w:rsidRDefault="00A9564D" w:rsidP="00A9564D">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF1CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Согласовано </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="635B03B5" w14:textId="77777777" w:rsidR="00A9564D" w:rsidRPr="00DF1CC0" w:rsidRDefault="00A9564D" w:rsidP="00A9564D">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF1CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>За</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>меститель директора</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="35AA10AB" w14:textId="77777777" w:rsidR="00A9564D" w:rsidRDefault="00A9564D" w:rsidP="00A9564D">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF1CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>У</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>чебно-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>методическ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>ого</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="28686BF1" w14:textId="77777777" w:rsidR="008A68F7" w:rsidRDefault="008A68F7" w:rsidP="00C055E3">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="584E48C3" w14:textId="77777777" w:rsidR="00A9564D" w:rsidRPr="00DF1CC0" w:rsidRDefault="00A9564D" w:rsidP="00A9564D">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-[...67 lines deleted...]
-        <w:t>оқу-әдістемелік орталығы</w:t>
+        <w:t>центр</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>ның</w:t>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF1CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">развития образования </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E3B8FFA" w14:textId="77777777" w:rsidR="00D64A94" w:rsidRPr="003F19D6" w:rsidRDefault="00D64A94" w:rsidP="00D64A94">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4E4A361C" w14:textId="77777777" w:rsidR="00A9564D" w:rsidRPr="00DF1CC0" w:rsidRDefault="00A9564D" w:rsidP="00A9564D">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF1CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Карагандинской области</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="100A9EC6" w14:textId="77777777" w:rsidR="00A9564D" w:rsidRPr="00DF1CC0" w:rsidRDefault="00A9564D" w:rsidP="00A9564D">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>__________ Т.Нартова</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0279DA2A" w14:textId="77777777" w:rsidR="00A9564D" w:rsidRDefault="00A9564D" w:rsidP="00A9564D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1215"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD6184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E055D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17B334A2" w14:textId="77777777" w:rsidR="00A9564D" w:rsidRPr="00B94AF9" w:rsidRDefault="00A9564D" w:rsidP="00A9564D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1215"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F19D6">
-[...32 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="003F19D6">
+        <w:t xml:space="preserve">                                      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E055D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B94AF9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                               </w:t>
-[...46 lines deleted...]
-        <w:t xml:space="preserve">                                      </w:t>
+        <w:t xml:space="preserve">Методист                                                                                                                    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>А.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F19D6">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B94AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Оспанова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B94AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B94AF9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Оспанова</w:t>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2270B71F" w14:textId="4E8F1506" w:rsidR="00C055E3" w:rsidRPr="00C055E3" w:rsidRDefault="00C055E3" w:rsidP="003F19D6">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="4442CBA7" w14:textId="77777777" w:rsidR="00C055E3" w:rsidRDefault="00C055E3" w:rsidP="002A075C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1215"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00C055E3" w:rsidRPr="00C055E3" w:rsidSect="002B2290">
+    <w:p w14:paraId="518BA6ED" w14:textId="77777777" w:rsidR="00C055E3" w:rsidRDefault="00C055E3" w:rsidP="002A075C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1215"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="758FA318" w14:textId="77777777" w:rsidR="00C055E3" w:rsidRDefault="00C055E3" w:rsidP="002A075C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1215"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00C055E3" w:rsidSect="00DF1CC0">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-      <w:pgMar w:top="709" w:right="1134" w:bottom="851" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1701" w:right="1134" w:bottom="851" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="inherit">
-[...5 lines deleted...]
-    <w:pitch w:val="default"/>
+  <w:font w:name="Arial Unicode MS">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="02680041"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9D6CA33E"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -4706,102 +3437,104 @@
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00115150"/>
-    <w:rsid w:val="0003145A"/>
+    <w:rsid w:val="00030A5A"/>
     <w:rsid w:val="00046E9E"/>
-    <w:rsid w:val="00061AC9"/>
     <w:rsid w:val="0009027C"/>
     <w:rsid w:val="000E7AC9"/>
     <w:rsid w:val="00115150"/>
     <w:rsid w:val="001172D2"/>
     <w:rsid w:val="001A476D"/>
     <w:rsid w:val="002113EC"/>
     <w:rsid w:val="00212E3E"/>
     <w:rsid w:val="00215CC9"/>
     <w:rsid w:val="0026399F"/>
     <w:rsid w:val="0028021B"/>
     <w:rsid w:val="002A075C"/>
-    <w:rsid w:val="002B2290"/>
+    <w:rsid w:val="002A7F9A"/>
     <w:rsid w:val="00311458"/>
+    <w:rsid w:val="00320B48"/>
     <w:rsid w:val="00323E0D"/>
     <w:rsid w:val="003322BD"/>
     <w:rsid w:val="003755F5"/>
-    <w:rsid w:val="003E62BD"/>
-    <w:rsid w:val="003F19D6"/>
     <w:rsid w:val="004941CD"/>
+    <w:rsid w:val="004B4A57"/>
+    <w:rsid w:val="00510442"/>
     <w:rsid w:val="00582A69"/>
-    <w:rsid w:val="005C1BAC"/>
+    <w:rsid w:val="00585F5C"/>
+    <w:rsid w:val="00627BAF"/>
     <w:rsid w:val="00631CBB"/>
     <w:rsid w:val="006B7E24"/>
     <w:rsid w:val="006C6B2E"/>
     <w:rsid w:val="006E2C2F"/>
-    <w:rsid w:val="00722602"/>
     <w:rsid w:val="00760BBE"/>
-    <w:rsid w:val="00766BA8"/>
     <w:rsid w:val="00773512"/>
+    <w:rsid w:val="00780FC6"/>
     <w:rsid w:val="007B7666"/>
-    <w:rsid w:val="008A68F7"/>
+    <w:rsid w:val="008F15BF"/>
     <w:rsid w:val="00953398"/>
     <w:rsid w:val="00990213"/>
     <w:rsid w:val="00A41D9F"/>
+    <w:rsid w:val="00A57603"/>
     <w:rsid w:val="00A937DD"/>
+    <w:rsid w:val="00A9564D"/>
     <w:rsid w:val="00AD6184"/>
     <w:rsid w:val="00B04831"/>
     <w:rsid w:val="00B74E1F"/>
+    <w:rsid w:val="00B8639F"/>
     <w:rsid w:val="00BB4961"/>
     <w:rsid w:val="00C055E3"/>
     <w:rsid w:val="00CF18EF"/>
-    <w:rsid w:val="00D27C02"/>
     <w:rsid w:val="00D633AB"/>
-    <w:rsid w:val="00D64A94"/>
+    <w:rsid w:val="00D8508C"/>
     <w:rsid w:val="00DF1CC0"/>
+    <w:rsid w:val="00E668EA"/>
     <w:rsid w:val="00EA54F3"/>
-    <w:rsid w:val="00EC5F0A"/>
     <w:rsid w:val="00ED54DB"/>
-    <w:rsid w:val="00FC2EBC"/>
+    <w:rsid w:val="00EF708B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3D0CF35F"/>
@@ -5464,103 +4197,64 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="y2iqfc">
     <w:name w:val="y2iqfc"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="00C055E3"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
     <w:div w:id="31153712">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="38091917">
-[...24 lines deleted...]
-    </w:div>
     <w:div w:id="434138510">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="560286964">
-      <w:bodyDiv w:val="1"/>
-[...11 lines deleted...]
-    <w:div w:id="714233360">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="882598858">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -5569,63 +4263,50 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1086922745">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1159687693">
-      <w:bodyDiv w:val="1"/>
-[...11 lines deleted...]
-    <w:div w:id="1217668646">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1419211039">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -5973,70 +4654,70 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>326</Words>
-  <Characters>1863</Characters>
+  <Words>327</Words>
+  <Characters>1867</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2185</CharactersWithSpaces>
+  <CharactersWithSpaces>2190</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ospanova 315</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>