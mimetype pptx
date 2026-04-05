--- v0 (2025-12-14)
+++ v1 (2026-04-05)
@@ -24,53 +24,53 @@
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="257" r:id="rId2"/>
-    <p:sldId id="271" r:id="rId3"/>
-[...1 lines deleted...]
-    <p:sldId id="273" r:id="rId5"/>
+    <p:sldId id="269" r:id="rId3"/>
+    <p:sldId id="270" r:id="rId4"/>
+    <p:sldId id="271" r:id="rId5"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9947275"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="ru-RU"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -804,63 +804,63 @@
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:normalViewPr>
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+  <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="31656" autoAdjust="0"/>
-    <p:restoredTop sz="94712" autoAdjust="0"/>
+    <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="64" d="100"/>
-          <a:sy n="64" d="100"/>
+          <a:sx n="67" d="100"/>
+          <a:sy n="67" d="100"/>
         </p:scale>
-        <p:origin x="384" y="72"/>
+        <p:origin x="144" y="102"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="1933"/>
         <p:guide pos="3897"/>
         <p:guide pos="4067"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="45000" cy="45000"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
@@ -916,88 +916,88 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
   <p:cSld name="Титульный слайд">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D83C8CBA-DC7A-4289-80CD-CD015727043B}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D83C8CBA-DC7A-4289-80CD-CD015727043B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="1122363"/>
             <a:ext cx="9144000" cy="2387600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Подзаголовок 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{843C1FCD-E55A-44F9-8892-4A807A5E7A93}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{843C1FCD-E55A-44F9-8892-4A807A5E7A93}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="3602038"/>
             <a:ext cx="9144000" cy="1655762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="2400"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0" algn="ctr">
               <a:buNone/>
@@ -1023,105 +1023,105 @@
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец подзаголовка</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Дата 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{456C0511-0FDB-47C7-8B90-805CCD0E1B99}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{456C0511-0FDB-47C7-8B90-805CCD0E1B99}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EA4C4ABE-3AB2-4760-AE95-817E917DACAD}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>14.02.2023</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Нижний колонтитул 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E3414D97-70E7-480F-8222-6F34BC1BF019}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3414D97-70E7-480F-8222-6F34BC1BF019}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Номер слайда 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7372CF26-0EA7-4A60-A210-ACE087D01B55}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7372CF26-0EA7-4A60-A210-ACE087D01B55}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{AEFB9219-6DCD-41DC-823F-6B7614B8AAFB}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
@@ -1136,88 +1136,88 @@
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Рисунок с подписью">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{B748D3AF-1EE6-45DF-AA11-D7AB75E7E610}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B748D3AF-1EE6-45DF-AA11-D7AB75E7E610}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Рисунок 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{2377B6A6-4D61-42B4-A7F9-D6501E284E3E}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2377B6A6-4D61-42B4-A7F9-D6501E284E3E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
@@ -1240,51 +1240,51 @@
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Текст 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{64B2191B-759C-4D44-89F7-EC08A4E844A7}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64B2191B-759C-4D44-89F7-EC08A4E844A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
@@ -1311,105 +1311,105 @@
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Дата 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{44AB8909-870D-4FAC-933E-F49BA52FF63E}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44AB8909-870D-4FAC-933E-F49BA52FF63E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EA4C4ABE-3AB2-4760-AE95-817E917DACAD}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>14.02.2023</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Нижний колонтитул 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4D1DB187-B7BC-47EF-81B4-86880DDC15B3}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D1DB187-B7BC-47EF-81B4-86880DDC15B3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Номер слайда 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{B315EB44-D8A8-42A2-87B4-E776B77D964E}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B315EB44-D8A8-42A2-87B4-E776B77D964E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{AEFB9219-6DCD-41DC-823F-6B7614B8AAFB}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
@@ -1424,79 +1424,79 @@
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
   <p:cSld name="Заголовок и вертикальный текст">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{66C27E39-7F3D-4E7F-9668-EF9507FA4346}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66C27E39-7F3D-4E7F-9668-EF9507FA4346}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Вертикальный текст 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{EFCA81D4-0BCB-42ED-AC7A-E45FD3460AFF}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EFCA81D4-0BCB-42ED-AC7A-E45FD3460AFF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
@@ -1509,105 +1509,105 @@
               <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Дата 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{0CCE0F1C-109C-4EA2-A65F-E09C6E55A1C9}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CCE0F1C-109C-4EA2-A65F-E09C6E55A1C9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EA4C4ABE-3AB2-4760-AE95-817E917DACAD}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>14.02.2023</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Нижний колонтитул 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D15594AD-D178-48AF-8C58-D05C74CDF7E9}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D15594AD-D178-48AF-8C58-D05C74CDF7E9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Номер слайда 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{EE510DED-63B7-48D8-9E06-A662429C8B11}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE510DED-63B7-48D8-9E06-A662429C8B11}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{AEFB9219-6DCD-41DC-823F-6B7614B8AAFB}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
@@ -1622,84 +1622,84 @@
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
   <p:cSld name="Вертикальный заголовок и текст">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Вертикальный заголовок 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{660AC84A-7B23-4D54-A9DB-161407CE687A}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{660AC84A-7B23-4D54-A9DB-161407CE687A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8724900" y="365125"/>
             <a:ext cx="2628900" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Вертикальный текст 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{316E8208-861E-4EF3-816E-6E44D756E874}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{316E8208-861E-4EF3-816E-6E44D756E874}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="7734300" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
@@ -1717,105 +1717,105 @@
               <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Дата 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{6805B6CA-BF28-4CFD-BE93-F003DA31D8CB}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6805B6CA-BF28-4CFD-BE93-F003DA31D8CB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EA4C4ABE-3AB2-4760-AE95-817E917DACAD}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>14.02.2023</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Нижний колонтитул 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{DE0D3FC2-39D2-49CB-BDCD-4237856A1934}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE0D3FC2-39D2-49CB-BDCD-4237856A1934}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Номер слайда 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{81D15A0C-6D58-410E-A92A-3BB23112C172}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81D15A0C-6D58-410E-A92A-3BB23112C172}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{AEFB9219-6DCD-41DC-823F-6B7614B8AAFB}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
@@ -1838,51 +1838,51 @@
         <a:solidFill>
           <a:schemeClr val="accent2"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Прямоугольник 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{A63AF58E-CCD9-4DE6-A7E2-26BDC09F1509}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A63AF58E-CCD9-4DE6-A7E2-26BDC09F1509}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
@@ -1890,92 +1890,92 @@
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Заголовок 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4041BA97-BAD9-4001-9506-E11005E18490}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4041BA97-BAD9-4001-9506-E11005E18490}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="380999" y="365125"/>
             <a:ext cx="11475001" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr b="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Текст 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{224D964D-FD5B-48F5-8B18-EACAC6049227}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{224D964D-FD5B-48F5-8B18-EACAC6049227}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="380999" y="1836737"/>
             <a:ext cx="11530013" cy="1022349"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
@@ -2034,51 +2034,51 @@
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Таблица 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{957B8229-3341-4204-ABAC-7770516A4EC8}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{957B8229-3341-4204-ABAC-7770516A4EC8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="tbl" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="280988" y="2713037"/>
             <a:ext cx="11630512" cy="3779838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
@@ -2094,79 +2094,79 @@
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Заголовок и объект">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{42E359AD-D581-4F32-8D7B-5A7303ACA5AE}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42E359AD-D581-4F32-8D7B-5A7303ACA5AE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{6B34C58F-C553-4C59-A9E5-5639B012FC8C}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B34C58F-C553-4C59-A9E5-5639B012FC8C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
@@ -2179,105 +2179,105 @@
               <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Дата 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{321C6E13-94F1-4E84-9F27-B4C3B0943FB9}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{321C6E13-94F1-4E84-9F27-B4C3B0943FB9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EA4C4ABE-3AB2-4760-AE95-817E917DACAD}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>14.02.2023</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Нижний колонтитул 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E56272E1-B1DF-4FBD-A0FD-492ABFCAC34E}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E56272E1-B1DF-4FBD-A0FD-492ABFCAC34E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Номер слайда 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{0F4DEC83-DAA5-4C6D-8D4B-BF03457A3CDC}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F4DEC83-DAA5-4C6D-8D4B-BF03457A3CDC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{AEFB9219-6DCD-41DC-823F-6B7614B8AAFB}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
@@ -2292,88 +2292,88 @@
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Заголовок раздела">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{AC92E189-CF27-420A-85D2-E5876822A388}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC92E189-CF27-420A-85D2-E5876822A388}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="1709738"/>
             <a:ext cx="10515600" cy="2852737"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Текст 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E0D5A772-C4C8-4E08-B48F-8CD51F434DE4}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0D5A772-C4C8-4E08-B48F-8CD51F434DE4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="4589463"/>
             <a:ext cx="10515600" cy="1500187"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
@@ -2454,105 +2454,105 @@
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Дата 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{27BC306F-4EA4-496E-A1CA-5F6823D5171B}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27BC306F-4EA4-496E-A1CA-5F6823D5171B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EA4C4ABE-3AB2-4760-AE95-817E917DACAD}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>14.02.2023</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Нижний колонтитул 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4A464ED1-21C8-4BCE-AF1A-B821DC4C60C1}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A464ED1-21C8-4BCE-AF1A-B821DC4C60C1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Номер слайда 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{A4936C59-1F73-4222-8ED4-BF5683B475CE}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4936C59-1F73-4222-8ED4-BF5683B475CE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{AEFB9219-6DCD-41DC-823F-6B7614B8AAFB}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
@@ -2567,79 +2567,79 @@
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Два объекта">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{76FE85C9-EC20-436D-BAE5-2C4F12436962}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76FE85C9-EC20-436D-BAE5-2C4F12436962}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{DC8B4579-DA0D-40FA-BCCC-F526B965EC03}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC8B4579-DA0D-40FA-BCCC-F526B965EC03}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
@@ -2657,51 +2657,51 @@
               <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Объект 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{A596D469-6CF6-494C-A1D2-E70D422036F3}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A596D469-6CF6-494C-A1D2-E70D422036F3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
@@ -2719,105 +2719,105 @@
               <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Дата 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{1BA158C2-021E-481A-885A-9D0352A2C2FC}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BA158C2-021E-481A-885A-9D0352A2C2FC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EA4C4ABE-3AB2-4760-AE95-817E917DACAD}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>14.02.2023</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Нижний колонтитул 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{6262E538-35FF-491E-A7A3-82618B2A1B76}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6262E538-35FF-491E-A7A3-82618B2A1B76}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Номер слайда 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9A63556A-DAAA-4C39-BCB7-91D7999A4965}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A63556A-DAAA-4C39-BCB7-91D7999A4965}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{AEFB9219-6DCD-41DC-823F-6B7614B8AAFB}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
@@ -2832,84 +2832,84 @@
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Сравнение">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{32CEF1A4-36D4-4779-9E12-492529174E8A}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32CEF1A4-36D4-4779-9E12-492529174E8A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Текст 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{0CF2FBDC-D97C-46B0-8030-D8E4C2D56A4F}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CF2FBDC-D97C-46B0-8030-D8E4C2D56A4F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="1681163"/>
             <a:ext cx="5157787" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
@@ -2936,51 +2936,51 @@
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Объект 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E2B0FC86-B369-46C5-A7B8-B99B53D3F003}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2B0FC86-B369-46C5-A7B8-B99B53D3F003}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2505075"/>
             <a:ext cx="5157787" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
@@ -2998,51 +2998,51 @@
               <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Текст 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{5B09F369-837B-4C2E-8FA2-9C1F1791CA81}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B09F369-837B-4C2E-8FA2-9C1F1791CA81}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1681163"/>
             <a:ext cx="5183188" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
@@ -3069,51 +3069,51 @@
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Объект 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{0AD0DC6A-000D-4F70-86B5-771632A54A25}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0AD0DC6A-000D-4F70-86B5-771632A54A25}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="2505075"/>
             <a:ext cx="5183188" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
@@ -3131,105 +3131,105 @@
               <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Дата 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{0A301BC7-CB1F-4DBC-A2EB-9670C3B61945}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A301BC7-CB1F-4DBC-A2EB-9670C3B61945}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EA4C4ABE-3AB2-4760-AE95-817E917DACAD}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>14.02.2023</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Нижний колонтитул 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{EB548F8B-02D5-4903-9013-3F583D64FB4E}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB548F8B-02D5-4903-9013-3F583D64FB4E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Номер слайда 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F12BB498-3D96-439C-AB4D-8E8D73EDABB7}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F12BB498-3D96-439C-AB4D-8E8D73EDABB7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{AEFB9219-6DCD-41DC-823F-6B7614B8AAFB}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
@@ -3244,51 +3244,51 @@
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="1_Только заголовок">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{1A229087-FCBB-470F-B429-7A680B520048}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A229087-FCBB-470F-B429-7A680B520048}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
@@ -3302,79 +3302,79 @@
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Только заголовок">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{1A229087-FCBB-470F-B429-7A680B520048}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A229087-FCBB-470F-B429-7A680B520048}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Полилиния: фигура 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E1A572D3-4DA6-4192-BFF8-8B6EB79AD353}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1A572D3-4DA6-4192-BFF8-8B6EB79AD353}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6534000"/>
             <a:ext cx="3396000" cy="324000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
               <a:gd name="connsiteX0" fmla="*/ 0 w 3396000"/>
               <a:gd name="connsiteY0" fmla="*/ 0 h 324000"/>
               <a:gd name="connsiteX1" fmla="*/ 3216000 w 3396000"/>
               <a:gd name="connsiteY1" fmla="*/ 0 h 324000"/>
               <a:gd name="connsiteX2" fmla="*/ 3396000 w 3396000"/>
               <a:gd name="connsiteY2" fmla="*/ 324000 h 324000"/>
               <a:gd name="connsiteX3" fmla="*/ 3216000 w 3396000"/>
               <a:gd name="connsiteY3" fmla="*/ 324000 h 324000"/>
               <a:gd name="connsiteX4" fmla="*/ 3036000 w 3396000"/>
               <a:gd name="connsiteY4" fmla="*/ 324000 h 324000"/>
               <a:gd name="connsiteX5" fmla="*/ 0 w 3396000"/>
@@ -3443,51 +3443,51 @@
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Текст 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{BF8DA119-664A-4591-A005-453FEF365E8C}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF8DA119-664A-4591-A005-453FEF365E8C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="2168525"/>
             <a:ext cx="10515600" cy="4095750"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
@@ -3556,84 +3556,84 @@
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Пустой слайд">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Заголовок 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{5EB3FA51-943B-4086-A25F-C0E65DD3692C}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5EB3FA51-943B-4086-A25F-C0E65DD3692C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5331000" y="279000"/>
             <a:ext cx="6570000" cy="993875"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Текст 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{B8B6AFF7-ABF1-4A29-84D5-00E32979F163}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B8B6AFF7-ABF1-4A29-84D5-00E32979F163}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5330825" y="1538288"/>
             <a:ext cx="6570663" cy="4321175"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
@@ -3672,141 +3672,141 @@
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Рисунок 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{06DB0F6D-303F-4E81-A3D0-5C56453C23AE}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06DB0F6D-303F-4E81-A3D0-5C56453C23AE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="246063" y="234000"/>
             <a:ext cx="2249487" cy="2609662"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Рисунок 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E19019EB-1908-499F-8DDD-57FCF302CFDE}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E19019EB-1908-499F-8DDD-57FCF302CFDE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="252780" y="3113662"/>
             <a:ext cx="2249487" cy="3284662"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Рисунок 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{42858865-2D1D-4E01-A5ED-8E9703C3F9F8}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42858865-2D1D-4E01-A5ED-8E9703C3F9F8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2791802" y="549000"/>
             <a:ext cx="2249487" cy="3284662"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Рисунок 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E2644163-594C-4D16-97AD-5643AA6E3E02}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2644163-594C-4D16-97AD-5643AA6E3E02}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2791802" y="4095550"/>
             <a:ext cx="2249487" cy="2609662"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
@@ -3822,88 +3822,88 @@
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Объект с подписью">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{CF07E728-47D6-4475-94EF-3689685F2FE9}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF07E728-47D6-4475-94EF-3689685F2FE9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{8AF32C15-1300-464F-BA54-88642F54F70B}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8AF32C15-1300-464F-BA54-88642F54F70B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:defRPr sz="2800"/>
             </a:lvl2pPr>
@@ -3949,51 +3949,51 @@
               <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Текст 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E3ABC4BB-D24E-414A-9426-CF01BC1B30D9}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3ABC4BB-D24E-414A-9426-CF01BC1B30D9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
@@ -4020,105 +4020,105 @@
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Дата 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{96441789-CBAA-4724-8D24-AEFAEB111547}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96441789-CBAA-4724-8D24-AEFAEB111547}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EA4C4ABE-3AB2-4760-AE95-817E917DACAD}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>14.02.2023</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Нижний колонтитул 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{89E03F1F-5631-4AE9-84F5-166B1B540142}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89E03F1F-5631-4AE9-84F5-166B1B540142}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Номер слайда 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9AD6C9F5-D723-4000-88BA-417FC3BE6970}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9AD6C9F5-D723-4000-88BA-417FC3BE6970}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{AEFB9219-6DCD-41DC-823F-6B7614B8AAFB}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
@@ -4142,89 +4142,89 @@
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{B09A010C-DA26-43A3-A460-B317C2B3E4A8}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B09A010C-DA26-43A3-A460-B317C2B3E4A8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Текст 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{5FCAD0C7-F3AF-4A99-B7A4-594FB878E7E5}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5FCAD0C7-F3AF-4A99-B7A4-594FB878E7E5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
@@ -4247,189 +4247,189 @@
               <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Дата 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{21B9764E-3742-48FF-B875-763B97BD9679}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21B9764E-3742-48FF-B875-763B97BD9679}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{EA4C4ABE-3AB2-4760-AE95-817E917DACAD}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>14.02.2023</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Нижний колонтитул 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{76A3201E-2B60-46A4-8BD3-4AC0C01120AA}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76A3201E-2B60-46A4-8BD3-4AC0C01120AA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Номер слайда 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{CB470D74-DAAC-4D19-ACF5-2EF1544C91AE}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB470D74-DAAC-4D19-ACF5-2EF1544C91AE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8610600" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{AEFB9219-6DCD-41DC-823F-6B7614B8AAFB}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Рисунок 6">
             <a:hlinkClick r:id="rId15"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{835B29EF-FFFB-41B4-9133-19FFA86AB342}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{835B29EF-FFFB-41B4-9133-19FFA86AB342}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId16">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-1194000" y="367393"/>
             <a:ext cx="757762" cy="757762"/>
           </a:xfrm>
@@ -4727,112 +4727,112 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:blipFill dpi="0" rotWithShape="1">
           <a:blip r:embed="rId2" cstate="screen">
             <a:lum/>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="Полилиния: фигура 19">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{0C370953-F495-4EB6-B835-70A5E7B3F6EE}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C370953-F495-4EB6-B835-70A5E7B3F6EE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
-            <a:off x="0" y="-61352"/>
+            <a:off x="0" y="-118184"/>
             <a:ext cx="7512001" cy="6976184"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
               <a:gd name="connsiteX0" fmla="*/ 7512001 w 7512001"/>
               <a:gd name="connsiteY0" fmla="*/ 6976184 h 6976184"/>
               <a:gd name="connsiteX1" fmla="*/ 7471158 w 7512001"/>
               <a:gd name="connsiteY1" fmla="*/ 6914835 h 6976184"/>
               <a:gd name="connsiteX2" fmla="*/ 0 w 7512001"/>
               <a:gd name="connsiteY2" fmla="*/ 6914835 h 6976184"/>
               <a:gd name="connsiteX3" fmla="*/ 2882430 w 7512001"/>
               <a:gd name="connsiteY3" fmla="*/ 0 h 6976184"/>
               <a:gd name="connsiteX4" fmla="*/ 2920480 w 7512001"/>
               <a:gd name="connsiteY4" fmla="*/ 56832 h 6976184"/>
               <a:gd name="connsiteX5" fmla="*/ 7512001 w 7512001"/>
               <a:gd name="connsiteY5" fmla="*/ 56832 h 6976184"/>
             </a:gdLst>
             <a:ahLst/>
             <a:cxnLst>
               <a:cxn ang="0">
                 <a:pos x="connsiteX0" y="connsiteY0"/>
               </a:cxn>
               <a:cxn ang="0">
                 <a:pos x="connsiteX1" y="connsiteY1"/>
@@ -4894,51 +4894,51 @@
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Прямоугольник 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{ED43E661-D69B-4EC6-8FFE-EB226B9C184A}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED43E661-D69B-4EC6-8FFE-EB226B9C184A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="1363364">
             <a:off x="5415611" y="2827379"/>
             <a:ext cx="569591" cy="4422544"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
               <a:gd name="connsiteX0" fmla="*/ 0 w 540000"/>
               <a:gd name="connsiteY0" fmla="*/ 0 h 5400000"/>
               <a:gd name="connsiteX1" fmla="*/ 540000 w 540000"/>
               <a:gd name="connsiteY1" fmla="*/ 0 h 5400000"/>
               <a:gd name="connsiteX2" fmla="*/ 540000 w 540000"/>
               <a:gd name="connsiteY2" fmla="*/ 5400000 h 5400000"/>
               <a:gd name="connsiteX3" fmla="*/ 0 w 540000"/>
               <a:gd name="connsiteY3" fmla="*/ 5400000 h 5400000"/>
               <a:gd name="connsiteX4" fmla="*/ 0 w 540000"/>
               <a:gd name="connsiteY4" fmla="*/ 0 h 5400000"/>
               <a:gd name="connsiteX0" fmla="*/ 32 w 540000"/>
@@ -5021,51 +5021,51 @@
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Прямоугольник 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{0E6B8E0E-916E-446C-8132-93622B2B0F73}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E6B8E0E-916E-446C-8132-93622B2B0F73}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="1363364">
             <a:off x="7198910" y="-421810"/>
             <a:ext cx="540000" cy="5176884"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
               <a:gd name="connsiteX0" fmla="*/ 0 w 540000"/>
               <a:gd name="connsiteY0" fmla="*/ 0 h 5400000"/>
               <a:gd name="connsiteX1" fmla="*/ 540000 w 540000"/>
               <a:gd name="connsiteY1" fmla="*/ 0 h 5400000"/>
               <a:gd name="connsiteX2" fmla="*/ 540000 w 540000"/>
               <a:gd name="connsiteY2" fmla="*/ 5400000 h 5400000"/>
               <a:gd name="connsiteX3" fmla="*/ 0 w 540000"/>
               <a:gd name="connsiteY3" fmla="*/ 5400000 h 5400000"/>
               <a:gd name="connsiteX4" fmla="*/ 0 w 540000"/>
               <a:gd name="connsiteY4" fmla="*/ 0 h 5400000"/>
               <a:gd name="connsiteX0" fmla="*/ 0 w 540000"/>
@@ -5186,51 +5186,51 @@
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Равнобедренный треугольник 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{5DF29FB0-2825-4E75-80D6-FDFD8999BD20}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5DF29FB0-2825-4E75-80D6-FDFD8999BD20}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10437953" y="2895321"/>
             <a:ext cx="1733937" cy="3962679"/>
           </a:xfrm>
           <a:prstGeom prst="triangle">
             <a:avLst>
               <a:gd name="adj" fmla="val 100000"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
@@ -5240,51 +5240,51 @@
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Прямоугольник 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{6ECB0B55-440E-4270-872B-E946489FCA45}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6ECB0B55-440E-4270-872B-E946489FCA45}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="252034" y="1474226"/>
             <a:ext cx="2025000" cy="74733"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
@@ -5292,448 +5292,463 @@
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="TextBox 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{427F8736-D3AC-431F-8BBE-11645CBFC1B7}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{427F8736-D3AC-431F-8BBE-11645CBFC1B7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="111000" y="1550921"/>
-            <a:ext cx="6782179" cy="1569660"/>
+            <a:off x="-281078" y="1559521"/>
+            <a:ext cx="6782179" cy="1754326"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0"/>
-[...10 lines deleted...]
-            <a:endParaRPr lang="kk-KZ" sz="3200" b="1" noProof="1"/>
+              <a:rPr lang="kk-KZ" sz="2800" b="1" dirty="0" smtClean="0"/>
+              <a:t>О проведении о</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1" smtClean="0"/>
+              <a:t>бластной</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0"/>
+              <a:t>олимпиады «ЭКОНОМ и К</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0"/>
+              <a:t>»</a:t>
+            </a:r>
+            <a:endParaRPr lang="kk-KZ" sz="2800" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2800" b="1" dirty="0"/>
+              <a:t>д</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2800" b="1" dirty="0" smtClean="0"/>
+              <a:t>ля учащихся 7-х классов</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2800" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B0F0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2400" b="1" dirty="0" smtClean="0"/>
+              <a:t>(в режиме ОНЛАЙН)</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="15" name="Рисунок 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{49CE2EAD-2412-417F-88FB-C550E960616E}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49CE2EAD-2412-417F-88FB-C550E960616E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="screen">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns="" r:embed="rId4"/>
+                <asvg:svgBlip xmlns="" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="484020" y="6197271"/>
             <a:ext cx="495000" cy="495000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="16" name="Рисунок 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{8FE21C2C-180F-4B4C-9AF2-4857121235B6}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FE21C2C-180F-4B4C-9AF2-4857121235B6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5" cstate="screen">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns="" r:embed="rId6"/>
+                <asvg:svgBlip xmlns="" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1294021" y="6193200"/>
             <a:ext cx="495000" cy="495000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="17" name="Рисунок 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{EA97388F-E907-4FD3-A95C-5CF6C4C8D4E9}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA97388F-E907-4FD3-A95C-5CF6C4C8D4E9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7" cstate="screen">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns="" r:embed="rId8"/>
+                <asvg:svgBlip xmlns="" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2104020" y="6193200"/>
             <a:ext cx="495000" cy="495000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Рисунок 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{1D0C7A6D-3872-4E59-9AC3-40A2003338C3}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D0C7A6D-3872-4E59-9AC3-40A2003338C3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId9" cstate="screen">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns="" r:embed="rId10"/>
+                <asvg:svgBlip xmlns="" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2914020" y="6193200"/>
             <a:ext cx="495000" cy="495000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="TextBox 21">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7AD0F88E-A636-404B-B161-F0893E825ED3}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7AD0F88E-A636-404B-B161-F0893E825ED3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="111000" y="3268936"/>
-            <a:ext cx="5102487" cy="2062103"/>
+            <a:off x="153778" y="3274149"/>
+            <a:ext cx="5547609" cy="2431435"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="kk-KZ" sz="2400" b="1" dirty="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="kk-KZ" sz="2400" b="1" dirty="0" smtClean="0"/>
-              <a:t>28 ақпан</a:t>
+              <a:t>Дата проведения: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="kk-KZ" sz="2400" b="1" dirty="0" smtClean="0"/>
-              <a:t> 2023 </a:t>
-[...10 lines deleted...]
-            </a:r>
+              <a:t>28 февраля 2023 года</a:t>
+            </a:r>
+            <a:endParaRPr lang="kk-KZ" sz="2400" b="1" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
-              <a:t> </a:t>
-[...4 lines deleted...]
-            </a:r>
+              <a:t>Начало регистрации: 9.00 ч</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
-              <a:t>: 9.00 </a:t>
-[...28 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t>Начало олимпиады: 10.00 ч</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="kk-KZ" sz="2400" dirty="0"/>
-              <a:t>Олимпиада ұзақтығы: 60 мин</a:t>
+              <a:t>Время выполнения </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2400" dirty="0" smtClean="0"/>
+              <a:t>олимпиадных</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2400" dirty="0" smtClean="0"/>
+              <a:t>заданий</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2400" dirty="0"/>
+              <a:t>: 60 мин</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="ru-RU" sz="3200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="23" name="Рисунок 22">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{EA97388F-E907-4FD3-A95C-5CF6C4C8D4E9}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA97388F-E907-4FD3-A95C-5CF6C4C8D4E9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7" cstate="screen">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns="" r:embed="rId8"/>
+                <asvg:svgBlip xmlns="" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2256420" y="6345600"/>
             <a:ext cx="495000" cy="495000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Рисунок 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId11"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5849090" y="3182090"/>
             <a:ext cx="493819" cy="493819"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1843180362"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Полилиния: фигура 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3176ECF0-EE47-41EA-875B-0519BA2E98AA}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3176ECF0-EE47-41EA-875B-0519BA2E98AA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6534000"/>
             <a:ext cx="3396000" cy="324000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
               <a:gd name="connsiteX0" fmla="*/ 0 w 3396000"/>
               <a:gd name="connsiteY0" fmla="*/ 0 h 324000"/>
               <a:gd name="connsiteX1" fmla="*/ 3216000 w 3396000"/>
               <a:gd name="connsiteY1" fmla="*/ 0 h 324000"/>
               <a:gd name="connsiteX2" fmla="*/ 3396000 w 3396000"/>
               <a:gd name="connsiteY2" fmla="*/ 324000 h 324000"/>
               <a:gd name="connsiteX3" fmla="*/ 3216000 w 3396000"/>
               <a:gd name="connsiteY3" fmla="*/ 324000 h 324000"/>
               <a:gd name="connsiteX4" fmla="*/ 3036000 w 3396000"/>
               <a:gd name="connsiteY4" fmla="*/ 324000 h 324000"/>
               <a:gd name="connsiteX5" fmla="*/ 0 w 3396000"/>
@@ -5802,99 +5817,203 @@
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Прямоугольник 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{BA3BAE0C-219F-4C00-B25C-58B34363EC13}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA3BAE0C-219F-4C00-B25C-58B34363EC13}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1596000" y="1080834"/>
-            <a:ext cx="8339564" cy="646331"/>
+            <a:off x="1574846" y="1359623"/>
+            <a:ext cx="8339564" cy="3693319"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="285750" lvl="0" indent="-285750" algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>Подготовить рабочий стол участника</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0" smtClean="0"/>
+              <a:t>;</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" lvl="0" indent="-285750" algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>Установить </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>камеру для обзора и видеотрансляции кабинета так, чтобы были видны все участники, рабочие места </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>участников;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" lvl="0" indent="-285750" algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>войдя </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>в программу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Google</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Forms</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> по нужной ссылке, перед участников откроется тест, который он должен </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>выполнить.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" lvl="0" indent="-285750" algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>каждый вопрос участником должен быть выбран или дан ответ. Ответить на все вопросы обязательно! В случае, если участник тестирования не ответит хотя бы на один вопрос программа не даст участнику завершить </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>тестирование;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" lvl="0" indent="-285750" algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>перед </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>тестированием участников нужно ориентировать на то, чтобы они следили за временем. </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" lvl="0" indent="-285750" algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>В </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>случае, если участник не успеет завершить тестирование, программой результат участника зафиксирован не будет!</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:pPr marL="285750" indent="-285750" algn="just">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...12 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Шестиугольник 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{B2797BE5-D4C6-48B7-A238-05BCC384657F}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2797BE5-D4C6-48B7-A238-05BCC384657F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="690885" y="1404000"/>
             <a:ext cx="587465" cy="506435"/>
           </a:xfrm>
           <a:prstGeom prst="hexagon">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
@@ -5902,90 +6021,90 @@
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Рисунок 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3BC0725A-D1F4-4D06-AFC1-F0C84997F5ED}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BC0725A-D1F4-4D06-AFC1-F0C84997F5ED}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="screen">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns="" r:embed="rId3"/>
+                <asvg:svgBlip xmlns="" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="808327" y="1477217"/>
             <a:ext cx="360000" cy="360000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Шестиугольник 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F5123C87-61F3-4D25-B595-D69417829DBF}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5123C87-61F3-4D25-B595-D69417829DBF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="684390" y="4173445"/>
             <a:ext cx="587465" cy="506435"/>
           </a:xfrm>
           <a:prstGeom prst="hexagon">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
@@ -5993,179 +6112,162 @@
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="16" name="Рисунок 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{04B29389-B485-43E6-8925-BA554CBDA29F}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04B29389-B485-43E6-8925-BA554CBDA29F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4" cstate="screen">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns="" r:embed="rId5"/>
+                <asvg:svgBlip xmlns="" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="801708" y="4245557"/>
             <a:ext cx="360000" cy="360000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="TextBox 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7AD0F88E-A636-404B-B161-F0893E825ED3}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7AD0F88E-A636-404B-B161-F0893E825ED3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="808327" y="444814"/>
-            <a:ext cx="5801012" cy="523220"/>
+            <a:ext cx="9106083" cy="1877437"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1"/>
-              <a:t>Барлық</a:t>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0"/>
+              <a:t>Для </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0"/>
-              <a:t> </a:t>
-[...24 lines deleted...]
-            </a:r>
+              <a:t>этого всем организациям образования необходимо:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="ru-RU" sz="8800" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="29" name="Группа 28">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{B608E83C-2F35-4258-B8BA-A12FE2C6896C}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B608E83C-2F35-4258-B8BA-A12FE2C6896C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="9914410" y="4885537"/>
             <a:ext cx="2526590" cy="1800000"/>
             <a:chOff x="6975027" y="2069853"/>
             <a:chExt cx="4002786" cy="3478614"/>
           </a:xfrm>
           <a:blipFill>
             <a:blip r:embed="rId6"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="18" name="Шестиугольник 17">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{33B9EEBC-04CC-4030-A45E-FAB2A1910702}"/>
+                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33B9EEBC-04CC-4030-A45E-FAB2A1910702}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="1800000">
               <a:off x="7615723" y="2079077"/>
               <a:ext cx="1440000" cy="1241379"/>
             </a:xfrm>
             <a:prstGeom prst="hexagon">
               <a:avLst>
                 <a:gd name="adj" fmla="val 29157"/>
                 <a:gd name="vf" fmla="val 115470"/>
               </a:avLst>
             </a:prstGeom>
             <a:grpFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
@@ -6174,51 +6276,51 @@
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ru-RU"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="20" name="Шестиугольник 19">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{0AC2DD81-362A-4236-8FFA-F2441FC7211E}"/>
+                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0AC2DD81-362A-4236-8FFA-F2441FC7211E}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="1800000">
               <a:off x="8897116" y="2069853"/>
               <a:ext cx="1440000" cy="1241379"/>
             </a:xfrm>
             <a:prstGeom prst="hexagon">
               <a:avLst>
                 <a:gd name="adj" fmla="val 29157"/>
                 <a:gd name="vf" fmla="val 115470"/>
               </a:avLst>
             </a:prstGeom>
             <a:grpFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
@@ -6227,51 +6329,51 @@
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ru-RU"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="23" name="Шестиугольник 22">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{97C4106C-A604-466C-9469-22E160FF907E}"/>
+                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97C4106C-A604-466C-9469-22E160FF907E}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="1800000">
               <a:off x="8256421" y="3183858"/>
               <a:ext cx="1440000" cy="1241379"/>
             </a:xfrm>
             <a:prstGeom prst="hexagon">
               <a:avLst>
                 <a:gd name="adj" fmla="val 29157"/>
                 <a:gd name="vf" fmla="val 115470"/>
               </a:avLst>
             </a:prstGeom>
             <a:grpFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
@@ -6280,51 +6382,51 @@
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ru-RU"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="24" name="Шестиугольник 23">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E3FE9B03-9D22-4BC3-9438-F2A07616CE89}"/>
+                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3FE9B03-9D22-4BC3-9438-F2A07616CE89}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="1800000">
               <a:off x="9537813" y="3174635"/>
               <a:ext cx="1440000" cy="1241379"/>
             </a:xfrm>
             <a:prstGeom prst="hexagon">
               <a:avLst>
                 <a:gd name="adj" fmla="val 29157"/>
                 <a:gd name="vf" fmla="val 115470"/>
               </a:avLst>
             </a:prstGeom>
             <a:grpFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
@@ -6333,51 +6435,51 @@
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ru-RU"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="25" name="Шестиугольник 24">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{CABC493D-0CDA-4BA3-9138-CB0B8AC118A6}"/>
+                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CABC493D-0CDA-4BA3-9138-CB0B8AC118A6}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="1800000">
               <a:off x="6975027" y="3174634"/>
               <a:ext cx="1440000" cy="1241379"/>
             </a:xfrm>
             <a:prstGeom prst="hexagon">
               <a:avLst>
                 <a:gd name="adj" fmla="val 29157"/>
                 <a:gd name="vf" fmla="val 115470"/>
               </a:avLst>
             </a:prstGeom>
             <a:grpFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
@@ -6386,51 +6488,51 @@
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ru-RU"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="26" name="Шестиугольник 25">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{8F87E274-CDFC-4133-8411-F353832CE8D5}"/>
+                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F87E274-CDFC-4133-8411-F353832CE8D5}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="1800000">
               <a:off x="7615724" y="4307088"/>
               <a:ext cx="1440000" cy="1241379"/>
             </a:xfrm>
             <a:prstGeom prst="hexagon">
               <a:avLst>
                 <a:gd name="adj" fmla="val 29157"/>
                 <a:gd name="vf" fmla="val 115470"/>
               </a:avLst>
             </a:prstGeom>
             <a:grpFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
@@ -6439,633 +6541,142 @@
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ru-RU"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="27" name="Шестиугольник 26">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{8E462725-F554-444D-8703-F7C95F47B6E4}"/>
+                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E462725-F554-444D-8703-F7C95F47B6E4}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="1800000">
               <a:off x="8897117" y="4297864"/>
               <a:ext cx="1440000" cy="1241379"/>
             </a:xfrm>
             <a:prstGeom prst="hexagon">
               <a:avLst>
                 <a:gd name="adj" fmla="val 29157"/>
                 <a:gd name="vf" fmla="val 115470"/>
               </a:avLst>
             </a:prstGeom>
             <a:grpFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ru-RU"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
-      <p:sp>
-[...496 lines deleted...]
-      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1477441050"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="440998707"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Полилиния: фигура 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3176ECF0-EE47-41EA-875B-0519BA2E98AA}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3176ECF0-EE47-41EA-875B-0519BA2E98AA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6534000"/>
             <a:ext cx="3396000" cy="324000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
               <a:gd name="connsiteX0" fmla="*/ 0 w 3396000"/>
               <a:gd name="connsiteY0" fmla="*/ 0 h 324000"/>
               <a:gd name="connsiteX1" fmla="*/ 3216000 w 3396000"/>
               <a:gd name="connsiteY1" fmla="*/ 0 h 324000"/>
               <a:gd name="connsiteX2" fmla="*/ 3396000 w 3396000"/>
               <a:gd name="connsiteY2" fmla="*/ 324000 h 324000"/>
               <a:gd name="connsiteX3" fmla="*/ 3216000 w 3396000"/>
               <a:gd name="connsiteY3" fmla="*/ 324000 h 324000"/>
               <a:gd name="connsiteX4" fmla="*/ 3036000 w 3396000"/>
               <a:gd name="connsiteY4" fmla="*/ 324000 h 324000"/>
               <a:gd name="connsiteX5" fmla="*/ 0 w 3396000"/>
@@ -7134,119 +6745,158 @@
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Прямоугольник 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{BA3BAE0C-219F-4C00-B25C-58B34363EC13}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA3BAE0C-219F-4C00-B25C-58B34363EC13}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1698000" y="1584776"/>
-            <a:ext cx="8339564" cy="2585323"/>
+            <a:off x="2030796" y="1477217"/>
+            <a:ext cx="8339564" cy="3447098"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="285750" indent="-285750" algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>К</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>оллективное </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>выполнение олимпиадных заданий, использование посторонней помощи (родители, учителя, сеть Интернет и т.д</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>.);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750" algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>пользоваться </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>любыми устройствами связи, смартфонами, смарт-часами или любыми другими гаджетами, способными предоставлять информацию в текстовом, графическом и/или аудио формате, из внутренней памяти или загруженную с интернета</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750" algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>пользоваться любой электронной или бумажной справочной информацией, учебниками, прочей литературой, конспектами и другими подготовленными записями, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>калькуляторами.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750" algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>покидать </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>рабочее место.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:pPr marL="285750" lvl="0" indent="-285750" algn="just">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...32 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0" smtClean="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Шестиугольник 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{B2797BE5-D4C6-48B7-A238-05BCC384657F}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2797BE5-D4C6-48B7-A238-05BCC384657F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="690885" y="1404000"/>
             <a:ext cx="587465" cy="506435"/>
           </a:xfrm>
           <a:prstGeom prst="hexagon">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
@@ -7254,90 +6904,90 @@
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Рисунок 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3BC0725A-D1F4-4D06-AFC1-F0C84997F5ED}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BC0725A-D1F4-4D06-AFC1-F0C84997F5ED}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="screen">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns="" r:embed="rId3"/>
+                <asvg:svgBlip xmlns="" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="808327" y="1477217"/>
             <a:ext cx="360000" cy="360000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Шестиугольник 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F5123C87-61F3-4D25-B595-D69417829DBF}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5123C87-61F3-4D25-B595-D69417829DBF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="684390" y="4173445"/>
             <a:ext cx="587465" cy="506435"/>
           </a:xfrm>
           <a:prstGeom prst="hexagon">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
@@ -7345,190 +6995,162 @@
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="16" name="Рисунок 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{04B29389-B485-43E6-8925-BA554CBDA29F}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04B29389-B485-43E6-8925-BA554CBDA29F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4" cstate="screen">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns="" r:embed="rId5"/>
+                <asvg:svgBlip xmlns="" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="801708" y="4245557"/>
             <a:ext cx="360000" cy="360000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="TextBox 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7AD0F88E-A636-404B-B161-F0893E825ED3}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7AD0F88E-A636-404B-B161-F0893E825ED3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="808327" y="444814"/>
-            <a:ext cx="7233519" cy="1877437"/>
+            <a:ext cx="8173520" cy="1877437"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0"/>
+              <a:t>Во </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0"/>
-              <a:t>Олимпиада </a:t>
-[...31 lines deleted...]
-              <a:t>:</a:t>
+              <a:t>время Олимпиады категорически запрещается:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="ru-RU" sz="8800" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="29" name="Группа 28">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{B608E83C-2F35-4258-B8BA-A12FE2C6896C}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B608E83C-2F35-4258-B8BA-A12FE2C6896C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="9561000" y="4885537"/>
             <a:ext cx="2880000" cy="1800000"/>
             <a:chOff x="6975027" y="2069853"/>
             <a:chExt cx="4002786" cy="3478614"/>
           </a:xfrm>
           <a:blipFill>
             <a:blip r:embed="rId6"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="18" name="Шестиугольник 17">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{33B9EEBC-04CC-4030-A45E-FAB2A1910702}"/>
+                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33B9EEBC-04CC-4030-A45E-FAB2A1910702}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="1800000">
               <a:off x="7615723" y="2079077"/>
               <a:ext cx="1440000" cy="1241379"/>
             </a:xfrm>
             <a:prstGeom prst="hexagon">
               <a:avLst>
                 <a:gd name="adj" fmla="val 29157"/>
                 <a:gd name="vf" fmla="val 115470"/>
               </a:avLst>
             </a:prstGeom>
             <a:grpFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
@@ -7537,51 +7159,51 @@
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ru-RU"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="20" name="Шестиугольник 19">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{0AC2DD81-362A-4236-8FFA-F2441FC7211E}"/>
+                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0AC2DD81-362A-4236-8FFA-F2441FC7211E}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="1800000">
               <a:off x="8897116" y="2069853"/>
               <a:ext cx="1440000" cy="1241379"/>
             </a:xfrm>
             <a:prstGeom prst="hexagon">
               <a:avLst>
                 <a:gd name="adj" fmla="val 29157"/>
                 <a:gd name="vf" fmla="val 115470"/>
               </a:avLst>
             </a:prstGeom>
             <a:grpFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
@@ -7590,51 +7212,51 @@
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ru-RU"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="23" name="Шестиугольник 22">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{97C4106C-A604-466C-9469-22E160FF907E}"/>
+                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97C4106C-A604-466C-9469-22E160FF907E}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="1800000">
               <a:off x="8256421" y="3183858"/>
               <a:ext cx="1440000" cy="1241379"/>
             </a:xfrm>
             <a:prstGeom prst="hexagon">
               <a:avLst>
                 <a:gd name="adj" fmla="val 29157"/>
                 <a:gd name="vf" fmla="val 115470"/>
               </a:avLst>
             </a:prstGeom>
             <a:grpFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
@@ -7643,51 +7265,51 @@
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ru-RU"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="24" name="Шестиугольник 23">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E3FE9B03-9D22-4BC3-9438-F2A07616CE89}"/>
+                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3FE9B03-9D22-4BC3-9438-F2A07616CE89}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="1800000">
               <a:off x="9537813" y="3174635"/>
               <a:ext cx="1440000" cy="1241379"/>
             </a:xfrm>
             <a:prstGeom prst="hexagon">
               <a:avLst>
                 <a:gd name="adj" fmla="val 29157"/>
                 <a:gd name="vf" fmla="val 115470"/>
               </a:avLst>
             </a:prstGeom>
             <a:grpFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
@@ -7696,51 +7318,51 @@
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ru-RU"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="25" name="Шестиугольник 24">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{CABC493D-0CDA-4BA3-9138-CB0B8AC118A6}"/>
+                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CABC493D-0CDA-4BA3-9138-CB0B8AC118A6}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="1800000">
               <a:off x="6975027" y="3174634"/>
               <a:ext cx="1440000" cy="1241379"/>
             </a:xfrm>
             <a:prstGeom prst="hexagon">
               <a:avLst>
                 <a:gd name="adj" fmla="val 29157"/>
                 <a:gd name="vf" fmla="val 115470"/>
               </a:avLst>
             </a:prstGeom>
             <a:grpFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
@@ -7749,51 +7371,51 @@
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ru-RU"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="26" name="Шестиугольник 25">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{8F87E274-CDFC-4133-8411-F353832CE8D5}"/>
+                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F87E274-CDFC-4133-8411-F353832CE8D5}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="1800000">
               <a:off x="7615724" y="4307088"/>
               <a:ext cx="1440000" cy="1241379"/>
             </a:xfrm>
             <a:prstGeom prst="hexagon">
               <a:avLst>
                 <a:gd name="adj" fmla="val 29157"/>
                 <a:gd name="vf" fmla="val 115470"/>
               </a:avLst>
             </a:prstGeom>
             <a:grpFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
@@ -7802,51 +7424,51 @@
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ru-RU"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="27" name="Шестиугольник 26">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{8E462725-F554-444D-8703-F7C95F47B6E4}"/>
+                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E462725-F554-444D-8703-F7C95F47B6E4}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="1800000">
               <a:off x="8897117" y="4297864"/>
               <a:ext cx="1440000" cy="1241379"/>
             </a:xfrm>
             <a:prstGeom prst="hexagon">
               <a:avLst>
                 <a:gd name="adj" fmla="val 29157"/>
                 <a:gd name="vf" fmla="val 115470"/>
               </a:avLst>
             </a:prstGeom>
             <a:grpFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
@@ -7854,83 +7476,90 @@
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ru-RU"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2533388861"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2016448258"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Полилиния: фигура 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3176ECF0-EE47-41EA-875B-0519BA2E98AA}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3176ECF0-EE47-41EA-875B-0519BA2E98AA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6534000"/>
             <a:ext cx="3396000" cy="324000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
               <a:gd name="connsiteX0" fmla="*/ 0 w 3396000"/>
               <a:gd name="connsiteY0" fmla="*/ 0 h 324000"/>
               <a:gd name="connsiteX1" fmla="*/ 3216000 w 3396000"/>
               <a:gd name="connsiteY1" fmla="*/ 0 h 324000"/>
               <a:gd name="connsiteX2" fmla="*/ 3396000 w 3396000"/>
               <a:gd name="connsiteY2" fmla="*/ 324000 h 324000"/>
               <a:gd name="connsiteX3" fmla="*/ 3216000 w 3396000"/>
               <a:gd name="connsiteY3" fmla="*/ 324000 h 324000"/>
               <a:gd name="connsiteX4" fmla="*/ 3036000 w 3396000"/>
               <a:gd name="connsiteY4" fmla="*/ 324000 h 324000"/>
               <a:gd name="connsiteX5" fmla="*/ 0 w 3396000"/>
@@ -7999,136 +7628,132 @@
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Прямоугольник 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{BA3BAE0C-219F-4C00-B25C-58B34363EC13}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA3BAE0C-219F-4C00-B25C-58B34363EC13}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1465513" y="1668548"/>
-            <a:ext cx="8339564" cy="3416320"/>
+            <a:off x="1395668" y="1579660"/>
+            <a:ext cx="8339564" cy="2862322"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="285750" lvl="0" indent="-285750" algn="just">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="kk-KZ" noProof="1"/>
-              <a:t>1.Қалалық/аудандық білім бөлімдерінің басшыларымен және мамандандырылған мектеп-лицей-интернаттарының директорларымен 2023 жылдың 28 ақпанында онлайн режимде "ЭКОНОМ и К" облыстық олимпиадасының өткізілетіндігі туралы ақпарат педагогтердің назарына жеткізілсін;</a:t>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>1.	Руководителям рай/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>горОО</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> и директорам СШЛИ довести до сведения педагогов о проведении областной олимпиады «ЭКОНОМ и К» в онлайн режиме 28 февраля 2023 год.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" lvl="0" indent="-285750" algn="just">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="kk-KZ" noProof="1"/>
-[...20 lines deleted...]
-              <a:t>электрондық мекенжайына жіберілсін;</a:t>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>2.	По итогам городского/районного этапа олимпиады «ЭКОНОМ и К» необходимо отправить заявку не позднее 24 февраля 2023 года на электронный адрес techliceum@kargoo.kz</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" lvl="0" indent="-285750" algn="just">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="kk-KZ" noProof="1"/>
-              <a:t>3. «ЭКОНОМ и К» олимпиадасының аудандық/қалалық деңгейдегі жеңімпаздарының (әрбір өңірден және ММЛИ-нан 3 қатысушыдан) облыстық кезеңге қатысуы қамтамасыз етілсін.</a:t>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>3.	Обеспечить участие победителей районного/городского уровня олимпиады «ЭКОНОМ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>иК</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>» (с региона и СШЛИ по 3 участников) на областном этапе.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" lvl="0" indent="-285750" algn="just">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:endParaRPr lang="kk-KZ" noProof="1"/>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Шестиугольник 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{B2797BE5-D4C6-48B7-A238-05BCC384657F}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2797BE5-D4C6-48B7-A238-05BCC384657F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="690885" y="1404000"/>
             <a:ext cx="587465" cy="506435"/>
           </a:xfrm>
           <a:prstGeom prst="hexagon">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
@@ -8136,90 +7761,90 @@
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Рисунок 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3BC0725A-D1F4-4D06-AFC1-F0C84997F5ED}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BC0725A-D1F4-4D06-AFC1-F0C84997F5ED}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="screen">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns="" r:embed="rId3"/>
+                <asvg:svgBlip xmlns="" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="808327" y="1477217"/>
             <a:ext cx="360000" cy="360000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Шестиугольник 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F5123C87-61F3-4D25-B595-D69417829DBF}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5123C87-61F3-4D25-B595-D69417829DBF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="684390" y="4173445"/>
             <a:ext cx="587465" cy="506435"/>
           </a:xfrm>
           <a:prstGeom prst="hexagon">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
@@ -8227,175 +7852,184 @@
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="16" name="Рисунок 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{04B29389-B485-43E6-8925-BA554CBDA29F}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04B29389-B485-43E6-8925-BA554CBDA29F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4" cstate="screen">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns="" r:embed="rId5"/>
+                <asvg:svgBlip xmlns="" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="801708" y="4245557"/>
             <a:ext cx="360000" cy="360000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="TextBox 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7AD0F88E-A636-404B-B161-F0893E825ED3}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7AD0F88E-A636-404B-B161-F0893E825ED3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="808327" y="444814"/>
-            <a:ext cx="9505294" cy="2308324"/>
+            <a:ext cx="9583452" cy="3170099"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="none" rtlCol="0">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="kk-KZ" sz="2800" b="1" dirty="0" smtClean="0"/>
-              <a:t>«ЭКОНОМ </a:t>
-[...4 lines deleted...]
-            </a:r>
+              <a:t>Рекомендации </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0"/>
+              <a:t>по </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0"/>
+              <a:t>проведению областной олимпиады</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0"/>
+              <a:t>«ЭКОНОМ и К» -2023</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="ru-RU" sz="2800" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="kk-KZ" sz="2800" b="1" dirty="0" smtClean="0"/>
-              <a:t>бойынша </a:t>
-[...6 lines deleted...]
-              <a:t>ҰСЫНЫСТАР</a:t>
+              <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="2800" b="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="ru-RU" sz="8800" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="29" name="Группа 28">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{B608E83C-2F35-4258-B8BA-A12FE2C6896C}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B608E83C-2F35-4258-B8BA-A12FE2C6896C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="9561000" y="4885537"/>
             <a:ext cx="2880000" cy="1800000"/>
             <a:chOff x="6975027" y="2069853"/>
             <a:chExt cx="4002786" cy="3478614"/>
           </a:xfrm>
           <a:blipFill>
             <a:blip r:embed="rId6"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="18" name="Шестиугольник 17">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{33B9EEBC-04CC-4030-A45E-FAB2A1910702}"/>
+                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33B9EEBC-04CC-4030-A45E-FAB2A1910702}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="1800000">
               <a:off x="7615723" y="2079077"/>
               <a:ext cx="1440000" cy="1241379"/>
             </a:xfrm>
             <a:prstGeom prst="hexagon">
               <a:avLst>
                 <a:gd name="adj" fmla="val 29157"/>
                 <a:gd name="vf" fmla="val 115470"/>
               </a:avLst>
             </a:prstGeom>
             <a:grpFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
@@ -8404,51 +8038,51 @@
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ru-RU"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="20" name="Шестиугольник 19">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{0AC2DD81-362A-4236-8FFA-F2441FC7211E}"/>
+                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0AC2DD81-362A-4236-8FFA-F2441FC7211E}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="1800000">
               <a:off x="8897116" y="2069853"/>
               <a:ext cx="1440000" cy="1241379"/>
             </a:xfrm>
             <a:prstGeom prst="hexagon">
               <a:avLst>
                 <a:gd name="adj" fmla="val 29157"/>
                 <a:gd name="vf" fmla="val 115470"/>
               </a:avLst>
             </a:prstGeom>
             <a:grpFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
@@ -8457,51 +8091,51 @@
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ru-RU"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="23" name="Шестиугольник 22">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{97C4106C-A604-466C-9469-22E160FF907E}"/>
+                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97C4106C-A604-466C-9469-22E160FF907E}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="1800000">
               <a:off x="8256421" y="3183858"/>
               <a:ext cx="1440000" cy="1241379"/>
             </a:xfrm>
             <a:prstGeom prst="hexagon">
               <a:avLst>
                 <a:gd name="adj" fmla="val 29157"/>
                 <a:gd name="vf" fmla="val 115470"/>
               </a:avLst>
             </a:prstGeom>
             <a:grpFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
@@ -8510,51 +8144,51 @@
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ru-RU"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="24" name="Шестиугольник 23">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E3FE9B03-9D22-4BC3-9438-F2A07616CE89}"/>
+                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3FE9B03-9D22-4BC3-9438-F2A07616CE89}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="1800000">
               <a:off x="9537813" y="3174635"/>
               <a:ext cx="1440000" cy="1241379"/>
             </a:xfrm>
             <a:prstGeom prst="hexagon">
               <a:avLst>
                 <a:gd name="adj" fmla="val 29157"/>
                 <a:gd name="vf" fmla="val 115470"/>
               </a:avLst>
             </a:prstGeom>
             <a:grpFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
@@ -8563,51 +8197,51 @@
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ru-RU"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="25" name="Шестиугольник 24">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{CABC493D-0CDA-4BA3-9138-CB0B8AC118A6}"/>
+                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CABC493D-0CDA-4BA3-9138-CB0B8AC118A6}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="1800000">
               <a:off x="6975027" y="3174634"/>
               <a:ext cx="1440000" cy="1241379"/>
             </a:xfrm>
             <a:prstGeom prst="hexagon">
               <a:avLst>
                 <a:gd name="adj" fmla="val 29157"/>
                 <a:gd name="vf" fmla="val 115470"/>
               </a:avLst>
             </a:prstGeom>
             <a:grpFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
@@ -8616,51 +8250,51 @@
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ru-RU"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="26" name="Шестиугольник 25">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{8F87E274-CDFC-4133-8411-F353832CE8D5}"/>
+                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F87E274-CDFC-4133-8411-F353832CE8D5}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="1800000">
               <a:off x="7615724" y="4307088"/>
               <a:ext cx="1440000" cy="1241379"/>
             </a:xfrm>
             <a:prstGeom prst="hexagon">
               <a:avLst>
                 <a:gd name="adj" fmla="val 29157"/>
                 <a:gd name="vf" fmla="val 115470"/>
               </a:avLst>
             </a:prstGeom>
             <a:grpFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
@@ -8669,51 +8303,51 @@
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ru-RU"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="27" name="Шестиугольник 26">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{8E462725-F554-444D-8703-F7C95F47B6E4}"/>
+                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E462725-F554-444D-8703-F7C95F47B6E4}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="1800000">
               <a:off x="8897117" y="4297864"/>
               <a:ext cx="1440000" cy="1241379"/>
             </a:xfrm>
             <a:prstGeom prst="hexagon">
               <a:avLst>
                 <a:gd name="adj" fmla="val 29157"/>
                 <a:gd name="vf" fmla="val 115470"/>
               </a:avLst>
             </a:prstGeom>
             <a:grpFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
@@ -8721,57 +8355,64 @@
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ru-RU"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1995126251"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3781475494"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -9029,54 +8670,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>288</Words>
+  <Words>258</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Широкоэкранный</PresentationFormat>
-  <Paragraphs>21</Paragraphs>
+  <Paragraphs>27</Paragraphs>
   <Slides>4</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Использованные шрифты</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Тема</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заголовки слайдов</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>