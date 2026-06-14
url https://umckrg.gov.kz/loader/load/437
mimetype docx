--- v0 (2025-12-15)
+++ v1 (2026-06-14)
@@ -2,556 +2,631 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="002B0538" w:rsidRPr="00071367" w:rsidRDefault="00071367" w:rsidP="002B0538">
+    <w:p w:rsidR="00361AC7" w:rsidRPr="005F6B1B" w:rsidRDefault="00DC1D7D" w:rsidP="00DC1D7D">
       <w:pPr>
-        <w:pStyle w:val="a3"/>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005F6B1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Итоги</w:t>
+        <w:t xml:space="preserve">Жетекші және Магниттік мектептердің «Мен және Біз жаңартылған білім мазмұны құндылықтарының кеңістігінде» әдістемелік жұмыстарының облыстық конкурсы жеңімпаздарының тізімі </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B0538" w:rsidRDefault="005C2589" w:rsidP="002B0538">
-[...61 lines deleted...]
-    <w:p w:rsidR="004E6FA2" w:rsidRPr="004E6FA2" w:rsidRDefault="004E6FA2" w:rsidP="0038172A">
+    <w:p w:rsidR="004E6FA2" w:rsidRPr="00585C4B" w:rsidRDefault="004E6FA2" w:rsidP="005F6B1B">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a5"/>
         <w:tblW w:w="9463" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="659"/>
+        <w:gridCol w:w="648"/>
         <w:gridCol w:w="1759"/>
-        <w:gridCol w:w="1745"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2864"/>
+        <w:gridCol w:w="1829"/>
+        <w:gridCol w:w="2416"/>
+        <w:gridCol w:w="2811"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00266ABE" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="006C2AC4" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0038172A" w:rsidRDefault="0038172A" w:rsidP="0038172A">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0038172A" w:rsidRDefault="0038172A" w:rsidP="0038172A">
+          <w:p w:rsidR="0038172A" w:rsidRPr="004E754B" w:rsidRDefault="004E754B" w:rsidP="0038172A">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-              <w:t>Предмет</w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Пән</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0038172A" w:rsidRDefault="0038172A" w:rsidP="0038172A">
+          <w:p w:rsidR="0038172A" w:rsidRPr="004E754B" w:rsidRDefault="004E754B" w:rsidP="0038172A">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-              <w:t>Диплом, номинации</w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Диплом, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>номинаци</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0038172A" w:rsidRDefault="0038172A" w:rsidP="0038172A">
+          <w:p w:rsidR="0038172A" w:rsidRPr="004E754B" w:rsidRDefault="004E754B" w:rsidP="0038172A">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-              <w:t>ФИО учителей</w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Мұғалімдердің аты-жөні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0038172A" w:rsidRDefault="0038172A" w:rsidP="0038172A">
+          <w:p w:rsidR="0038172A" w:rsidRPr="004E754B" w:rsidRDefault="001E7485" w:rsidP="0038172A">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-              <w:t>Организация образования</w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Білім беру ұйым</w:t>
+            </w:r>
+            <w:r w:rsidR="004E754B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00040E77">
+      <w:tr w:rsidR="00B37F41" w:rsidTr="006C2AC4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9463" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="004E754B" w:rsidRDefault="004E754B" w:rsidP="0038172A">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00F7091E">
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...9 lines deleted...]
-              <w:t>»</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Бағыт</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41" w:rsidRPr="00F7091E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қоғамдық-гуманитарлық бағыт жинағы»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="006C2AC4" w:rsidRPr="00982E57" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="004E754B" w:rsidRDefault="004E754B" w:rsidP="00982E57">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-              <w:t>Английский, французский, немецкий язык</w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ағылшын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>, француз, нем</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>іс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ті</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>лдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00B37F41">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="004E754B" w:rsidRDefault="00B37F41" w:rsidP="004E754B">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>I место</w:t>
+              <w:t xml:space="preserve">I </w:t>
+            </w:r>
+            <w:r w:rsidR="004E754B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>орын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="001331EA">
-[...63 lines deleted...]
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="001331EA">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
@@ -559,307 +634,264 @@
               <w:t>Адикова</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> А. Б. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="001331EA">
-[...176 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w:rsidR="004E754B" w:rsidRDefault="004E754B" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Жетекші мектеп</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004E754B" w:rsidRDefault="004E754B" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">С. Сейфуллин атындағы гимназия» Сәтпаев қаласы </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004E754B" w:rsidRPr="004E754B" w:rsidRDefault="004E754B" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E754B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>№15 ТМ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Сәтпаев қаласы </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="004E754B" w:rsidRDefault="00FA7371" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>№1 мектеп-гимназия</w:t>
+            </w:r>
+            <w:r w:rsidR="004E754B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Сәтпаев қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="006C2AC4" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="004E754B" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="004E754B" w:rsidRDefault="00B37F41" w:rsidP="00982E57">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="001331EA">
-[...11 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="004E754B" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="001331EA">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
@@ -868,377 +900,321 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> А.А.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00A96566" w:rsidRDefault="00B37F41" w:rsidP="001331EA">
-[...64 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="004E754B" w:rsidRDefault="00FA7371" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Абай атындағы №4 мектеп-лицей</w:t>
+            </w:r>
+            <w:r w:rsidR="004E754B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Сәтпаев қаласы </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="006C2AC4" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00982E57">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="001331EA">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="001331EA">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Ахмедова С.Н.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00A96566" w:rsidRDefault="00B37F41" w:rsidP="001331EA">
-[...64 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="004E754B" w:rsidRDefault="00FA7371" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>№25 ТМ</w:t>
+            </w:r>
+            <w:r w:rsidR="004E754B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Сәтпаев қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="006C2AC4" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00982E57">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="001331EA">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="001331EA">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
@@ -1247,195 +1223,167 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Л.Ф.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00A96566" w:rsidRDefault="00B37F41" w:rsidP="001331EA">
-[...64 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="004E754B" w:rsidRDefault="00FA7371" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>№14 ТМ</w:t>
+            </w:r>
+            <w:r w:rsidR="004E754B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Сәтпаев қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="006C2AC4" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00982E57">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="001331EA">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="001331EA">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
@@ -1444,214 +1392,171 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> А.В.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00A96566" w:rsidRDefault="00B37F41" w:rsidP="001331EA">
-[...64 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="004E754B" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="006C2AC4" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="004E754B" w:rsidRDefault="004E754B" w:rsidP="00982E57">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-              <w:t>Русский язык и литература</w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Орыс тілі және әдебиеті</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="004E754B" w:rsidRDefault="00B37F41" w:rsidP="004E754B">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>I место</w:t>
+              <w:t xml:space="preserve">I </w:t>
+            </w:r>
+            <w:r w:rsidR="004E754B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>орын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
@@ -1686,151 +1591,187 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="006C2AC4" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="004E754B" w:rsidRDefault="004E754B" w:rsidP="00982E57">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-              <w:t>История Казахстана, Всемирная история</w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қазақстан тарихы</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Дүниежүзі тарихы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00B37F41">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="004E754B" w:rsidRDefault="00B37F41" w:rsidP="004E754B">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>I место</w:t>
+              <w:t xml:space="preserve">I </w:t>
+            </w:r>
+            <w:r w:rsidR="004E754B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>орын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
@@ -1838,4822 +1779,5572 @@
               <w:t>Ергешбаева</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> З.Х.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...101 lines deleted...]
-              <w:t xml:space="preserve"> района</w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="004E754B" w:rsidP="004E754B">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Абай ауданының Абай атындағы №5 мектеп-гимназиясы </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="006C2AC4" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="004E754B" w:rsidRDefault="004E754B" w:rsidP="00982E57">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-              <w:t>Казахский язык и казахская литература</w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қазақ тілі және қазақ әдебиеті</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00B37F41">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="004E754B" w:rsidRDefault="004E754B" w:rsidP="00B37F41">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>I место</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>орын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...31 lines deleted...]
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Жунусова К.М.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">ОСШ №21 </w:t>
+          <w:p w:rsidR="004E754B" w:rsidRDefault="004E754B" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Жетекші мектеп</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>№21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЖББОМ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Тем</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B37F41">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ртау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="004E754B" w:rsidRDefault="00B37F41" w:rsidP="004E754B">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>№21</w:t>
+            </w:r>
+            <w:r w:rsidR="004E754B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЖББОМ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE63FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тем</w:t>
+            </w:r>
+            <w:r w:rsidR="004E754B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AE63FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>г</w:t>
-[...25 lines deleted...]
-              <w:t>емиртау</w:t>
+              <w:t>ртау</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004E754B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="006C2AC4" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00982E57">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00A96566" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00A96566" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005234F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Кутлымуратова Д.Т.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...23 lines deleted...]
-              <w:t xml:space="preserve">ОСШ №21 </w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="004E754B" w:rsidRDefault="00B37F41" w:rsidP="004E754B">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>№21</w:t>
+            </w:r>
+            <w:r w:rsidR="004E754B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЖББОМ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE63FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тем</w:t>
+            </w:r>
+            <w:r w:rsidR="004E754B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AE63FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>г</w:t>
-[...25 lines deleted...]
-              <w:t>емиртау</w:t>
+              <w:t>ртау</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004E754B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="006C2AC4" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00982E57">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00A96566" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00A96566" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005234F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Рыспаева Б.С.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...23 lines deleted...]
-              <w:t xml:space="preserve">ОСШ №32 </w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="004E754B" w:rsidRDefault="00B37F41" w:rsidP="004E754B">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>№32</w:t>
+            </w:r>
+            <w:r w:rsidR="004E754B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЖББОМ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE63FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тем</w:t>
+            </w:r>
+            <w:r w:rsidR="004E754B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AE63FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>г</w:t>
-[...25 lines deleted...]
-              <w:t>емиртау</w:t>
+              <w:t>ртау</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004E754B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="006C2AC4" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00982E57">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00A96566" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00A96566" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005234F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Рахимбаева Г.С.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...23 lines deleted...]
-              <w:t xml:space="preserve">ОСШ №32 </w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="004E754B" w:rsidRDefault="00B37F41" w:rsidP="004E754B">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>№32</w:t>
+            </w:r>
+            <w:r w:rsidR="004E754B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЖББОМ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE63FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тем</w:t>
+            </w:r>
+            <w:r w:rsidR="004E754B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AE63FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>г</w:t>
-[...25 lines deleted...]
-              <w:t>емиртау</w:t>
+              <w:t>ртау</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004E754B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="006C2AC4" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00982E57">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00A96566" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00A96566" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005234F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Сарбасова С.Р.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...23 lines deleted...]
-              <w:t xml:space="preserve">ОСШ №32 </w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="006C2AC4" w:rsidRDefault="006C2AC4" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> №32</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЖББОМ </w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41" w:rsidRPr="00AE63FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тем</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00AE63FE">
-[...35 lines deleted...]
-              <w:t>емиртау</w:t>
+            <w:r w:rsidR="00B37F41" w:rsidRPr="00AE63FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ртау</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="006C2AC4" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00982E57">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00A96566" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00A96566" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005234F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Искакова А.С.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...23 lines deleted...]
-              <w:t xml:space="preserve">ОСШ №11 </w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="006C2AC4" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№11 </w:t>
+            </w:r>
+            <w:r w:rsidR="006C2AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЖББОМ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE63FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тем</w:t>
+            </w:r>
+            <w:r w:rsidR="006C2AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AE63FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>г</w:t>
-[...25 lines deleted...]
-              <w:t>емиртау</w:t>
+              <w:t>ртау</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="006C2AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="006C2AC4" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00982E57">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00A96566" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00A96566" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005234F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Ахметова Д.Д.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...23 lines deleted...]
-              <w:t xml:space="preserve">ОСШ №12 </w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="006C2AC4" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№12 </w:t>
+            </w:r>
+            <w:r w:rsidR="006C2AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЖББОМ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE63FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тем</w:t>
+            </w:r>
+            <w:r w:rsidR="006C2AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AE63FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>г</w:t>
-[...25 lines deleted...]
-              <w:t>емиртау</w:t>
+              <w:t>ртау</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="006C2AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="006C2AC4" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00982E57">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00A96566" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00A96566" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005234F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Кульжанова А.Г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...23 lines deleted...]
-              <w:t xml:space="preserve">Женская гимназия </w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="006C2AC4" w:rsidRDefault="006C2AC4" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Әйелдер</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> гимназия</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>сы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тем</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...35 lines deleted...]
-              <w:t>емиртау</w:t>
+            <w:r w:rsidR="00B37F41">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ртау</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="006C2AC4" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00982E57">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00A96566" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00A96566" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005234F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Шайлимбекова К.И.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...23 lines deleted...]
-              <w:t xml:space="preserve">ОСШ №23 </w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="006C2AC4" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>№23</w:t>
+            </w:r>
+            <w:r w:rsidR="006C2AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЖББОМ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C2AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тем</w:t>
+            </w:r>
+            <w:r w:rsidR="006C2AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AE63FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>г</w:t>
-[...25 lines deleted...]
-              <w:t>емиртау</w:t>
+              <w:t>ртау</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="006C2AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="006C2AC4" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00982E57">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00A96566" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00A96566" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005234F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Шекенова К.Н.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...23 lines deleted...]
-              <w:t xml:space="preserve">ОСШ №23 </w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="006C2AC4" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№23 </w:t>
+            </w:r>
+            <w:r w:rsidR="006C2AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЖББОМ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE63FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тем</w:t>
+            </w:r>
+            <w:r w:rsidR="006C2AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AE63FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>г</w:t>
-[...25 lines deleted...]
-              <w:t>емиртау</w:t>
+              <w:t>ртау</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="006C2AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="006C2AC4" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00982E57">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00A96566" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00A96566" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005234F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Жокешова Ж.Д.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...23 lines deleted...]
-              <w:t xml:space="preserve">ПТКЛ </w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="006C2AC4" w:rsidRDefault="006C2AC4" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТКЛ </w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41" w:rsidRPr="00AE63FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тем</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00AE63FE">
-[...35 lines deleted...]
-              <w:t>емиртау</w:t>
+            <w:r w:rsidR="00B37F41" w:rsidRPr="00AE63FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ртау</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="006C2AC4" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00982E57">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00A96566" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00A96566" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005234F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Мукашева Т.Е.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...23 lines deleted...]
-              <w:t xml:space="preserve">ПТКЛ </w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="006C2AC4" w:rsidRDefault="006C2AC4" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТКЛ </w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41" w:rsidRPr="00AE63FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тем</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00AE63FE">
-[...35 lines deleted...]
-              <w:t>емиртау</w:t>
+            <w:r w:rsidR="00B37F41" w:rsidRPr="00AE63FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ртау</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="006C2AC4" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00982E57">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00A96566" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00A96566" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005234F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Кун С.В.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...23 lines deleted...]
-              <w:t xml:space="preserve">ОСШ №21 </w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="006C2AC4" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№21 </w:t>
+            </w:r>
+            <w:r w:rsidR="006C2AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЖББОМ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE63FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тем</w:t>
+            </w:r>
+            <w:r w:rsidR="006C2AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AE63FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>г</w:t>
-[...25 lines deleted...]
-              <w:t>емиртау</w:t>
+              <w:t>ртау</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="006C2AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="006C2AC4" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00982E57">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00A96566" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00A96566" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005234F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Белкина С.А.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...23 lines deleted...]
-              <w:t xml:space="preserve">ОСШ №21 </w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="006C2AC4" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№21 </w:t>
+            </w:r>
+            <w:r w:rsidR="006C2AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЖББОМ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE63FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тем</w:t>
+            </w:r>
+            <w:r w:rsidR="006C2AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AE63FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>г</w:t>
-[...25 lines deleted...]
-              <w:t>емиртау</w:t>
+              <w:t>ртау</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="006C2AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="006271A6">
+      <w:tr w:rsidR="00B37F41" w:rsidTr="006C2AC4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9463" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="006C2AC4" w:rsidRDefault="006C2AC4" w:rsidP="00982E57">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Бағыт</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41" w:rsidRPr="00F7091E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Жаратылыстану-математикалық бағыт жинағы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C2AC4" w:rsidRPr="00982E57" w:rsidTr="00B37F41">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="659" w:type="dxa"/>
+          </w:tcPr>
           <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F7091E">
-[...7 lines deleted...]
-              <w:t>Направление «Сборник естественно-математического направления</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1759" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00982E57">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>География</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1745" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="006C2AC4" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00312BF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I </w:t>
+            </w:r>
+            <w:r w:rsidR="006C2AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>орын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2436" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Щелконогова Е.В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2864" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="006C2AC4" w:rsidRDefault="006C2AC4" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Жетекші меткеп</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C2AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41" w:rsidRPr="006C2AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>№93</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> гимназия</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C2AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">» </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C2AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ара</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C2AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>анд</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ы қаласы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="006C2AC4" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00982E57">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>География</w:t>
+              <w:t>Информатика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...223 lines deleted...]
-              <w:t>I место</w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="006C2AC4" w:rsidRDefault="006C2AC4" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>орын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Воробьева М.Г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...64 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="009D460A" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№17 </w:t>
+            </w:r>
+            <w:r w:rsidR="009D460A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТМ </w:t>
+            </w:r>
+            <w:r w:rsidR="009D460A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Саран</w:t>
+            </w:r>
+            <w:r w:rsidR="009D460A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="006C2AC4" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...25 lines deleted...]
-              <w:t xml:space="preserve">Физика </w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00982E57">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Физика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...20 lines deleted...]
-              <w:t>I место</w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="001D6A28" w:rsidRDefault="001D6A28" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>орын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...51 lines deleted...]
-          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve">Ержан Г.Е. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...125 lines deleted...]
-              <w:t xml:space="preserve">Школа-гимназия №1 </w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="009D460A" w:rsidRDefault="009D460A" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Жетекші мектеп</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41" w:rsidRPr="009D460A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D460A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>С.Сейфуллин</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> атындағы гимназия</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D460A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>» С</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ә</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41" w:rsidRPr="009D460A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тпаев</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00FA7371" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№1 </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA7371">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мектеп-гимназия </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA7371">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>С</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA7371">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ә</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C61EA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>г</w:t>
-[...25 lines deleted...]
-              <w:t>атпаев</w:t>
+              <w:t>тпаев</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00FA7371">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="006C2AC4" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...2 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00982E57">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00A96566" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00A96566" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00032FE9" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00032FE9" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00032FE9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Бектасова</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Н.Т.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...10 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00FA7371" w:rsidRDefault="00B37F41" w:rsidP="00FA7371">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A96566">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>ОШ №15</w:t>
+              <w:t>№15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA7371">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТМ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C61EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>С</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA7371">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ә</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C61EA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>г</w:t>
-[...25 lines deleted...]
-              <w:t>атпаев</w:t>
+              <w:t>тпаев</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00FA7371">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="006C2AC4" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...2 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00982E57">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Киянбекова Б.З.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...10 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00FA7371" w:rsidRDefault="00B37F41" w:rsidP="00FA7371">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A96566">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>ОШ №1</w:t>
+              <w:t>№1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">6 </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA7371">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТМ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C61EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>С</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA7371">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ә</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C61EA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>г</w:t>
-[...25 lines deleted...]
-              <w:t>атпаев</w:t>
+              <w:t>тпаев</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00FA7371">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="006C2AC4" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...2 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00982E57">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Жамангарина А.С.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...23 lines deleted...]
-              <w:t xml:space="preserve">Школа лицей №4 </w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00FA7371" w:rsidRDefault="00B37F41" w:rsidP="00FA7371">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>№4</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA7371">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мектеп-лицей</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA7371">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>С</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA7371">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ә</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>г</w:t>
-[...25 lines deleted...]
-              <w:t>атпаев</w:t>
+              <w:t>тпаев</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00FA7371">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="006C2AC4" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...2 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00982E57">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve">Шынжырбекова </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...10 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00FA7371" w:rsidRDefault="00B37F41" w:rsidP="00FA7371">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A96566">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>ОШ №</w:t>
+              <w:t>№</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">27 </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA7371">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТМ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C61EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>С</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA7371">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ә</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C61EA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>г</w:t>
-[...25 lines deleted...]
-              <w:t>атпаев</w:t>
+              <w:t>тпаев</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00FA7371">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="006C2AC4" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00982E57">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Биология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1745" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00FA7371" w:rsidRDefault="00FA7371" w:rsidP="0038172A">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>орын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2436" w:type="dxa"/>
+          </w:tcPr>
           <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Биология</w:t>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2864" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C2AC4" w:rsidTr="00B37F41">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="659" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1759" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00982E57">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Технология</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
           </w:tcPr>
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00312BF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA7371">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>орын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2436" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2864" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C2AC4" w:rsidTr="00B37F41">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="659" w:type="dxa"/>
+          </w:tcPr>
           <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1759" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00982E57">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Химия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1745" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>I место</w:t>
+              <w:t xml:space="preserve">I </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA7371">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>орын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
           </w:tcPr>
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2864" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C2AC4" w:rsidTr="00B37F41">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="659" w:type="dxa"/>
+          </w:tcPr>
           <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1759" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00982E57">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Алгебра </w:t>
+            </w:r>
+            <w:r w:rsidR="001D6A28">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> геометрия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1745" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00312BF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA7371">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>орын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2436" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="0038172A">
-[...500 lines deleted...]
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
@@ -6678,378 +7369,480 @@
     <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a5"/>
         <w:tblW w:w="9463" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="659"/>
+        <w:gridCol w:w="651"/>
         <w:gridCol w:w="1759"/>
-        <w:gridCol w:w="1745"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2864"/>
+        <w:gridCol w:w="1829"/>
+        <w:gridCol w:w="2414"/>
+        <w:gridCol w:w="2810"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="00934BF0" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="001E7485" w:rsidRDefault="001E7485" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-              <w:t>Предмет</w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Пән</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="001E7485" w:rsidRDefault="001E7485" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-              <w:t>Диплом, номинации</w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Диплом, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>номинаци</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="001E7485" w:rsidRDefault="001E7485" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-              <w:t>ФИО учителей</w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Мұғалімдердің аты-жөні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="001E7485" w:rsidRDefault="001E7485" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-              <w:t>Организация образования</w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Білім беру ұйымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="0080110B">
+      <w:tr w:rsidR="00B37F41" w:rsidTr="006C2AC4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9463" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="001E7485" w:rsidRDefault="001E7485" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00F7091E">
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...9 lines deleted...]
-              <w:t>»</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Бағыт</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41" w:rsidRPr="00F7091E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қоғамдық-гуманитарлық бағыт жинағы» </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="00934BF0" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="001E7485" w:rsidRDefault="001E7485" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-              <w:t>Английский, французский, немецкий язык</w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ағылшын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>, француз, нем</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>іс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...20 lines deleted...]
-              <w:t>II место</w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="001E7485" w:rsidRDefault="001E7485" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>орын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
@@ -7057,209 +7850,193 @@
               <w:t>Червонцева</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> А.В.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00A96566" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...49 lines deleted...]
-              <w:t xml:space="preserve"> района</w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00A96566" w:rsidRDefault="001E7485" w:rsidP="001E7485">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Абай ауданының № 14 мектеп-лицейі </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="00934BF0" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...25 lines deleted...]
-              <w:t>Русский язык и литература</w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="001E7485" w:rsidRDefault="001E7485" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Орыс тілі және әдебиеті</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...15 lines deleted...]
-              <w:t>II место</w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="001E7485" w:rsidRDefault="001E7485" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>орын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
@@ -7267,215 +8044,173 @@
               <w:t>Казыбекова</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Г.Ш.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...89 lines deleted...]
-              <w:t xml:space="preserve"> район</w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="001E7485" w:rsidRDefault="001E7485" w:rsidP="00780BEE">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Үміткер </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD3323">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Т</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>М Бұқар жыоау ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="00934BF0" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
@@ -7483,1402 +8218,1356 @@
               <w:t>Абикенова</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> А.Е.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...89 lines deleted...]
-              <w:t xml:space="preserve"> район</w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="001E7485" w:rsidP="00780BEE">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Үміткер </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD3323">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Т</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>М Бұқар жыоау ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="00934BF0" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="001D6A28" w:rsidRDefault="001D6A28" w:rsidP="001D6A28">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-              <w:t>История Казахстана, Всемирная история</w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қазақстан тарихы</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Дүниежүзі тарихы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="001E7485" w:rsidRDefault="001E7485" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>орын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2436" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t>II место</w:t>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Васильченко Н.В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2864" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="001E7485" w:rsidRDefault="00B37F41" w:rsidP="001E7485">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№93 </w:t>
+            </w:r>
+            <w:r w:rsidR="001E7485">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>гимназия Қарағанды қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00934BF0" w:rsidRPr="00982E57" w:rsidTr="00B37F41">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="659" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1759" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="001E7485" w:rsidRDefault="001E7485" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қазақ тілі және қазақ әдебиеті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1745" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="001E7485" w:rsidRDefault="001E7485" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>орын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...25 lines deleted...]
-              <w:t>Васильченко Н.В.</w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005234F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Даурен Б.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...64 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="001E7485" w:rsidRDefault="001E7485" w:rsidP="001E7485">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Абай ауданының Абай атындағы №2 мектеп-гимназиясы </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
-[...231 lines deleted...]
-      <w:tr w:rsidR="00B37F41" w:rsidTr="008801BA">
+      <w:tr w:rsidR="00B37F41" w:rsidTr="006C2AC4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9463" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="001E7485" w:rsidP="001E7485">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F7091E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-              <w:t>Направление «Сборник естественно-математического направления»</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Бағыт</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41" w:rsidRPr="00F7091E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Жаратылыстану-математикалық бағыт жинағы</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41" w:rsidRPr="00F7091E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="00934BF0" w:rsidRPr="00982E57" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>География</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00A96566" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...13 lines deleted...]
-              <w:t>II место</w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="001E7485" w:rsidRDefault="001E7485" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>орын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Майпенова М.И.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...68 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="001E7485" w:rsidRDefault="001E7485" w:rsidP="001E7485">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Жетекші мектеп</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E7485">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41" w:rsidRPr="001E7485">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>№93</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> гимназия</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41" w:rsidRPr="001E7485">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">» </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қарағанды қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="00934BF0" w:rsidRPr="00982E57" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Информатика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00A96566" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...13 lines deleted...]
-              <w:t>II место</w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="001E7485" w:rsidRDefault="001E7485" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>орын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...51 lines deleted...]
-          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Каирбаева Б.Н.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...79 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="001D1C3C" w:rsidRDefault="001E7485" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Жетекші мектеп</w:t>
+            </w:r>
+            <w:r w:rsidR="001D1C3C" w:rsidRPr="001D1C3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Ел</w:t>
+            </w:r>
+            <w:r w:rsidR="001D1C3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тай</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41" w:rsidRPr="001D1C3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...76 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r w:rsidR="001D1C3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ЖББОМ</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41" w:rsidRPr="001D1C3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">» </w:t>
+            </w:r>
+            <w:r w:rsidR="001D1C3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Бұқар жырау ауданы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00B21963" w:rsidRDefault="00B21963" w:rsidP="00B21963">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B21963">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ел</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тай</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41" w:rsidRPr="00B21963">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ЖББОМ</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41" w:rsidRPr="00B21963">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> район</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Бұқар жырау ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="00934BF0" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Технология</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...15 lines deleted...]
-              <w:t>II место</w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00DD59E7" w:rsidRDefault="00DD59E7" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>орын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Мусабекова К.А.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...10 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00DD59E7" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A5FD5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Гимназия №93 </w:t>
-[...40 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>№93</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD59E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> гимназия</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD59E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD59E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қарағанды қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="00934BF0" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
@@ -8904,2348 +9593,2724 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Физика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...15 lines deleted...]
-              <w:t>II место</w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00DD59E7" w:rsidRDefault="00DD59E7" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>орын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Погребнякова Н.А.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...64 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00DD59E7" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№17 </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD59E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТМ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Сар</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD59E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ан</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD59E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="00934BF0" w:rsidRPr="00982E57" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00494C23" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00494C23" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Биология </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...15 lines deleted...]
-              <w:t>II место</w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00DD59E7" w:rsidRDefault="00DD59E7" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>орын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...51 lines deleted...]
-          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve">Иваненко Н.И. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...79 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00DD59E7" w:rsidRDefault="00DD59E7" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Жетекші мектеп</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD59E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Ел</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тай</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41" w:rsidRPr="00DD59E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...76 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ЖББОМ</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41" w:rsidRPr="00DD59E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">» </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Бұқар жырау ауданы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00DD59E7" w:rsidRDefault="00DD59E7" w:rsidP="00DD59E7">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD59E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ел</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тай</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41" w:rsidRPr="00DD59E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ЖББОМ</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41" w:rsidRPr="00DD59E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> район</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Бұқар жырау ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="00934BF0" w:rsidRPr="00982E57" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Химия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...15 lines deleted...]
-              <w:t>II место</w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00DD59E7" w:rsidRDefault="00DD59E7" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>орын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...38 lines deleted...]
-          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Касымова Б.С.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...135 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00DD59E7" w:rsidRDefault="00DD59E7" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Жетекші мектеп</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD59E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41" w:rsidRPr="00DD59E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>№97</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> гимназия</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD59E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">» </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қарағанды қаласы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00DD59E7" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD59E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№38 </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD59E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>гимназия Қарағанды қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="00934BF0" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...25 lines deleted...]
-              <w:t>Алгебра и геометрия</w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="001D6A28">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Алгебра </w:t>
+            </w:r>
+            <w:r w:rsidR="001D6A28">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> геометрия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...15 lines deleted...]
-              <w:t>II место</w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00DD59E7" w:rsidRDefault="00DD59E7" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>орын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...23 lines deleted...]
-          <w:p w:rsidR="00B37F41" w:rsidRPr="004D4B0A" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="004D4B0A" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005234F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Белкина С.А.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...52 lines deleted...]
-              <w:t>ОСШ №21 г. Темиртау</w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00934BF0" w:rsidRDefault="00934BF0" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Жетекші мектеп</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>№21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЖББОМ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">» </w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тем</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B37F41">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ртау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00934BF0" w:rsidRDefault="00B37F41" w:rsidP="00934BF0">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№21 </w:t>
+            </w:r>
+            <w:r w:rsidR="00934BF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ЖББОМ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Тем</w:t>
+            </w:r>
+            <w:r w:rsidR="00934BF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ртау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00934BF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="00934BF0" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00A90CCA" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00A90CCA" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Сладкова О.М.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00F03079">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00934BF0" w:rsidRDefault="00934BF0" w:rsidP="00934BF0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ТКЛ</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00B37F41" w:rsidRPr="00F03079">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тем</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F03079">
-[...35 lines deleted...]
-              <w:t>емиртау</w:t>
+            <w:r w:rsidR="00B37F41" w:rsidRPr="00F03079">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ртау</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="00934BF0" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Осаулко О.В.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00934BF0" w:rsidRDefault="00B37F41" w:rsidP="00934BF0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00F03079">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ОСШ №21 </w:t>
+              <w:t xml:space="preserve">№21 </w:t>
+            </w:r>
+            <w:r w:rsidR="00934BF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЖББОМ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F03079">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тем</w:t>
+            </w:r>
+            <w:r w:rsidR="00934BF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F03079">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>г</w:t>
-[...25 lines deleted...]
-              <w:t>емиртау</w:t>
+              <w:t>ртау</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00934BF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="00934BF0" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Кун С.В.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...23 lines deleted...]
-              <w:t xml:space="preserve">ОСШ №21 </w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00934BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№21 </w:t>
+            </w:r>
+            <w:r w:rsidR="00934BF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЖББОМ </w:t>
+            </w:r>
+            <w:r w:rsidR="00934BF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тем</w:t>
+            </w:r>
+            <w:r w:rsidR="00934BF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AE63FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>г</w:t>
-[...25 lines deleted...]
-              <w:t>емиртау</w:t>
+              <w:t>ртау</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00934BF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00B37F41">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a5"/>
         <w:tblW w:w="9463" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="659"/>
+        <w:gridCol w:w="651"/>
         <w:gridCol w:w="1759"/>
-        <w:gridCol w:w="1745"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2864"/>
+        <w:gridCol w:w="1829"/>
+        <w:gridCol w:w="2413"/>
+        <w:gridCol w:w="2811"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00CA0F46">
+      <w:tr w:rsidR="009F1250" w:rsidTr="006C2AC4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00D65F56" w:rsidRDefault="00D65F56" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-              <w:t>Предмет</w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Пән</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00D65F56" w:rsidRDefault="00D65F56" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-              <w:t>Диплом, номинации</w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Диплом, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>номинаци</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00D65F56" w:rsidRDefault="00D65F56" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-              <w:t>ФИО учителей</w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Мұғалімдердің аты-жөні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00D65F56" w:rsidRDefault="00D65F56" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-              <w:t>Организация образования</w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Білім беру ұйымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00CA0F46">
+      <w:tr w:rsidR="00B37F41" w:rsidTr="006C2AC4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9463" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00D65F56" w:rsidP="00D65F56">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F7091E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00F7091E">
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Бағыт</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41" w:rsidRPr="00F7091E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қоғамдық-гуманитарлық бағыт жинағы</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41" w:rsidRPr="00F7091E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="009F1250" w:rsidRPr="00982E57" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00D65F56" w:rsidRDefault="00D65F56" w:rsidP="00D65F56">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-              <w:t>Английский, французский, немецкий язык</w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ағылшын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>, француз, нем</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>іс</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...20 lines deleted...]
-              <w:t>III место</w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00D65F56" w:rsidRDefault="00D65F56" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>орын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...63 lines deleted...]
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Валиева Ф.С.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...70 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00D65F56" w:rsidRDefault="00D65F56" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Жетекші мектеп</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Ел</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тай</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...76 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ЖББОМ</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">» </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Бұқар жырау ауданы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00D65F56" w:rsidRDefault="00D65F56" w:rsidP="00D65F56">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D65F56">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ел</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тай</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41" w:rsidRPr="00D65F56">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ЖББОМ</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41" w:rsidRPr="00D65F56">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> район</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Бұқар жырау ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="009F1250" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00D65F56" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00D65F56" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00D65F56" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
@@ -11254,228 +12319,210 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Л.Ч.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="005A77AF" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> ОСШ</w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00780BEE" w:rsidRDefault="00780BEE" w:rsidP="00780BEE">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ел</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тай</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-            <w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ЖББОМ</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> район</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Бұқар жырау ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="009F1250" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
@@ -11484,309 +12531,251 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-Кочкина О.С.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="005A77AF" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...65 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00780BEE" w:rsidRDefault="00780BEE" w:rsidP="00780BEE">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Гагарин</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> атындағы ЖББОМ</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...49 lines deleted...]
-              <w:t xml:space="preserve"> район</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Бұқар жырау ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="009F1250" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...15 lines deleted...]
-              <w:t>III место</w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00780BEE" w:rsidRDefault="00780BEE" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>орын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...47 lines deleted...]
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
@@ -11794,477 +12783,431 @@
               <w:t>Голынская</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> И.Р.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...82 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00780BEE" w:rsidRDefault="00780BEE" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Жетекші мектеп</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>№9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> гимназия</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">» </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қарағанды қаласы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00780BEE" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E6506">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Гимназия №9</w:t>
+              <w:t>№9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...38 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00780BEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>гимназиы Қарағанды қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="009F1250" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B01C31" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B01C31" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Линк</w:t>
             </w:r>
             <w:r w:rsidR="00B37F41" w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ер В.Х.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...11 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00780BEE" w:rsidRDefault="00B37F41" w:rsidP="00780BEE">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E6506">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Гимназия №9</w:t>
-[...52 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>№9</w:t>
+            </w:r>
+            <w:r w:rsidR="00780BEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> гимназия Қарағанды қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="009F1250" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
@@ -12273,202 +13216,186 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Н.А.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...11 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00780BEE" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E6506">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Гимназия №9</w:t>
+              <w:t>№9</w:t>
+            </w:r>
+            <w:r w:rsidR="00780BEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> гимназия</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...38 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00780BEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қарағанды қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="009F1250" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
@@ -12476,620 +13403,588 @@
               <w:t>Аманбаева</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ж.С.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="000E6506" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...10 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00780BEE" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E6506">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">СОШ №65 </w:t>
-[...40 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">№65 </w:t>
+            </w:r>
+            <w:r w:rsidR="00780BEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ЖББОМ Қарағанды қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="009F1250" w:rsidRPr="00982E57" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00780BEE" w:rsidRDefault="00780BEE" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-              <w:t>Русский язык и литература</w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Орыс тілі және әдебиеті</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...15 lines deleted...]
-              <w:t>III место</w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00780BEE" w:rsidRDefault="00780BEE" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>орын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...63 lines deleted...]
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Игнатова Е.И.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...70 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00780BEE" w:rsidRDefault="00780BEE" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Жетекші мектеп</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Ел</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тай</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...76 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ЖББОМ</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">» </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Бұқар жырау ауданы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00780BEE" w:rsidRDefault="00780BEE" w:rsidP="00780BEE">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780BEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ел</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тай</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41" w:rsidRPr="00780BEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ЖББОМ</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41" w:rsidRPr="00780BEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> район</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Бұқар жырау ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="009F1250" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00780BEE" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00780BEE" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...15 lines deleted...]
-              <w:t>III место</w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00780BEE" w:rsidRDefault="00780BEE" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>орын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
@@ -13097,215 +13992,149 @@
               <w:t>Казыбекова</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Г.Ш.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...89 lines deleted...]
-              <w:t xml:space="preserve"> район</w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00485B53" w:rsidRDefault="00485B53" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Үміткер ТМ Бұқар жырау ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="009F1250" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
@@ -13313,6428 +14142,7108 @@
               <w:t>Жаукешева</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> А.Б.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...89 lines deleted...]
-              <w:t xml:space="preserve"> район</w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00485B53" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Үміткер ТМ Бұқар жырау ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="009F1250" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00485B53" w:rsidRDefault="00485B53" w:rsidP="00485B53">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-              <w:t>История Казахстана, Всемирная история</w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қазақстан тарихы</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Дүниежүзі тарихы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00485B53" w:rsidRDefault="00485B53" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>орын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2436" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...27 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Дмитриева В.В.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...64 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00485B53" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№6 </w:t>
+            </w:r>
+            <w:r w:rsidR="00485B53">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТМ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Шахтинск</w:t>
+            </w:r>
+            <w:r w:rsidR="00485B53">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="009F1250" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00485B53" w:rsidRDefault="00485B53" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>орын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2436" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...27 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Ахметова А.Б.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...23 lines deleted...]
-              <w:t xml:space="preserve">СШ №5 </w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00485B53" w:rsidRDefault="00485B53" w:rsidP="00485B53">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мұстафин атындағы </w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>№5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ОМ</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Тем</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...35 lines deleted...]
-              <w:t>устафина</w:t>
+            <w:r w:rsidR="00B37F41">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ртау</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...16 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="009F1250" w:rsidRPr="00982E57" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00485B53" w:rsidRDefault="00485B53" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-              <w:t>Казахский язык и казахская литература</w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қазақ тілі және қазақ әдебиеті</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...15 lines deleted...]
-              <w:t>III место</w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00485B53" w:rsidRDefault="00485B53" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>орын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...51 lines deleted...]
-          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Сейсебаева К.К.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...79 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00485B53" w:rsidRDefault="00485B53" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Жетекші мектеп</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00485B53">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Ел</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тай</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41" w:rsidRPr="00485B53">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...76 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ЖББОМ</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41" w:rsidRPr="00485B53">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">» </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Бұқар жырау ауданы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00485B53" w:rsidRDefault="00485B53" w:rsidP="00485B53">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00485B53">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ел</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тай</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41" w:rsidRPr="00485B53">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ЖББОМ</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41" w:rsidRPr="00485B53">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> район</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Бұқар жырау ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="009F1250" w:rsidRPr="00982E57" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00485B53" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00485B53" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...15 lines deleted...]
-              <w:t>III место</w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00485B53" w:rsidRDefault="00485B53" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>орын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...38 lines deleted...]
-          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Исекеева А.М.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...148 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00485B53" w:rsidRDefault="00485B53" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Жетекші мектеп</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00485B53">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41" w:rsidRPr="00485B53">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>№97</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> гимназия</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41" w:rsidRPr="00485B53">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">» </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қарағанды қаласы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00485B53" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00485B53">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>№97</w:t>
+            </w:r>
+            <w:r w:rsidR="00485B53">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> гимназия Қарағанды қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="009F1250" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00485B53" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00485B53" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00A96566" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00485B53" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Оноприенко Н.А.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...10 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00485B53" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B5080A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Гимназия №97</w:t>
+              <w:t>№97</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...38 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00485B53">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> гимназия Қарағанды қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="007806F0">
+      <w:tr w:rsidR="00B37F41" w:rsidTr="006C2AC4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9463" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00A96566" w:rsidRDefault="00B37F41" w:rsidP="00B37F41">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00A96566" w:rsidRDefault="005A6DC7" w:rsidP="005A6DC7">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F7091E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-              <w:t>Направление «Сборник естественно-математического направления»</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Бағыт</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41" w:rsidRPr="00F7091E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Жаратылыстану-математикалық бағыт жинағы</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41" w:rsidRPr="00F7091E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="009F1250" w:rsidRPr="00982E57" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>География</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...15 lines deleted...]
-              <w:t>III место</w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005A6DC7" w:rsidRDefault="005A6DC7" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>орын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...51 lines deleted...]
-          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Байкенова Е.Д.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...23 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005A6DC7" w:rsidRDefault="005A6DC7" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Ведущая школа </w:t>
-[...10 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:t>Жетекші мектеп</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A6DC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Елтай </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ЖББОМ</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41" w:rsidRPr="005A6DC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">» </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>«</w:t>
-[...53 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:t>Бұқар жырау ауданы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005A6DC7" w:rsidRDefault="005A6DC7" w:rsidP="005A6DC7">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A6DC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ел</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тай</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41" w:rsidRPr="005A6DC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...76 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ЖББОМ</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41" w:rsidRPr="005A6DC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...49 lines deleted...]
-              <w:t xml:space="preserve"> район</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Бұқар жырау ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="009F1250" w:rsidRPr="00982E57" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005A6DC7" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005A6DC7" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005A6DC7" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Березовская В.М.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...73 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="004451ED" w:rsidRDefault="004451ED" w:rsidP="004451ED">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004451ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Гагарин</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> атындағы ЖББОМ </w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41" w:rsidRPr="004451ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...49 lines deleted...]
-              <w:t xml:space="preserve"> район</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Бұқар жырау ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="009F1250" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Информатика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...15 lines deleted...]
-              <w:t>III место</w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="004451ED" w:rsidRDefault="004451ED" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>орын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...51 lines deleted...]
-          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Бозаева Р.К.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...79 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00A17CF8" w:rsidRDefault="00A17CF8" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Жетекші мектеп</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A17CF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Елтай</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41" w:rsidRPr="00A17CF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...116 lines deleted...]
-              <w:t xml:space="preserve"> район</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ЖББОМ</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41" w:rsidRPr="00A17CF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">» </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Бұқар жырау ауданы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00A17CF8" w:rsidRDefault="00B37F41" w:rsidP="00A17CF8">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№1 </w:t>
+            </w:r>
+            <w:r w:rsidR="00A17CF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ЖББОМ Бұқар жырау ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="009F1250" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...15 lines deleted...]
-              <w:t>III место</w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="002433D8" w:rsidRDefault="002433D8" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>орын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...23 lines deleted...]
-          <w:p w:rsidR="00B37F41" w:rsidRPr="004D4B0A" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="004D4B0A" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Саморукова</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> И.В.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...52 lines deleted...]
-              <w:t>ОСШ №21 г. Темиртау</w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="002433D8" w:rsidRDefault="002433D8" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жетекші мектеп </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>№21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЖББОМ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">» </w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тем</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B37F41">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ртау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="002433D8" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№21 </w:t>
+            </w:r>
+            <w:r w:rsidR="002433D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ЖББОМ</w:t>
+            </w:r>
+            <w:r w:rsidR="002433D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Тем</w:t>
+            </w:r>
+            <w:r w:rsidR="002433D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ртау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="002433D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="009F1250" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Туркина И.Н.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...10 lines deleted...]
-              <w:t>ОСШ №3</w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="002433D8" w:rsidRDefault="00B37F41" w:rsidP="002433D8">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>№3</w:t>
             </w:r>
             <w:r w:rsidRPr="00F03079">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:r w:rsidR="002433D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЖББОМ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F03079">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тем</w:t>
+            </w:r>
+            <w:r w:rsidR="002433D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F03079">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>г</w:t>
-[...25 lines deleted...]
-              <w:t>емиртау</w:t>
+              <w:t>ртау</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="002433D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="009F1250" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Тлеубаева А.С.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="002433D8" w:rsidRDefault="00B37F41" w:rsidP="002433D8">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00F03079">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ОСШ №21 </w:t>
+              <w:t xml:space="preserve">№21 </w:t>
+            </w:r>
+            <w:r w:rsidR="002433D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЖББОМ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F03079">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тем</w:t>
+            </w:r>
+            <w:r w:rsidR="002433D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F03079">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>г</w:t>
-[...25 lines deleted...]
-              <w:t>емиртау</w:t>
+              <w:t>ртау</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="002433D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="009F1250" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Шакирова А.Ю.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...10 lines deleted...]
-              <w:t>ОСШ №</w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="002433D8" w:rsidRDefault="00B37F41" w:rsidP="002433D8">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
             <w:r w:rsidRPr="00F03079">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00F03079">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002433D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЖББОМ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F03079">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тем</w:t>
+            </w:r>
+            <w:r w:rsidR="002433D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F03079">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>г</w:t>
-[...25 lines deleted...]
-              <w:t>емиртау</w:t>
+              <w:t>ртау</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="002433D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="009F1250" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Кун С.В.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...23 lines deleted...]
-              <w:t xml:space="preserve">ОСШ №21 </w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="002433D8" w:rsidRDefault="00B37F41" w:rsidP="002433D8">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№21 </w:t>
+            </w:r>
+            <w:r w:rsidR="002433D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЖББОМ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE63FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тем</w:t>
+            </w:r>
+            <w:r w:rsidR="002433D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AE63FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>г</w:t>
-[...25 lines deleted...]
-              <w:t>емиртау</w:t>
+              <w:t>ртау</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="002433D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="009F1250" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005234F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Белкина С.А.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...23 lines deleted...]
-              <w:t xml:space="preserve">ОСШ №21 </w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="002433D8" w:rsidRDefault="00B37F41" w:rsidP="002433D8">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№21 </w:t>
+            </w:r>
+            <w:r w:rsidR="002433D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЖББОМ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE63FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тем</w:t>
+            </w:r>
+            <w:r w:rsidR="002433D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AE63FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>г</w:t>
-[...25 lines deleted...]
-              <w:t>емиртау</w:t>
+              <w:t>ртау</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="002433D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="009F1250" w:rsidRPr="00982E57" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Физика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...15 lines deleted...]
-              <w:t>III место</w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="009F1250" w:rsidRDefault="009F1250" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>орын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...38 lines deleted...]
-          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Калимуллина Н.Н.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...136 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="009F1250" w:rsidRDefault="009F1250" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Жетекші мектеп</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F1250">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41" w:rsidRPr="009F1250">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>№1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> гимназия</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F1250">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">» </w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41" w:rsidRPr="009F1250">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Шахтинск</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="009F1250" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F1250">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№1 </w:t>
+            </w:r>
+            <w:r w:rsidR="009F1250">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">гимназия </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F1250">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Шахтинск</w:t>
+            </w:r>
+            <w:r w:rsidR="009F1250">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="009F1250" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="009F1250" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="009F1250" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00A96566" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="009F1250" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Шитова Т.А.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00032FE9" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...10 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="009F1250" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00032FE9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Гимназия №1 </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">№1 </w:t>
+            </w:r>
+            <w:r w:rsidR="009F1250">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">гимназия </w:t>
+            </w:r>
             <w:r w:rsidRPr="00032FE9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>г</w:t>
-[...27 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Шахтинск</w:t>
+            </w:r>
+            <w:r w:rsidR="009F1250">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="009F1250" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Герасимова Л.О.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...25 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="009F1250" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>№11</w:t>
+            </w:r>
+            <w:r w:rsidR="009F1250">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ТМ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00032FE9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>г</w:t>
-[...27 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Шахтинск</w:t>
+            </w:r>
+            <w:r w:rsidR="009F1250">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="009F1250" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Биология</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...15 lines deleted...]
-              <w:t>III место</w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="009F1250" w:rsidRDefault="009F1250" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>орын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Костичану Т.Н. Гнидина Л.В.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...23 lines deleted...]
-              <w:t xml:space="preserve">СШ №6 </w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="009F1250" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>№6</w:t>
+            </w:r>
+            <w:r w:rsidR="009F1250">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ОМ</w:t>
+            </w:r>
+            <w:r w:rsidR="009F1250">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...35 lines deleted...]
-              <w:t>атпак</w:t>
+            <w:r w:rsidR="009F1250">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Батпа</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidR="009F1250">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қ ауылы</w:t>
+            </w:r>
+            <w:r w:rsidR="009F1250">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...9 lines deleted...]
-              <w:t>Осакаровский</w:t>
+            <w:r w:rsidR="009F1250">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Осакаров</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> район</w:t>
+            <w:r w:rsidR="009F1250">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ка ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="009F1250" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...15 lines deleted...]
-              <w:t>III место</w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="009F1250" w:rsidRDefault="009F1250" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>орын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...23 lines deleted...]
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00494C23" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00494C23" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Багдасарова</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> О.А.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">ОСШ №32 </w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="009F1250" w:rsidRDefault="009F1250" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Жетекші мектеп</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>№21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЖББОМ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">» </w:t>
+            </w:r>
+            <w:r w:rsidR="00B37F41">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тем</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B37F41">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ртау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="009F1250" w:rsidRDefault="00B37F41" w:rsidP="009F1250">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№32 </w:t>
+            </w:r>
+            <w:r w:rsidR="009F1250">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЖББОМ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE63FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тем</w:t>
+            </w:r>
+            <w:r w:rsidR="009F1250">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AE63FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>г</w:t>
-[...25 lines deleted...]
-              <w:t>емиртау</w:t>
+              <w:t>ртау</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009F1250">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="009F1250" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Бачурина Н.Н.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...23 lines deleted...]
-              <w:t xml:space="preserve">ОСШ №11 </w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="009F1250" w:rsidRDefault="00B37F41" w:rsidP="009F1250">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№11 </w:t>
+            </w:r>
+            <w:r w:rsidR="009F1250">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЖББОМ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE63FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тем</w:t>
+            </w:r>
+            <w:r w:rsidR="009F1250">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AE63FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>г</w:t>
-[...25 lines deleted...]
-              <w:t>емиртау</w:t>
+              <w:t>ртау</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009F1250">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="009F1250" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B01C31" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B01C31" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Яси</w:t>
             </w:r>
             <w:r w:rsidR="00B37F41">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>нская М.И.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...23 lines deleted...]
-              <w:t xml:space="preserve">ОСШ №21 </w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="009F1250" w:rsidRDefault="00B37F41" w:rsidP="009F1250">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№21 </w:t>
+            </w:r>
+            <w:r w:rsidR="009F1250">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЖББОМ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE63FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тем</w:t>
+            </w:r>
+            <w:r w:rsidR="009F1250">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AE63FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>г</w:t>
-[...25 lines deleted...]
-              <w:t>емиртау</w:t>
+              <w:t>ртау</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009F1250">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="009F1250" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Кун С.В.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...23 lines deleted...]
-              <w:t xml:space="preserve">ОСШ №21 </w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="009F1250" w:rsidRDefault="00B37F41" w:rsidP="009F1250">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№21 </w:t>
+            </w:r>
+            <w:r w:rsidR="009F1250">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЖББОМ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE63FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тем</w:t>
+            </w:r>
+            <w:r w:rsidR="009F1250">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AE63FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>г</w:t>
-[...25 lines deleted...]
-              <w:t>емиртау</w:t>
+              <w:t>ртау</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009F1250">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37F41" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="009F1250" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="00312BF0" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00B37F41" w:rsidRPr="005234F1" w:rsidRDefault="00B37F41" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005234F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Белкина С.А.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00CA0F46">
-[...23 lines deleted...]
-              <w:t xml:space="preserve">ОСШ №21 </w:t>
+          <w:p w:rsidR="00B37F41" w:rsidRPr="009F1250" w:rsidRDefault="00B37F41" w:rsidP="009F1250">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№21 </w:t>
+            </w:r>
+            <w:r w:rsidR="009F1250">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЖББОМ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE63FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тем</w:t>
+            </w:r>
+            <w:r w:rsidR="009F1250">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AE63FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>г</w:t>
-[...25 lines deleted...]
-              <w:t>емиртау</w:t>
+              <w:t>ртау</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009F1250">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84ED8" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="009F1250" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Химия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00E3661D" w:rsidRDefault="00E3661D" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>орын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2436" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="005234F1" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Байжигитова А.Б.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2864" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E3661D" w:rsidRDefault="00E3661D" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Жетекші мектеп</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ростов </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ОМ</w:t>
+            </w:r>
+            <w:r w:rsidR="00A84ED8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Бұқар </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>жарау ауданы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00E3661D" w:rsidRDefault="00A84ED8" w:rsidP="00E3661D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...119 lines deleted...]
-                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Калини</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>н</w:t>
+            </w:r>
+            <w:r w:rsidR="00E3661D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ОМ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...132 lines deleted...]
-              <w:t xml:space="preserve"> район</w:t>
+            <w:r w:rsidR="00E3661D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Бұқар жырау ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84ED8" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="009F1250" w:rsidRPr="00982E57" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00210FE9">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Алгебра и геометрия</w:t>
+              <w:t xml:space="preserve">Алгебра </w:t>
+            </w:r>
+            <w:r w:rsidR="00210FE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> геометрия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00210FE9" w:rsidRDefault="00210FE9" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1476"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>III место</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>орын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="005234F1" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="005234F1" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Аманбекова Г.Б.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00A90CCA" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
-[...25 lines deleted...]
-              <w:t>Ведущая школа «СШ №5» г. Темиртау</w:t>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00210FE9" w:rsidRDefault="00210FE9" w:rsidP="00210FE9">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Жетекші мектеп</w:t>
+            </w:r>
+            <w:r w:rsidR="00A84ED8" w:rsidRPr="00210FE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «№5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ОМ» </w:t>
+            </w:r>
+            <w:r w:rsidR="00A84ED8" w:rsidRPr="00210FE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тем</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
+            </w:r>
+            <w:r w:rsidR="00A84ED8" w:rsidRPr="00210FE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ртау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84ED8" w:rsidTr="00B37F41">
+      <w:tr w:rsidR="009F1250" w:rsidTr="00B37F41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00210FE9" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00210FE9" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
-[...15 lines deleted...]
-              <w:t>III место</w:t>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00210FE9" w:rsidRDefault="00210FE9" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>орын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="005234F1" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="005234F1" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Медведева Т.В.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Ведущая школа «Гимназия №9» </w:t>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00210FE9" w:rsidRDefault="00210FE9" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Жетекші мектеп</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «</w:t>
+            </w:r>
+            <w:r w:rsidR="00A84ED8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>№9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> гимназия</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">» </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Осакаровский</w:t>
+              <w:t>Осакаров</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> район</w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ка ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00B37F41">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a5"/>
         <w:tblW w:w="9463" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="659"/>
+        <w:gridCol w:w="651"/>
         <w:gridCol w:w="1759"/>
-        <w:gridCol w:w="1745"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2864"/>
+        <w:gridCol w:w="1829"/>
+        <w:gridCol w:w="2417"/>
+        <w:gridCol w:w="2807"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A84ED8" w:rsidTr="00CA0F46">
+      <w:tr w:rsidR="00C83DC4" w:rsidTr="006C2AC4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00436C44" w:rsidRDefault="00436C44" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-              <w:t>Предмет</w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Пән</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00436C44" w:rsidRDefault="00436C44" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-              <w:t>Диплом, номинации</w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Диплом, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>номинаци</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00436C44" w:rsidRDefault="00436C44" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-              <w:t>ФИО учителей</w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Мұғалімдердің аты-жөні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00436C44" w:rsidRDefault="00436C44" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-              <w:t>Организация образования</w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Білім беру ұйымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84ED8" w:rsidTr="00CA0F46">
+      <w:tr w:rsidR="00A84ED8" w:rsidTr="006C2AC4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9463" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00436C44" w:rsidP="00436C44">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F7091E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00F7091E">
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Бағыт</w:t>
+            </w:r>
+            <w:r w:rsidR="00A84ED8" w:rsidRPr="00F7091E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қоғамдық-гуманитарлық бағыт жинағы</w:t>
+            </w:r>
+            <w:r w:rsidR="00A84ED8" w:rsidRPr="00F7091E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84ED8" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="00C83DC4" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00436C44" w:rsidRDefault="00436C44" w:rsidP="00436C44">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-              <w:t>Английский, французский, немецкий язык</w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ағылшын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>, француз, нем</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>іс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00781E44" w:rsidRDefault="00EB47C1" w:rsidP="00EB47C1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00312BF0">
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-              <w:t>Лучшая методическая разработка урока в сборнике</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жинақтағы </w:t>
+            </w:r>
+            <w:r w:rsidR="00781E44">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">сабақтың </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ең үздік әдістемелік жұмыс</w:t>
+            </w:r>
+            <w:r w:rsidR="00781E44">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
@@ -19742,461 +21251,559 @@
               <w:t>Жолдикенова</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> А.К.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00266ABE" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
-[...53 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00EB47C1" w:rsidRDefault="00EB47C1" w:rsidP="00EB47C1">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Үміткер</w:t>
+            </w:r>
+            <w:r w:rsidR="00A84ED8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> район</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ТМ</w:t>
+            </w:r>
+            <w:r w:rsidR="00A84ED8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Бұқар жырау ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84ED8" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="00C83DC4" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00781E44" w:rsidP="00781E44">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00312BF0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              </w:rPr>
-              <w:t>Лучший конспект урока</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ең үздік сабақ конспектісі </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
-[...31 lines deleted...]
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Сергеева К.К.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
-[...39 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="004D030D" w:rsidRDefault="004D030D" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Жетекші мектеп</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «</w:t>
+            </w:r>
+            <w:r w:rsidR="00A84ED8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>№21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЖББОМ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>» Тем</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A84ED8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ртау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00C83DC4" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE63FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ОСШ №21 </w:t>
+              <w:t xml:space="preserve">№21 </w:t>
+            </w:r>
+            <w:r w:rsidR="00C83DC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЖББОМ </w:t>
+            </w:r>
+            <w:r w:rsidR="00C83DC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тем</w:t>
+            </w:r>
+            <w:r w:rsidR="00C83DC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AE63FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>г</w:t>
-[...25 lines deleted...]
-              <w:t>емиртау</w:t>
+              <w:t>ртау</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C83DC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84ED8" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="00C83DC4" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
@@ -20205,190 +21812,212 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> А.Е.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="005A77AF" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
-[...23 lines deleted...]
-              <w:t xml:space="preserve">ОСШ №12 </w:t>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00C83DC4" w:rsidRDefault="00A84ED8" w:rsidP="00C83DC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№12 </w:t>
+            </w:r>
+            <w:r w:rsidR="00C83DC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЖББОМ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE63FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тем</w:t>
+            </w:r>
+            <w:r w:rsidR="00C83DC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AE63FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>г</w:t>
-[...25 lines deleted...]
-              <w:t>емиртау</w:t>
+              <w:t>ртау</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C83DC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84ED8" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="00C83DC4" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
@@ -20397,190 +22026,212 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> С.А. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="005A77AF" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
-[...23 lines deleted...]
-              <w:t xml:space="preserve">ПТКЛ </w:t>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00C83DC4" w:rsidRDefault="00C83DC4" w:rsidP="00C83DC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТКЛ </w:t>
+            </w:r>
+            <w:r w:rsidR="00A84ED8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тем</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...35 lines deleted...]
-              <w:t>емиртау</w:t>
+            <w:r w:rsidR="00A84ED8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ртау</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84ED8" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="00C83DC4" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
@@ -20589,766 +22240,841 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> А.Ж. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="005A77AF" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
-[...23 lines deleted...]
-              <w:t xml:space="preserve">ОСШ №23 </w:t>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00C83DC4" w:rsidRDefault="00A84ED8" w:rsidP="00C83DC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№23 </w:t>
+            </w:r>
+            <w:r w:rsidR="00C83DC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЖББОМ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE63FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тем</w:t>
+            </w:r>
+            <w:r w:rsidR="00C83DC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AE63FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>г</w:t>
-[...25 lines deleted...]
-              <w:t>емиртау</w:t>
+              <w:t>ртау</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C83DC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84ED8" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="00C83DC4" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Кун С.В.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="005A77AF" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
-[...23 lines deleted...]
-              <w:t xml:space="preserve">ОСШ №21 </w:t>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00C83DC4" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№21 </w:t>
+            </w:r>
+            <w:r w:rsidR="00C83DC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЖББОМ </w:t>
+            </w:r>
+            <w:r w:rsidR="00C83DC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тем</w:t>
+            </w:r>
+            <w:r w:rsidR="00C83DC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AE63FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>г</w:t>
-[...25 lines deleted...]
-              <w:t>емиртау</w:t>
+              <w:t>ртау</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C83DC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84ED8" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="00C83DC4" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Белкина С.А. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="005A77AF" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
-[...23 lines deleted...]
-              <w:t xml:space="preserve">ОСШ №21 </w:t>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00C83DC4" w:rsidRDefault="00A84ED8" w:rsidP="00C83DC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>№21</w:t>
+            </w:r>
+            <w:r w:rsidR="00C83DC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЖББОМ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE63FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тем</w:t>
+            </w:r>
+            <w:r w:rsidR="00C83DC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AE63FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>г</w:t>
-[...25 lines deleted...]
-              <w:t>емиртау</w:t>
+              <w:t>ртау</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C83DC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84ED8" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="00C83DC4" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00D13012" w:rsidRDefault="00D13012" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-              <w:t>Русский язык и литература</w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Орыс тілі және әдебиеті</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
-[...17 lines deleted...]
-              <w:t>Лучший конспект урока</w:t>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00D13012" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Ең үздік сабақ конспектісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Рахимова Е.А.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
-[...39 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00D13012" w:rsidRDefault="00D13012" w:rsidP="00D13012">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ростов</w:t>
+            </w:r>
+            <w:r w:rsidR="00A84ED8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> район</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тірек мектебі</w:t>
+            </w:r>
+            <w:r w:rsidR="00A84ED8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Бұқар жырау ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84ED8" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="00C83DC4" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
@@ -21382,197 +23108,207 @@
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
-[...38 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00D13012" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ростов </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тірек мектебі</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> район</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Бұқар жырау ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84ED8" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="00C83DC4" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00D13012" w:rsidRDefault="00D13012" w:rsidP="00D13012">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-              <w:t>История Казахстана, Всемирная история</w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қазақстан тарихы</w:t>
+            </w:r>
+            <w:r w:rsidR="00A84ED8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Дүниежүзі тарихы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="00A84ED8">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -21639,2671 +23375,2894 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84ED8" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="00C83DC4" w:rsidRPr="00982E57" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00D13012" w:rsidRDefault="00D13012" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-              <w:t>Казахский язык и казахская литература</w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қазақ тілі және қазақ әдебиеті</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
-[...16 lines deleted...]
-              <w:t>Лучшая методическая разработка урока в сборнике</w:t>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00D13012" w:rsidRDefault="00D13012" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жинақтағы сабақтың ең үздік әдістемелік жұмысы  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
-[...25 lines deleted...]
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="005234F1" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="005234F1" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Жунусов К.М.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
-[...78 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00D13012" w:rsidRDefault="00D13012" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Жетекші мектеп</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D13012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «</w:t>
+            </w:r>
+            <w:r w:rsidR="00A84ED8" w:rsidRPr="00D13012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>№21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЖББОМ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D13012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">» </w:t>
+            </w:r>
+            <w:r w:rsidR="00A84ED8" w:rsidRPr="00D13012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тем</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
+            </w:r>
+            <w:r w:rsidR="00A84ED8" w:rsidRPr="00D13012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ртау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00D13012" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>№21</w:t>
+            </w:r>
+            <w:r w:rsidR="00D13012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЖББОМ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D13012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Тем</w:t>
+            </w:r>
+            <w:r w:rsidR="00D13012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D13012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ртау</w:t>
+            </w:r>
+            <w:r w:rsidR="00D13012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00D13012" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84ED8" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="00C83DC4" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00D13012" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00D13012" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00D13012" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="005234F1" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="005234F1" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve">Кутлымуратова Д.Т. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00C61EA6" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
-[...10 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00D13012" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C61EA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>ОСШ №21 г. Темиртау</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+              <w:t xml:space="preserve">№21 </w:t>
+            </w:r>
+            <w:r w:rsidR="00D13012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЖББОМ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C61EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Тем</w:t>
+            </w:r>
+            <w:r w:rsidR="00D13012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C61EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ртау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D13012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84ED8" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="00C83DC4" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="005234F1" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="005234F1" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Кун С.В.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
-[...23 lines deleted...]
-              <w:t xml:space="preserve">ОСШ №21 </w:t>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00D13012" w:rsidRDefault="00A84ED8" w:rsidP="00D13012">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№21 </w:t>
+            </w:r>
+            <w:r w:rsidR="00D13012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЖББОМ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE63FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тем</w:t>
+            </w:r>
+            <w:r w:rsidR="00D13012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AE63FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>г</w:t>
-[...25 lines deleted...]
-              <w:t>емиртау</w:t>
+              <w:t>ртау</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D13012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84ED8" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="00C83DC4" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="005234F1" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="005234F1" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005234F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Белкина С.А.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
-[...23 lines deleted...]
-              <w:t xml:space="preserve">ОСШ №21 </w:t>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00D13012" w:rsidRDefault="00A84ED8" w:rsidP="00D13012">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№21 </w:t>
+            </w:r>
+            <w:r w:rsidR="00D13012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЖББОМ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE63FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тем</w:t>
+            </w:r>
+            <w:r w:rsidR="00D13012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AE63FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>г</w:t>
-[...25 lines deleted...]
-              <w:t>емиртау</w:t>
+              <w:t>ртау</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D13012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84ED8" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="00C83DC4" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="001259AD" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Ең үздік сабақ конспектісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2436" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="005234F1" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Каганова М.Ж.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2864" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001259AD" w:rsidRDefault="001259AD" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ведущая школа Ростов</w:t>
+            </w:r>
+            <w:r w:rsidR="00A84ED8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ОМ</w:t>
+            </w:r>
+            <w:r w:rsidR="00A84ED8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Бұқар жырау ауданы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="001259AD" w:rsidRDefault="00A84ED8" w:rsidP="001259AD">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...118 lines deleted...]
-                <w:b/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Калини</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>н</w:t>
+            </w:r>
+            <w:r w:rsidR="001259AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ОМ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...132 lines deleted...]
-              <w:t xml:space="preserve"> район</w:t>
+            <w:r w:rsidR="001259AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Бұқар жырау ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84ED8" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="00C83DC4" w:rsidRPr="00982E57" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00A96566" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
-[...15 lines deleted...]
-              <w:t>Лучший конспект урока</w:t>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00A96566" w:rsidRDefault="004312FF" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Ең үздік сабақ конспектісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Аубакирова Ш.С.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="005234F1" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="005234F1" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Туранова М.А.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00F7091E" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
-[...69 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00E07565" w:rsidRDefault="00E07565" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Жетекші мектеп</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E07565">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">гимназия </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E07565">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№93» </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қарағанды қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84ED8" w:rsidTr="001E0ABB">
+      <w:tr w:rsidR="00A84ED8" w:rsidTr="006C2AC4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9463" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00A96566" w:rsidRDefault="004A6D8F" w:rsidP="004A6D8F">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Бағыт</w:t>
+            </w:r>
+            <w:r w:rsidR="00A84ED8" w:rsidRPr="00F7091E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Жаратылыстану-математикалық бағыт жинағы</w:t>
+            </w:r>
+            <w:r w:rsidR="00A84ED8" w:rsidRPr="00F7091E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C83DC4" w:rsidTr="00A84ED8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="659" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1759" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>География</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1745" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00AE0AEA" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жинақтағы сабақтың ең үздік әдістемелік жұмысы  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2436" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="005234F1" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Кулахметова Е.К.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2864" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00E43221" w:rsidRDefault="00E43221" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Жетекші мектеп</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E43221">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Елтай</w:t>
+            </w:r>
+            <w:r w:rsidR="00A84ED8" w:rsidRPr="00E43221">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ЖББОМ</w:t>
+            </w:r>
+            <w:r w:rsidR="00A84ED8" w:rsidRPr="00E43221">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">» </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Бұқар жырау ауданы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00E43221" w:rsidRDefault="00E43221" w:rsidP="00E43221">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Елтай</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A84ED8" w:rsidRPr="005A77AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ЖББОМ</w:t>
+            </w:r>
+            <w:r w:rsidR="00A84ED8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Бұқар жырау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C83DC4" w:rsidTr="00A84ED8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="659" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1759" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Информатика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1745" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00AE0AEA" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жинақтағы сабақтың ең үздік әдістемелік жұмысы  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2436" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Есаулова И.А.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Комракова Л.А.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Москаленко А.Н.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="005234F1" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Волчецкая Н.Н.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2864" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00E43221" w:rsidRDefault="00A84ED8" w:rsidP="00E43221">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>№45</w:t>
+            </w:r>
+            <w:r w:rsidR="00E43221">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> гимназия</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E43221">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қарағанды қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C83DC4" w:rsidTr="00A84ED8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="659" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1759" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Физика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1745" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="00A84ED8">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2436" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="00A84ED8">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2864" w:type="dxa"/>
+          </w:tcPr>
           <w:p w:rsidR="00A84ED8" w:rsidRPr="00A96566" w:rsidRDefault="00A84ED8" w:rsidP="00A84ED8">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F7091E">
-[...7 lines deleted...]
-              <w:t>Направление «Сборник естественно-математического направления»</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84ED8" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="00C83DC4" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>География</w:t>
+              <w:t>Биология</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
-[...16 lines deleted...]
-              <w:t>Лучшая методическая разработка урока в сборнике</w:t>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
-[...71 lines deleted...]
-              <w:t>Кулахметова Е.К.</w:t>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
-[...214 lines deleted...]
-              <w:t xml:space="preserve"> район</w:t>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00A96566" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84ED8" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="00C83DC4" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Информатика</w:t>
+              <w:t>Химия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
-[...26 lines deleted...]
-              <w:t>разработка урока в сборнике</w:t>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
-[...90 lines deleted...]
-              <w:t>Волчецкая Н.Н.</w:t>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
-[...65 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00A96566" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84ED8" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="00C83DC4" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>7</w:t>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00B96861">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Физика</w:t>
+              <w:t xml:space="preserve">Алгебра </w:t>
+            </w:r>
+            <w:r w:rsidR="00B96861">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> геометрия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="00A84ED8">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="00A84ED8">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00A96566" w:rsidRDefault="00A84ED8" w:rsidP="00A84ED8">
-[...509 lines deleted...]
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00A96566" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00A96566" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
@@ -24326,6748 +26285,6645 @@
     <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a5"/>
         <w:tblW w:w="9463" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="659"/>
+        <w:gridCol w:w="644"/>
         <w:gridCol w:w="1759"/>
-        <w:gridCol w:w="1745"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2864"/>
+        <w:gridCol w:w="1887"/>
+        <w:gridCol w:w="2403"/>
+        <w:gridCol w:w="2770"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A84ED8" w:rsidTr="00CA0F46">
+      <w:tr w:rsidR="004B5C40" w:rsidTr="006C2AC4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00376BA0" w:rsidRDefault="00376BA0" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-              <w:t>Предмет</w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Пән</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00080510" w:rsidRDefault="00080510" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-              <w:t>Диплом, номинации</w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Диплом, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>номинаци</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00376BA0" w:rsidRDefault="00376BA0" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-              <w:t>ФИО учителей</w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Мұғалімдердің аты-жөні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00376BA0" w:rsidRDefault="00376BA0" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-              <w:t>Организация образования</w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Білім беру ұйымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84ED8" w:rsidTr="00CA0F46">
+      <w:tr w:rsidR="00A84ED8" w:rsidTr="006C2AC4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9463" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00791543" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F7091E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00F7091E">
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Бағыт</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«Қоғамдық-гуманитарлық бағыт жинағы</w:t>
+            </w:r>
+            <w:r w:rsidR="00A84ED8" w:rsidRPr="00F7091E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84ED8" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="004B5C40" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00791543" w:rsidRDefault="00791543" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-              <w:t>Английский, французский, немецкий язык</w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ағылшын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>, француз, нем</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>іс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00791543" w:rsidRDefault="00597D4A" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қатысушы</w:t>
+            </w:r>
+            <w:r w:rsidR="00791543">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сертификаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2436" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...27 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Фокина С.Н.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00266ABE" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
-[...64 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00597D4A" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№9 </w:t>
+            </w:r>
+            <w:r w:rsidR="00597D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">гимназия </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Осакаровка</w:t>
+            </w:r>
+            <w:r w:rsidR="00597D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ауылы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84ED8" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="004B5C40" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Кантарбаева</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Г.К.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Шотанова</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Г.А.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00266ABE" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
-[...10 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00597D4A" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00266ABE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">СОШ №132 </w:t>
+              <w:t xml:space="preserve">№132 </w:t>
+            </w:r>
+            <w:r w:rsidR="00597D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЖББОМ </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00266ABE">
-[...9 lines deleted...]
-              <w:t>Жанааркинский</w:t>
+            <w:r w:rsidR="00597D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Жа</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00266ABE">
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> район</w:t>
+            <w:r w:rsidR="00597D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ңаарқа ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84ED8" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="004B5C40" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Оноприенко Н.А.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
-[...64 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00597D4A" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>№97</w:t>
+            </w:r>
+            <w:r w:rsidR="00597D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> гимназия Қарағанды қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84ED8" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="004B5C40" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Окропиридзе Т.Ю.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
-[...64 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00597D4A" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№1 </w:t>
+            </w:r>
+            <w:r w:rsidR="00597D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">гимназия </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Шахтинск</w:t>
+            </w:r>
+            <w:r w:rsidR="00597D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84ED8" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="004B5C40" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Тимофеева Л.Е.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
-[...64 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00597D4A" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">гимназия </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Шахтинск</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84ED8" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="004B5C40" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Буслаева А.Ю.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
-[...64 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00597D4A" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">гимназия </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Шахтинск</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84ED8" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="004B5C40" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00665958" w:rsidRDefault="00665958" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-              <w:t>Русский язык и литература</w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Орыс тілі және әдебиеті</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00597D4A" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қатысушы сертификаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2436" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...27 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Козлова А.Г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
-[...64 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00597D4A" w:rsidRDefault="00597D4A" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>№9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>3 гимназия Қарағанды қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84ED8" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="004B5C40" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve">Елеусизова Г.С. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00A84ED8" w:rsidRPr="00312BF0" w:rsidRDefault="00A84ED8" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00A84ED8" w:rsidP="00CA0F46">
-[...64 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w:rsidR="00A84ED8" w:rsidRDefault="00597D4A" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">гимназия </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Шахтинск</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB3D0B" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="004B5C40" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00665958" w:rsidRDefault="00665958" w:rsidP="00665958">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-              <w:t>История Казахстана, Всемирная история</w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қазақстан тарихы</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB3D0B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Дүниежүзі тарихы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00312BF0" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00312BF0" w:rsidRDefault="00597D4A" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қатысушы сертификаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2436" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00312BF0" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...27 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Головина С.А.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
-[...23 lines deleted...]
-              <w:t xml:space="preserve">СШ №26 </w:t>
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00597D4A" w:rsidRDefault="00DB3D0B" w:rsidP="00597D4A">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>№26</w:t>
+            </w:r>
+            <w:r w:rsidR="00597D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ОМ </w:t>
+            </w:r>
+            <w:r w:rsidR="00597D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Молодежный </w:t>
+            </w:r>
+            <w:r w:rsidR="00597D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ауылы </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>п</w:t>
-[...25 lines deleted...]
-              <w:t>олодежный</w:t>
+              <w:t>Осакаров</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00597D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ка</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> район</w:t>
+            <w:r w:rsidR="00597D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ауданы </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB3D0B" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="004B5C40" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00312BF0" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00312BF0" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00312BF0" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00312BF0" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Раменская Н.А. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
-[...23 lines deleted...]
-              <w:t xml:space="preserve">СШ №26 </w:t>
+          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00F62BB9" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>№26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ОМ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Молодежный </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ауылы </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>п</w:t>
-[...25 lines deleted...]
-              <w:t>олодежный</w:t>
+              <w:t>Осакаров</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ка</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> район</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB3D0B" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="004B5C40" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00312BF0" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00312BF0" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00312BF0" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00312BF0" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Алипбекова</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00312BF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> З.Ж.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
-[...101 lines deleted...]
-              <w:t xml:space="preserve"> района</w:t>
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00F62BB9" w:rsidRDefault="00F62BB9" w:rsidP="00F62BB9">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Абай ауданының Абай атындағы №5</w:t>
+            </w:r>
+            <w:r w:rsidR="00E645DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мектеп-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> гимназиясы </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB3D0B" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="004B5C40" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00312BF0" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00312BF0" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00312BF0" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00312BF0" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Тукманова О.В.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
-[...64 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00F62BB9" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">гимназия </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Шахтинск</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB3D0B" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="004B5C40" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00665958" w:rsidRDefault="00665958" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-              <w:t>Казахский язык и казахская литература</w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қазақ тілі және қазақ әдебиеті</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00A96566" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
-[...13 lines deleted...]
-              <w:t>Сертификаты участников</w:t>
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00A96566" w:rsidRDefault="00597D4A" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қатысушы сертификаттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRPr="005234F1" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="005234F1" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Балби С.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00F7091E" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
-[...10 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00F62BB9" w:rsidRDefault="00F62BB9" w:rsidP="00F62BB9">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қ</w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Каражарская</w:t>
+              <w:t>аражар</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...21 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00DB3D0B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> район</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ОМ</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB3D0B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Бұқар жырау ауданы </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB3D0B" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="004B5C40" w:rsidRPr="00982E57" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00A96566" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00A96566" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRPr="005234F1" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="005234F1" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Келдибаева Ж.Н.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
-[...73 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00F62BB9" w:rsidRDefault="00DB3D0B" w:rsidP="00F62BB9">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F62BB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>М</w:t>
+            </w:r>
+            <w:r w:rsidR="00F62BB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ұ</w:t>
+            </w:r>
+            <w:r w:rsidR="00F62BB9" w:rsidRPr="00F62BB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>стафин</w:t>
+            </w:r>
+            <w:r w:rsidR="00F62BB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> атындағы №5 ОМ</w:t>
+            </w:r>
+            <w:r w:rsidR="00F62BB9" w:rsidRPr="00F62BB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...12 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F62BB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тем</w:t>
+            </w:r>
+            <w:r w:rsidR="00F62BB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F62BB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ртау</w:t>
+            </w:r>
+            <w:r w:rsidR="00F62BB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB3D0B" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="004B5C40" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00F62BB9" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00F62BB9" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00A96566" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00F62BB9" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Махаметчин К.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DB3D0B" w:rsidRPr="005234F1" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="005234F1" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Михельсон В.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
-[...23 lines deleted...]
-              <w:t xml:space="preserve">СШ №10 </w:t>
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00F62BB9" w:rsidRDefault="00DB3D0B" w:rsidP="00F62BB9">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>№10</w:t>
+            </w:r>
+            <w:r w:rsidR="00F62BB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ОМ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Николаевка</w:t>
+            </w:r>
+            <w:r w:rsidR="00F62BB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ауылы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>с</w:t>
-[...25 lines deleted...]
-              <w:t>иколаевка</w:t>
+              <w:t>Осакаров</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidR="00F62BB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ка</w:t>
+            </w:r>
+            <w:r w:rsidR="00F62BB9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> район</w:t>
+            <w:r w:rsidR="00F62BB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB3D0B" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="004B5C40" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00A96566" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00A96566" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRPr="000B3316" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="000B3316" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Кужакова</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> А.С.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
-[...67 lines deleted...]
-              <w:t xml:space="preserve"> район</w:t>
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00F62BB9" w:rsidRDefault="00DB3D0B" w:rsidP="00F62BB9">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№1 </w:t>
+            </w:r>
+            <w:r w:rsidR="00F62BB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ОМ </w:t>
+            </w:r>
+            <w:r w:rsidR="00F62BB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Бұқар жырау ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB3D0B" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="004B5C40" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00A96566" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00A96566" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Шайхина А.У.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DB3D0B" w:rsidRPr="005234F1" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="005234F1" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve">Барлыбаева Г.Т. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
-[...64 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00F62BB9" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№6 </w:t>
+            </w:r>
+            <w:r w:rsidR="00F62BB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТМ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Шахтинск</w:t>
+            </w:r>
+            <w:r w:rsidR="00F62BB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB3D0B" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="004B5C40" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00A96566" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00A96566" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve">Мейирбек Н.С. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DB3D0B" w:rsidRPr="005234F1" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="005234F1" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Жумабекова А.Б.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB3D0B" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="004B5C40" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00A96566" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00A96566" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Танабаев С.Н.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DB3D0B" w:rsidRPr="005234F1" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="005234F1" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
-[...64 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00E645DB" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">гимназия </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Шахтинск</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB3D0B" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="004B5C40" w:rsidRPr="00982E57" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00A96566" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00A96566" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRPr="005234F1" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="005234F1" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Агайдарова Г.Р.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
-[...101 lines deleted...]
-              <w:t xml:space="preserve"> района</w:t>
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00E645DB" w:rsidRDefault="00E645DB" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Абай ауданының Абай атындағы №5 мектеп  гимназиясы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB3D0B" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="004B5C40" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00E645DB" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00E645DB" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00A96566" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00E645DB" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRPr="005234F1" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="005234F1" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Кусаинова А.К.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRPr="006A5FD5" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
-[...10 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00E645DB" w:rsidRDefault="00DB3D0B" w:rsidP="00E645DB">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A5FD5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Гимназия №93 </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>№93</w:t>
+            </w:r>
+            <w:r w:rsidR="00E645DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> гимназия</w:t>
+            </w:r>
             <w:r w:rsidRPr="006A5FD5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>г</w:t>
-[...27 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E645DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қарағанды қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB3D0B" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="004B5C40" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00A96566" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00A96566" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRPr="005234F1" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="005234F1" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Бимендина В.Т.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
-[...10 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00E645DB" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A5FD5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Гимназия №93 </w:t>
-[...40 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">№93 </w:t>
+            </w:r>
+            <w:r w:rsidR="00E645DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">гимназия </w:t>
+            </w:r>
+            <w:r w:rsidR="00E645DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Қарағанды қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB3D0B" w:rsidTr="001A25A9">
+      <w:tr w:rsidR="00DB3D0B" w:rsidTr="006C2AC4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9463" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
+          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="008C34C5" w:rsidP="008C34C5">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Бағыт</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB3D0B" w:rsidRPr="00F7091E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Жаратылыстану-математикалық бағыт жинағы</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB3D0B" w:rsidRPr="00F7091E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B5C40" w:rsidTr="00A84ED8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="659" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1759" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>География</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1745" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00312BF0" w:rsidRDefault="00DB3D0B" w:rsidP="00DB3D0B">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2436" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00312BF0" w:rsidRDefault="00DB3D0B" w:rsidP="00DB3D0B">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2864" w:type="dxa"/>
+          </w:tcPr>
           <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00DB3D0B">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F7091E">
-[...7 lines deleted...]
-              <w:t>Направление «Сборник естественно-математического направления»</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB3D0B" w:rsidTr="00A84ED8">
-[...159 lines deleted...]
-      <w:tr w:rsidR="00DB3D0B" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="004B5C40" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Информатика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00312BF0" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
-[...15 lines deleted...]
-              <w:t>Сертификаты участников</w:t>
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00312BF0" w:rsidRDefault="008C34C5" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қатысушы сертификаттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRPr="005234F1" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="005234F1" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Ермекова Ш.Ж.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
-[...10 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00097790" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A5FD5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Гимназия №93 </w:t>
-[...40 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">№93 </w:t>
+            </w:r>
+            <w:r w:rsidR="00097790">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>гимназия Қарағанды қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB3D0B" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="004B5C40" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00312BF0" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00312BF0" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRPr="005234F1" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="005234F1" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Тымкив Е.И.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
-[...49 lines deleted...]
-              <w:t xml:space="preserve"> района</w:t>
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00097790" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№14 </w:t>
+            </w:r>
+            <w:r w:rsidR="00097790">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мектеп-лицей </w:t>
+            </w:r>
+            <w:r w:rsidR="00097790">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Абай</w:t>
+            </w:r>
+            <w:r w:rsidR="00097790">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB3D0B" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="004B5C40" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Физика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00312BF0" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
-[...15 lines deleted...]
-              <w:t>Сертификаты участников</w:t>
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00312BF0" w:rsidRDefault="008C34C5" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қатысушы сертификаттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRPr="005234F1" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="005234F1" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Шокалова О.П.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
-[...10 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00097790" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A5FD5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Гимназия №93 </w:t>
-[...40 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">№93 </w:t>
+            </w:r>
+            <w:r w:rsidR="00097790">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>гимназия Қарағанды қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB3D0B" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="004B5C40" w:rsidRPr="00982E57" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00A96566" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00A96566" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRPr="005234F1" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="005234F1" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Бокен А.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
-[...101 lines deleted...]
-              <w:t xml:space="preserve"> района</w:t>
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00E645DB" w:rsidRDefault="00E645DB" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Абай ауданының Абай атындағы №5 мектеп гимназиясы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB3D0B" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="004B5C40" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Биология</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00312BF0" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
-[...15 lines deleted...]
-              <w:t>Сертификаты участников</w:t>
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00312BF0" w:rsidRDefault="008C34C5" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қатысушы сертификаттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRPr="005234F1" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="005234F1" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Оношко И.А.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
-[...64 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00097790" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№63 </w:t>
+            </w:r>
+            <w:r w:rsidR="00097790">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ЖББОМ Қарағанды қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB3D0B" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="004B5C40" w:rsidRPr="00982E57" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00312BF0" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00312BF0" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRPr="005234F1" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="005234F1" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Жакулова А.К.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
-[...101 lines deleted...]
-              <w:t xml:space="preserve"> района</w:t>
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00E645DB" w:rsidRDefault="00E645DB" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Абай ауданының Абай атындағы №5 мектеп  гимназиясы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB3D0B" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="004B5C40" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Химия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00312BF0" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
-[...15 lines deleted...]
-              <w:t>Сертификаты участников</w:t>
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00312BF0" w:rsidRDefault="008C34C5" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қатысушы сертификаттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Колобовникова Е.Е.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DB3D0B" w:rsidRPr="005234F1" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="005234F1" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Былинская С.А.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
-[...64 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00097790" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№7 </w:t>
+            </w:r>
+            <w:r w:rsidR="00097790">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТМ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Шахтинск</w:t>
+            </w:r>
+            <w:r w:rsidR="00097790">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB3D0B" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="004B5C40" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00312BF0" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00312BF0" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRPr="005234F1" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="005234F1" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Мозговая Т.И.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
-[...64 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="003360C8" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№3 </w:t>
+            </w:r>
+            <w:r w:rsidR="003360C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТМ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Шахтинск</w:t>
+            </w:r>
+            <w:r w:rsidR="003360C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB3D0B" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="004B5C40" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00312BF0" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="00312BF0" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRPr="005234F1" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="005234F1" w:rsidRDefault="00DB3D0B" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Жаппарова Г.А.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB3D0B" w:rsidRDefault="00DB3D0B" w:rsidP="00CA0F46">
-[...23 lines deleted...]
-              <w:t xml:space="preserve">Школа-лицей №20 </w:t>
+          <w:p w:rsidR="00DB3D0B" w:rsidRPr="004B5C40" w:rsidRDefault="00DB3D0B" w:rsidP="004B5C40">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№20 </w:t>
+            </w:r>
+            <w:r w:rsidR="004B5C40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мектеп-лицей </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тем</w:t>
+            </w:r>
+            <w:r w:rsidR="004B5C40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>г</w:t>
-[...25 lines deleted...]
-              <w:t>емиртау</w:t>
+              <w:t>ртау</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004B5C40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF2FB2" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="004B5C40" w:rsidRPr="00982E57" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2FB2" w:rsidRDefault="00BF2FB2" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00BF2FB2" w:rsidRDefault="00BF2FB2" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2FB2" w:rsidRDefault="00BF2FB2" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00BF2FB2" w:rsidRDefault="00BF2FB2" w:rsidP="008C34C5">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Алгебра и геометрия</w:t>
+              <w:t xml:space="preserve">Алгебра </w:t>
+            </w:r>
+            <w:r w:rsidR="008C34C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> геометрия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2FB2" w:rsidRPr="00312BF0" w:rsidRDefault="00BF2FB2" w:rsidP="00CA0F46">
-[...15 lines deleted...]
-              <w:t>Сертификаты участников</w:t>
+          <w:p w:rsidR="00BF2FB2" w:rsidRPr="00312BF0" w:rsidRDefault="008C34C5" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қатысушы сертификаттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2FB2" w:rsidRPr="005234F1" w:rsidRDefault="00BF2FB2" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00BF2FB2" w:rsidRPr="005234F1" w:rsidRDefault="00BF2FB2" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Танирбергенова Г.Б.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2FB2" w:rsidRDefault="00BF2FB2" w:rsidP="00CA0F46">
-[...68 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w:rsidR="00BF2FB2" w:rsidRPr="004B5C40" w:rsidRDefault="004B5C40" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Жетекші мектеп</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B5C40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF2FB2" w:rsidRPr="004B5C40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>№93</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> гимназия</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B5C40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">» </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қарағанды қаласы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF2FB2" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="004B5C40" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2FB2" w:rsidRDefault="00BF2FB2" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00BF2FB2" w:rsidRPr="004B5C40" w:rsidRDefault="00BF2FB2" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2FB2" w:rsidRDefault="00BF2FB2" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00BF2FB2" w:rsidRPr="004B5C40" w:rsidRDefault="00BF2FB2" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2FB2" w:rsidRPr="00312BF0" w:rsidRDefault="00BF2FB2" w:rsidP="00CA0F46">
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00BF2FB2" w:rsidRPr="004B5C40" w:rsidRDefault="00BF2FB2" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2FB2" w:rsidRDefault="00BF2FB2" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00BF2FB2" w:rsidRDefault="00BF2FB2" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Курманбаева А.С.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2FB2" w:rsidRPr="00A90CCA" w:rsidRDefault="00BF2FB2" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00BF2FB2" w:rsidRPr="00A90CCA" w:rsidRDefault="00BF2FB2" w:rsidP="004B5C40">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A90CCA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>ОШ Акши</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> Актогайский район</w:t>
+              <w:t>А</w:t>
+            </w:r>
+            <w:r w:rsidR="004B5C40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90CCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ши</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004B5C40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТМ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>А</w:t>
+            </w:r>
+            <w:r w:rsidR="004B5C40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>то</w:t>
+            </w:r>
+            <w:r w:rsidR="004B5C40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғай ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF2FB2" w:rsidTr="00A84ED8">
+      <w:tr w:rsidR="004B5C40" w:rsidTr="00A84ED8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2FB2" w:rsidRDefault="00BF2FB2" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00BF2FB2" w:rsidRDefault="00BF2FB2" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2FB2" w:rsidRDefault="00BF2FB2" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00BF2FB2" w:rsidRDefault="00BF2FB2" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2FB2" w:rsidRPr="00312BF0" w:rsidRDefault="00BF2FB2" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00BF2FB2" w:rsidRPr="00312BF0" w:rsidRDefault="00BF2FB2" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2FB2" w:rsidRDefault="00BF2FB2" w:rsidP="00CA0F46">
+          <w:p w:rsidR="00BF2FB2" w:rsidRDefault="00BF2FB2" w:rsidP="006C2AC4">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Попова Л.К.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF2FB2" w:rsidRPr="00A90CCA" w:rsidRDefault="00BF2FB2" w:rsidP="00CA0F46">
-[...17 lines deleted...]
-              <w:t>СОШ №63 г.Караганда</w:t>
+          <w:p w:rsidR="00BF2FB2" w:rsidRPr="00A90CCA" w:rsidRDefault="00BF2FB2" w:rsidP="006C2AC4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№63 </w:t>
+            </w:r>
+            <w:r w:rsidR="004B5C40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ЖББОМ Қарағанды қаласы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B37F41" w:rsidRDefault="00B37F41" w:rsidP="00B37F41">
-[...10 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00166926" w:rsidRPr="00166926" w:rsidRDefault="00166926" w:rsidP="00DA63BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00166926" w:rsidRPr="00166926">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -31505,405 +33361,468 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="72"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005C2589"/>
+    <w:rsid w:val="00006939"/>
     <w:rsid w:val="00006DE6"/>
     <w:rsid w:val="000113C7"/>
     <w:rsid w:val="00021C8D"/>
     <w:rsid w:val="00022C1C"/>
     <w:rsid w:val="00032FE9"/>
     <w:rsid w:val="00037222"/>
     <w:rsid w:val="000415CD"/>
     <w:rsid w:val="00047C2C"/>
     <w:rsid w:val="0005013A"/>
     <w:rsid w:val="000534F5"/>
     <w:rsid w:val="00055F8D"/>
     <w:rsid w:val="00061A52"/>
     <w:rsid w:val="00061B69"/>
     <w:rsid w:val="000640D6"/>
     <w:rsid w:val="000701C0"/>
-    <w:rsid w:val="00071367"/>
+    <w:rsid w:val="00080510"/>
+    <w:rsid w:val="00097790"/>
+    <w:rsid w:val="000A5151"/>
     <w:rsid w:val="000B1B8E"/>
     <w:rsid w:val="000B1F53"/>
     <w:rsid w:val="000B3316"/>
     <w:rsid w:val="000B3BEC"/>
     <w:rsid w:val="000C63D1"/>
     <w:rsid w:val="000D1D3C"/>
     <w:rsid w:val="000E6506"/>
     <w:rsid w:val="00102F0F"/>
     <w:rsid w:val="00105240"/>
     <w:rsid w:val="001114F7"/>
+    <w:rsid w:val="001259AD"/>
     <w:rsid w:val="001272AE"/>
     <w:rsid w:val="001315D1"/>
     <w:rsid w:val="00136F5C"/>
     <w:rsid w:val="00147777"/>
     <w:rsid w:val="00157275"/>
     <w:rsid w:val="00163084"/>
     <w:rsid w:val="00165581"/>
     <w:rsid w:val="00166926"/>
     <w:rsid w:val="00172B2E"/>
     <w:rsid w:val="00176A1F"/>
     <w:rsid w:val="00180EA7"/>
     <w:rsid w:val="00182F19"/>
     <w:rsid w:val="0018750E"/>
     <w:rsid w:val="001877E3"/>
     <w:rsid w:val="001931DF"/>
     <w:rsid w:val="00196833"/>
     <w:rsid w:val="001A05C1"/>
     <w:rsid w:val="001A43F8"/>
     <w:rsid w:val="001B6763"/>
     <w:rsid w:val="001C2FD8"/>
+    <w:rsid w:val="001D1C3C"/>
     <w:rsid w:val="001D6181"/>
+    <w:rsid w:val="001D6A28"/>
+    <w:rsid w:val="001E7485"/>
     <w:rsid w:val="0020136C"/>
+    <w:rsid w:val="00210FE9"/>
     <w:rsid w:val="0021237A"/>
     <w:rsid w:val="00224991"/>
     <w:rsid w:val="00233925"/>
     <w:rsid w:val="00235740"/>
     <w:rsid w:val="0024197F"/>
+    <w:rsid w:val="002433D8"/>
     <w:rsid w:val="0025262A"/>
     <w:rsid w:val="002528C3"/>
     <w:rsid w:val="00260E06"/>
     <w:rsid w:val="00263168"/>
     <w:rsid w:val="00266089"/>
     <w:rsid w:val="00266ABE"/>
     <w:rsid w:val="002758DE"/>
     <w:rsid w:val="00287B6A"/>
     <w:rsid w:val="0029042D"/>
     <w:rsid w:val="002A2CE5"/>
     <w:rsid w:val="002A2E02"/>
     <w:rsid w:val="002B0538"/>
     <w:rsid w:val="002B1FAD"/>
     <w:rsid w:val="002B7773"/>
     <w:rsid w:val="002C698C"/>
     <w:rsid w:val="002D5633"/>
     <w:rsid w:val="002E20B6"/>
     <w:rsid w:val="002E631B"/>
     <w:rsid w:val="002E6D9D"/>
     <w:rsid w:val="003014B9"/>
     <w:rsid w:val="003056F1"/>
     <w:rsid w:val="00305B99"/>
     <w:rsid w:val="0030739C"/>
     <w:rsid w:val="003116A0"/>
     <w:rsid w:val="00312BF0"/>
     <w:rsid w:val="003332C9"/>
     <w:rsid w:val="00333483"/>
+    <w:rsid w:val="003360C8"/>
     <w:rsid w:val="00336446"/>
     <w:rsid w:val="003415D3"/>
     <w:rsid w:val="003419C5"/>
     <w:rsid w:val="00343CFE"/>
     <w:rsid w:val="00347A2E"/>
+    <w:rsid w:val="00361AC7"/>
     <w:rsid w:val="00363B97"/>
     <w:rsid w:val="003667E1"/>
     <w:rsid w:val="00376285"/>
+    <w:rsid w:val="00376BA0"/>
     <w:rsid w:val="0038172A"/>
     <w:rsid w:val="003819DB"/>
     <w:rsid w:val="00394196"/>
     <w:rsid w:val="003A24A6"/>
     <w:rsid w:val="003B066A"/>
+    <w:rsid w:val="003B45F6"/>
     <w:rsid w:val="003C013C"/>
+    <w:rsid w:val="003F1079"/>
     <w:rsid w:val="003F1F93"/>
     <w:rsid w:val="003F697D"/>
     <w:rsid w:val="004002C0"/>
     <w:rsid w:val="00410E6B"/>
     <w:rsid w:val="00426168"/>
     <w:rsid w:val="00430674"/>
     <w:rsid w:val="00430B37"/>
+    <w:rsid w:val="004312FF"/>
     <w:rsid w:val="00432358"/>
     <w:rsid w:val="004344DB"/>
     <w:rsid w:val="0043639B"/>
+    <w:rsid w:val="00436C44"/>
+    <w:rsid w:val="004451ED"/>
     <w:rsid w:val="00452CCB"/>
     <w:rsid w:val="004532E8"/>
     <w:rsid w:val="00454236"/>
     <w:rsid w:val="004602A1"/>
     <w:rsid w:val="00464873"/>
     <w:rsid w:val="00480264"/>
     <w:rsid w:val="0048524B"/>
+    <w:rsid w:val="00485B53"/>
     <w:rsid w:val="00494C23"/>
     <w:rsid w:val="00497FE3"/>
+    <w:rsid w:val="004A62AE"/>
+    <w:rsid w:val="004A6D8F"/>
     <w:rsid w:val="004B1EDF"/>
+    <w:rsid w:val="004B502F"/>
+    <w:rsid w:val="004B5C40"/>
+    <w:rsid w:val="004D030D"/>
     <w:rsid w:val="004D30CE"/>
     <w:rsid w:val="004D4B0A"/>
     <w:rsid w:val="004E5A24"/>
     <w:rsid w:val="004E6FA2"/>
+    <w:rsid w:val="004E754B"/>
     <w:rsid w:val="004F3A09"/>
     <w:rsid w:val="00521673"/>
     <w:rsid w:val="005234F1"/>
     <w:rsid w:val="00523A50"/>
+    <w:rsid w:val="00526A9B"/>
     <w:rsid w:val="0053125B"/>
     <w:rsid w:val="00541D2B"/>
     <w:rsid w:val="005510CD"/>
     <w:rsid w:val="0055773C"/>
     <w:rsid w:val="00566FB1"/>
     <w:rsid w:val="00570498"/>
+    <w:rsid w:val="00582474"/>
     <w:rsid w:val="00584144"/>
+    <w:rsid w:val="00585C4B"/>
     <w:rsid w:val="00595DD1"/>
     <w:rsid w:val="00597083"/>
+    <w:rsid w:val="00597D4A"/>
     <w:rsid w:val="005A219A"/>
     <w:rsid w:val="005A2240"/>
+    <w:rsid w:val="005A6DC7"/>
     <w:rsid w:val="005A77AF"/>
     <w:rsid w:val="005B6069"/>
     <w:rsid w:val="005C1815"/>
     <w:rsid w:val="005C1FA4"/>
     <w:rsid w:val="005C2589"/>
     <w:rsid w:val="005C42BB"/>
+    <w:rsid w:val="005C67FE"/>
     <w:rsid w:val="005D6EBF"/>
     <w:rsid w:val="005E11E0"/>
+    <w:rsid w:val="005F6B1B"/>
     <w:rsid w:val="006065D5"/>
     <w:rsid w:val="00611236"/>
     <w:rsid w:val="00621DF3"/>
     <w:rsid w:val="00625A94"/>
     <w:rsid w:val="006313C5"/>
     <w:rsid w:val="0064050A"/>
     <w:rsid w:val="00646AD3"/>
     <w:rsid w:val="00654ECE"/>
     <w:rsid w:val="00655F46"/>
     <w:rsid w:val="00660234"/>
+    <w:rsid w:val="00665958"/>
     <w:rsid w:val="0068232C"/>
     <w:rsid w:val="00687CD3"/>
     <w:rsid w:val="0069130C"/>
     <w:rsid w:val="006935DA"/>
     <w:rsid w:val="006A5FD5"/>
     <w:rsid w:val="006B7CFA"/>
+    <w:rsid w:val="006C2AC4"/>
     <w:rsid w:val="006C2AE6"/>
     <w:rsid w:val="006C4558"/>
     <w:rsid w:val="006D30E3"/>
     <w:rsid w:val="006E1097"/>
     <w:rsid w:val="006E4CB4"/>
     <w:rsid w:val="006F14A2"/>
     <w:rsid w:val="006F2A9E"/>
     <w:rsid w:val="006F492A"/>
     <w:rsid w:val="00702F24"/>
     <w:rsid w:val="00705C89"/>
     <w:rsid w:val="00721DC0"/>
     <w:rsid w:val="007546BE"/>
     <w:rsid w:val="007616DE"/>
     <w:rsid w:val="00777521"/>
+    <w:rsid w:val="00780BEE"/>
+    <w:rsid w:val="00781E44"/>
     <w:rsid w:val="0078459F"/>
+    <w:rsid w:val="00791543"/>
     <w:rsid w:val="007A7079"/>
     <w:rsid w:val="007A7866"/>
     <w:rsid w:val="007B590D"/>
     <w:rsid w:val="007C0F95"/>
     <w:rsid w:val="007D6FD2"/>
     <w:rsid w:val="007E181B"/>
     <w:rsid w:val="007F01B9"/>
     <w:rsid w:val="007F787E"/>
     <w:rsid w:val="00802973"/>
     <w:rsid w:val="008074C9"/>
     <w:rsid w:val="00810602"/>
     <w:rsid w:val="00813B76"/>
     <w:rsid w:val="00816693"/>
     <w:rsid w:val="00821C1E"/>
     <w:rsid w:val="00823C59"/>
     <w:rsid w:val="008243D7"/>
     <w:rsid w:val="0084501A"/>
     <w:rsid w:val="0085135C"/>
     <w:rsid w:val="008616BF"/>
     <w:rsid w:val="00863D42"/>
     <w:rsid w:val="0086543B"/>
     <w:rsid w:val="008862A1"/>
     <w:rsid w:val="008A2165"/>
     <w:rsid w:val="008A3925"/>
     <w:rsid w:val="008B0260"/>
     <w:rsid w:val="008B626C"/>
     <w:rsid w:val="008B7006"/>
+    <w:rsid w:val="008C34C5"/>
     <w:rsid w:val="008D2202"/>
     <w:rsid w:val="008D7916"/>
     <w:rsid w:val="008D7F14"/>
     <w:rsid w:val="008F251A"/>
     <w:rsid w:val="008F38A9"/>
     <w:rsid w:val="008F5650"/>
     <w:rsid w:val="00915E78"/>
     <w:rsid w:val="00925DF3"/>
     <w:rsid w:val="00931CCE"/>
+    <w:rsid w:val="00934BF0"/>
     <w:rsid w:val="009373DF"/>
     <w:rsid w:val="00942A08"/>
     <w:rsid w:val="00954770"/>
     <w:rsid w:val="009706C6"/>
     <w:rsid w:val="00981813"/>
+    <w:rsid w:val="00982E57"/>
     <w:rsid w:val="0098790D"/>
     <w:rsid w:val="009B1DEA"/>
     <w:rsid w:val="009B2907"/>
     <w:rsid w:val="009B410E"/>
     <w:rsid w:val="009C36DD"/>
+    <w:rsid w:val="009D460A"/>
     <w:rsid w:val="009E189B"/>
     <w:rsid w:val="009F0B3C"/>
+    <w:rsid w:val="009F1250"/>
     <w:rsid w:val="00A130A9"/>
+    <w:rsid w:val="00A17CF8"/>
     <w:rsid w:val="00A21BF3"/>
     <w:rsid w:val="00A268E8"/>
     <w:rsid w:val="00A323BD"/>
     <w:rsid w:val="00A60811"/>
     <w:rsid w:val="00A61141"/>
     <w:rsid w:val="00A77B05"/>
     <w:rsid w:val="00A84D5C"/>
     <w:rsid w:val="00A84ED8"/>
     <w:rsid w:val="00A8706D"/>
     <w:rsid w:val="00A87B9D"/>
     <w:rsid w:val="00A90CCA"/>
     <w:rsid w:val="00A932C8"/>
     <w:rsid w:val="00A96566"/>
     <w:rsid w:val="00AA1755"/>
     <w:rsid w:val="00AA4180"/>
     <w:rsid w:val="00AA5363"/>
     <w:rsid w:val="00AB5C0E"/>
     <w:rsid w:val="00AC389B"/>
     <w:rsid w:val="00AD269C"/>
     <w:rsid w:val="00AD3191"/>
     <w:rsid w:val="00AD33B2"/>
     <w:rsid w:val="00AD5D9A"/>
+    <w:rsid w:val="00AE0AEA"/>
     <w:rsid w:val="00AE168E"/>
     <w:rsid w:val="00AE1C7B"/>
     <w:rsid w:val="00AE1ED6"/>
+    <w:rsid w:val="00AE54BB"/>
     <w:rsid w:val="00AE63FE"/>
     <w:rsid w:val="00AE7475"/>
     <w:rsid w:val="00AF72B7"/>
     <w:rsid w:val="00AF7822"/>
     <w:rsid w:val="00B01C31"/>
     <w:rsid w:val="00B167D6"/>
+    <w:rsid w:val="00B21963"/>
     <w:rsid w:val="00B21B78"/>
     <w:rsid w:val="00B21E89"/>
     <w:rsid w:val="00B347B5"/>
     <w:rsid w:val="00B35543"/>
     <w:rsid w:val="00B36F3B"/>
     <w:rsid w:val="00B37F41"/>
     <w:rsid w:val="00B5080A"/>
     <w:rsid w:val="00B52A87"/>
     <w:rsid w:val="00B537FE"/>
     <w:rsid w:val="00B62B15"/>
     <w:rsid w:val="00B62CC4"/>
     <w:rsid w:val="00B67996"/>
     <w:rsid w:val="00B82050"/>
     <w:rsid w:val="00B8700A"/>
     <w:rsid w:val="00B92679"/>
+    <w:rsid w:val="00B96861"/>
     <w:rsid w:val="00BA2371"/>
     <w:rsid w:val="00BB3E3B"/>
     <w:rsid w:val="00BB68D9"/>
+    <w:rsid w:val="00BD3323"/>
     <w:rsid w:val="00BD3341"/>
     <w:rsid w:val="00BD5613"/>
     <w:rsid w:val="00BF1CFE"/>
     <w:rsid w:val="00BF2FB2"/>
     <w:rsid w:val="00BF3051"/>
     <w:rsid w:val="00C019AA"/>
     <w:rsid w:val="00C0268E"/>
     <w:rsid w:val="00C0330D"/>
     <w:rsid w:val="00C066BF"/>
     <w:rsid w:val="00C13497"/>
     <w:rsid w:val="00C1579F"/>
     <w:rsid w:val="00C26328"/>
     <w:rsid w:val="00C33858"/>
     <w:rsid w:val="00C35F53"/>
     <w:rsid w:val="00C42872"/>
     <w:rsid w:val="00C475B9"/>
     <w:rsid w:val="00C51C66"/>
     <w:rsid w:val="00C61EA6"/>
     <w:rsid w:val="00C7258D"/>
     <w:rsid w:val="00C76B90"/>
+    <w:rsid w:val="00C83DC4"/>
     <w:rsid w:val="00C857AE"/>
     <w:rsid w:val="00C97A9E"/>
     <w:rsid w:val="00CA7D32"/>
     <w:rsid w:val="00CC7AD7"/>
     <w:rsid w:val="00CD439C"/>
+    <w:rsid w:val="00CE2BF4"/>
     <w:rsid w:val="00D05055"/>
     <w:rsid w:val="00D05213"/>
     <w:rsid w:val="00D127C1"/>
+    <w:rsid w:val="00D13012"/>
     <w:rsid w:val="00D15025"/>
     <w:rsid w:val="00D16CF4"/>
     <w:rsid w:val="00D25D1C"/>
     <w:rsid w:val="00D33B09"/>
     <w:rsid w:val="00D3467A"/>
     <w:rsid w:val="00D406C7"/>
+    <w:rsid w:val="00D43AA2"/>
     <w:rsid w:val="00D518B7"/>
     <w:rsid w:val="00D53C7E"/>
+    <w:rsid w:val="00D65F56"/>
     <w:rsid w:val="00D8282E"/>
+    <w:rsid w:val="00D85924"/>
     <w:rsid w:val="00D8613A"/>
     <w:rsid w:val="00D90397"/>
     <w:rsid w:val="00D90BED"/>
+    <w:rsid w:val="00DA2A7F"/>
     <w:rsid w:val="00DA63BE"/>
     <w:rsid w:val="00DB3D0B"/>
     <w:rsid w:val="00DB7121"/>
     <w:rsid w:val="00DC1812"/>
+    <w:rsid w:val="00DC1D7D"/>
     <w:rsid w:val="00DC2A9F"/>
     <w:rsid w:val="00DD2E29"/>
     <w:rsid w:val="00DD406E"/>
+    <w:rsid w:val="00DD59E7"/>
     <w:rsid w:val="00DD73B9"/>
     <w:rsid w:val="00DD780C"/>
     <w:rsid w:val="00DE2AE2"/>
     <w:rsid w:val="00DE44C1"/>
     <w:rsid w:val="00DF620A"/>
     <w:rsid w:val="00E00884"/>
     <w:rsid w:val="00E00F4F"/>
+    <w:rsid w:val="00E07565"/>
     <w:rsid w:val="00E16B4E"/>
+    <w:rsid w:val="00E3661D"/>
+    <w:rsid w:val="00E43221"/>
     <w:rsid w:val="00E44138"/>
     <w:rsid w:val="00E462C0"/>
+    <w:rsid w:val="00E645DB"/>
     <w:rsid w:val="00E64E5A"/>
     <w:rsid w:val="00E72913"/>
     <w:rsid w:val="00EA02E5"/>
     <w:rsid w:val="00EA5FF3"/>
+    <w:rsid w:val="00EB47C1"/>
     <w:rsid w:val="00EC2F0A"/>
     <w:rsid w:val="00EC4EC7"/>
     <w:rsid w:val="00ED40E6"/>
     <w:rsid w:val="00ED722F"/>
     <w:rsid w:val="00EE7F35"/>
     <w:rsid w:val="00F002D0"/>
     <w:rsid w:val="00F24990"/>
     <w:rsid w:val="00F24DAC"/>
     <w:rsid w:val="00F3695D"/>
     <w:rsid w:val="00F4039F"/>
+    <w:rsid w:val="00F62BB9"/>
     <w:rsid w:val="00F7091E"/>
     <w:rsid w:val="00F85112"/>
+    <w:rsid w:val="00FA7371"/>
     <w:rsid w:val="00FA7B84"/>
     <w:rsid w:val="00FB67CC"/>
     <w:rsid w:val="00FC586A"/>
     <w:rsid w:val="00FC68ED"/>
     <w:rsid w:val="00FD49A3"/>
     <w:rsid w:val="00FD6506"/>
     <w:rsid w:val="00FD7CC2"/>
     <w:rsid w:val="00FF67BA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -32768,78 +34687,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB06B91C-3117-494E-9476-A32EE82E2E93}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1DA66B6-9F1B-4F80-8D8F-89D76A945C9E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>8569</Characters>
+  <Pages>10</Pages>
+  <Words>1552</Words>
+  <Characters>8850</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>71</Lines>
+  <Lines>73</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Home</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10052</CharactersWithSpaces>
+  <CharactersWithSpaces>10382</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>ww</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>