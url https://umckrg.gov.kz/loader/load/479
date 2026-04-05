--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -1,11711 +1,16272 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00564CC8" w:rsidRPr="00F95B59" w:rsidRDefault="00B6469B" w:rsidP="00F95B59">
+    <w:p w:rsidR="001A0155" w:rsidRPr="001A0155" w:rsidRDefault="001A0155" w:rsidP="001A0155">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00564CC8">
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> (үлгі)</w:t>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Приложение 77</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>к приказу Министра образования</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и науки Республики Казахстан </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> от 3 апреля 2013 года № 115 </w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...1618 lines deleted...]
-    <w:p w:rsidR="00B96BB5" w:rsidRPr="00AE2F4C" w:rsidRDefault="00B96BB5" w:rsidP="00AE2F4C">
+    <w:p w:rsidR="001A0155" w:rsidRPr="001A0155" w:rsidRDefault="001A0155" w:rsidP="001A0155">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004526E7" w:rsidRPr="00F95B59" w:rsidRDefault="004526E7" w:rsidP="00B96BB5">
+    <w:p w:rsidR="001A0155" w:rsidRPr="001A0155" w:rsidRDefault="001A0155" w:rsidP="001A0155">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Типовая учебная программа по предмету</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>«Начальная военная подготовка» для 10-11 классов уровня</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>общего среднего образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001A0155" w:rsidRPr="001A0155" w:rsidRDefault="001A0155" w:rsidP="001A0155">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A0155" w:rsidRPr="001A0155" w:rsidRDefault="001A0155" w:rsidP="001A0155">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   1. Пояснительная записка</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001A0155" w:rsidRPr="001A0155" w:rsidRDefault="001A0155" w:rsidP="001A0155">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A0155" w:rsidRPr="001A0155" w:rsidRDefault="001A0155" w:rsidP="001A0155">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Учебная программа разработана в соответствии с Государственным общеобязательным стандартом среднего образования (начального, основного среднего, общего среднего образования), утвержденным</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>постановлением Правительства Республики Казахстан от 23 августа 2012 года № 1080.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Основанием для организации и проведения начальной военной подготовки молодежи в организациях образования Республики Казахстан являются: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Закон Республики Казахстан «О воинской службе и статусе военнослужащих» от 16 февраля 2012 года;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Постановление Правительства Республики Казахстан от 11 февраля 2013 года № 118 «Об утверждении Правил подготовки граждан к воинской службе, организации и проведения, а также формирования учебно-материальной базы по начальной военной подготовке».</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Начальная военная подготовка осуществляется как на теоретических, так и на практических занятиях:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) теоретические занятия проводятся преимущественно в форме рассказа и беседы с использованием дидактического материала, технических средств и инновационных методов обучения;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) практические занятия направлены на закрепление изучаемого материала с использованием вооружения и военно-технического имущества, приборов и другого оборудования. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Содержание и структура учебной программы включает вводное занятие, главы по основам военного дела, гражданской обороне и медицинских знаний.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. В каждом учебном заведений разрабатывается календарно-тематический план прохождения начальной военной подготовки на весь учебный год.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6. В каждом учебном заведений независимо от типов и форм собственности создается и постоянно совершенствуется учебно-материальная база по НВП, которая включает:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) оборудованный в соответствии с табелем обеспечения, наглядными пособиями, стендами и оснащенный техническими средствами обучения учебный кабинет по НВП;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) комнату для хранения специального имущества по начальной военной подготовке, основам безопасности жизнедеятельности и гражданской обороне;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) площадку для занятий по строевой подготовке;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) место для практического изучения обязанностей дневального по роте;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5) место для изучения обязанностей часового;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6) тактическое поле;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7) полосу препятствий;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8) стрелковый тир;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9) уголок боевой, трудовой славы.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7. Обеспечение учебных заведений макетами вооружения и других военно-технических средств, учебными пособиями осуществляется за счет средств учебных заведений.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8. Всего предусмотрено 68 учебных часов, в 10 классе 34 учебных часов в год и в 11 классе 34 учебных часов, а также 30 часов отводятся на учебно-полевые сборы.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9. В 10 классе с целью привития и совершенствования практических навыков и умений обучаемых, а также проявления интереса к изучению военного дела в конце учебного года с юношами проводятся </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>пятидневные учебно-полевые сборы (УПС) в оборонно-спортивных оздоровительных лагерях (ОСОЛ), на базах воинских частей (по согласованию с командованиями в/ч) в объеме 30 часов.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10. Учебно-полевые сборы являются обязательным этапом программы прохождения курса начальной военной подготовки, организуются местными исполнительными органами и обеспечиваются за счет вариативных часов, предусмотренных в организациях образования.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11. В 11 классе с целью оценки выполнения нормативов и практических упражнений на завершающем этапе предусматривается время в объеме 4 часов для контрольно-проверочных занятий (зачетов).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12. При проведении вводного занятия особое внимание обращается на роль подготовки молодежи к военной службе и защите Республики Казахстан, на необходимость концентрации моральных, нравственных, психологических и физических сил для выполнения требований учебной программы начальной военной подготовки.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13. В процессе изучения основ военного дела преподаватель – организатор начальной военной подготовки решает одну из главных задач воспитания и обучения молодежи – формирование мировоззрения гражданственности у молодежи, убежденности в необходимости защиты суверенитета Республики Казахстан, сознательной готовности к ответственному отношению к военной службе. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14. На каждом занятии необходимо добиваться осмысления обучаемой молодежью роли и значения военной присяги, развивать здоровый интерес к Вооруженным Силам Республики Казахстан, их традициям, особенностям службы в видах и родах войск, к военной профессии, стимулировать стремление молодежи к получению военных знаний, а также разъяснять, что уставы Вооруженных Сил Республики Казахстан – это свод законов, регламентирующий жизнь и быт Вооруженных Сил, а выполнение требований уставов – это обязанность каждого военнослужащего.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15. Тактическая подготовка является одним из основополагающих глав обучения, она обеспечивает комплексное изучение содержания учебного материала начальной военной подготовки:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) в ходе занятий учащиеся получают прочные навыки по технике применения оружия и ручных осколочных гранат;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) для практических занятий по тактической подготовке необходимо предусмотреть наличие макетов винтовок, учебных автоматов (пулеметов), а также сумок для учебных гранат (болванок);</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16. Основное внимание при проведении занятий по огневой подготовке должно быть обращено на меры безопасности при обращении с оружием и боеприпасами:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) в ходе занятий учащиеся изучают основы устройства стрелкового оружия, порядок их подготовки к стрельбе и правила стрельбы, порядок сбережения и хранения.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17. Занятия по строевой подготовке проводятся на специальной площадке (на плацу):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) при проведении практических занятий особое внимание обращается на показ строевого приема преподавателем в целом и по элементам разучиваемых строевых приемов;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тренировка учащихся.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18. Занятия по военной топографии предусматривают:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) в 10 классе обучение учащихся к ориентированию на незнакомой местности без карты, определению на ней своего местоположения и выбору маршрута движения к цели по заданному азимуту с помощью компаса и без него;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) в 11 классе – занятия по гражданской обороне и основам медицинских знаний знакомят учащиеся с мероприятиями, осуществляемыми в мирное и военное время по защите населения Республики Казахстан от последствий стихийных бедствий, крупных аварий, катастроф и применения противником современных средств поражения. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19. В процессе обучения осуществляются межпредметные связи: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) «Казахский, русский языки»: пополнение словарного запаса терминами из области начальной военной подготовки;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) «Физика»: использование знаний, полученных о понятиях «сопротивление воздуха», «масса тела», «неравномерное и равномерное скольжение», «мощность» и «сила»;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) «Биология»: использование знаний о негативном влиянии курения и алкоголя на организм;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) «Химия»: знание влияния токсических веществ на организм человека; знание правил безопасного применения взрывчатых веществ, используемых в военном деле;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5) «Всемирная история, История Казахстана»: воспитание патриотизма; воспитание уважения к истории и культуре народов Казахстана; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> знание об истории человечества как едином историческом процессе; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6) «Человек. Общество. Право»: знание законодательных основ государства, прав и обязанностей </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>гражданина Казахстана;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7) «География»: знание сторон света, умение ориентироваться на местности по различным признакам, по топографической карте; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> определение территории и границ Республики Казахстан на современном этапе;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8) «Физическая культура»: использование строевых упражнений; прохождение полос препятствий; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9) «Технология»: воспитание трудолюбия и способности к длительной трудовой деятельности. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001A0155" w:rsidRDefault="001A0155" w:rsidP="001A0155">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D21A08" w:rsidRPr="001A0155" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A0155" w:rsidRDefault="006B7304" w:rsidP="00D21A08">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Календарно- тематическ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B7304">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ое</w:t>
+      </w:r>
+      <w:r w:rsidR="00D21A08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> план</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ирование</w:t>
+      </w:r>
+      <w:r w:rsidR="00D21A08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по НВП в 10 классе</w:t>
+      </w:r>
+      <w:r w:rsidR="001B5A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (образец)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D21A08" w:rsidRDefault="00902A19" w:rsidP="00D21A08">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D21A08" w:rsidRPr="001A0155" w:rsidRDefault="00D21A08" w:rsidP="00D21A08">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a3"/>
-[...3 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="a5"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-885" w:type="dxa"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="567"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="7713"/>
+        <w:gridCol w:w="843"/>
+        <w:gridCol w:w="891"/>
+        <w:gridCol w:w="1009"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00564CC8" w:rsidRPr="00F95B59" w:rsidTr="00F95B59">
+      <w:tr w:rsidR="009E305C" w:rsidTr="009E305C">
+        <w:trPr>
+          <w:trHeight w:val="1014"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="8079" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B96BB5" w:rsidRPr="00F95B59" w:rsidRDefault="00B96BB5" w:rsidP="00B1157D">
-            <w:pPr>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00D21A08">
+            <w:pPr>
+              <w:ind w:left="993"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00F95B59">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009E305C" w:rsidRDefault="00D21A08" w:rsidP="00D21A08">
+            <w:pPr>
+              <w:ind w:left="993"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-[...3 lines deleted...]
-              <w:t>р/с</w:t>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21A08">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Наименование глав и тем занятий</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00D21A08">
+            <w:pPr>
+              <w:ind w:left="993"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRPr="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00D21A08">
+            <w:pPr>
+              <w:ind w:left="993"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009E305C" w:rsidRDefault="009E305C" w:rsidP="006306F4">
+            <w:pPr>
+              <w:ind w:left="993"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466F47">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>     </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6096" w:type="dxa"/>
+            <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B96BB5" w:rsidRPr="00F95B59" w:rsidRDefault="00B96BB5" w:rsidP="00B1157D">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidR="009E305C" w:rsidRPr="00902A19" w:rsidRDefault="00C8215E">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00F95B59">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00902A19">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-[...4 lines deleted...]
-            </w:r>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Кол-во</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C8215E" w:rsidRPr="00902A19" w:rsidRDefault="00C8215E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00902A19">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>часов</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009E305C" w:rsidRPr="00902A19" w:rsidRDefault="009E305C" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B96BB5" w:rsidRPr="00F95B59" w:rsidRDefault="00B96BB5" w:rsidP="00B1157D">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidR="009E305C" w:rsidRPr="00902A19" w:rsidRDefault="00902A19">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00F95B59">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00902A19">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-[...4 lines deleted...]
-            </w:r>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Дата провед.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009E305C" w:rsidRPr="00902A19" w:rsidRDefault="009E305C" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B96BB5" w:rsidRPr="00F95B59" w:rsidRDefault="00B96BB5" w:rsidP="00B1157D">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidR="009E305C" w:rsidRPr="00902A19" w:rsidRDefault="00902A19">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00F95B59">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00902A19">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-[...3 lines deleted...]
-              <w:t>Мерзімі</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Отметка о вып.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009E305C" w:rsidRPr="00902A19" w:rsidRDefault="009E305C" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A0155" w:rsidRPr="00C543E0" w:rsidTr="009E305C">
+        <w:tblPrEx>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8079" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C543E0" w:rsidRDefault="00C543E0" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001A0155" w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Вводное занятие (1 час)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006306F4" w:rsidRPr="00C543E0" w:rsidRDefault="006306F4" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C543E0" w:rsidRPr="00C543E0" w:rsidRDefault="00C543E0" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Глава 1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C543E0" w:rsidRDefault="001A0155" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Вооруженные силы на</w:t>
+            </w:r>
+            <w:r w:rsidR="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> страже суверенитета</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB534A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Казахстан (3 часа)</w:t>
+            </w:r>
+            <w:r w:rsidR="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C543E0" w:rsidRPr="003E2F91" w:rsidRDefault="003E2F91" w:rsidP="003E2F91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C543E0" w:rsidRPr="003E2F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>К</w:t>
+            </w:r>
+            <w:r w:rsidR="001A0155" w:rsidRPr="003E2F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>онституцион</w:t>
+            </w:r>
+            <w:r w:rsidR="00A4719A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ные основы Республики Казахстан.</w:t>
+            </w:r>
+            <w:r w:rsidR="001A0155" w:rsidRPr="003E2F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001A0155" w:rsidRPr="003E2F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Конституция – основной закон Республики </w:t>
+            </w:r>
+            <w:r w:rsidR="00A4719A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Казахстан.</w:t>
+            </w:r>
+            <w:r w:rsidR="001A0155" w:rsidRPr="003E2F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Вооруженные Силы в</w:t>
+            </w:r>
+            <w:r w:rsidR="00A4719A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> обществе и государстве.</w:t>
+            </w:r>
+            <w:r w:rsidR="001A0155" w:rsidRPr="003E2F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009E305C" w:rsidRPr="009E305C" w:rsidRDefault="009E305C" w:rsidP="009E305C">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="525"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009E305C" w:rsidRPr="003E2F91" w:rsidRDefault="003E2F91" w:rsidP="003E2F91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C543E0" w:rsidRPr="003E2F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>В</w:t>
+            </w:r>
+            <w:r w:rsidR="001A0155" w:rsidRPr="003E2F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ооруженные Силы Республики Казахстан в обесп</w:t>
+            </w:r>
+            <w:r w:rsidR="00A4719A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ечении безопасности государства. В</w:t>
+            </w:r>
+            <w:r w:rsidR="001A0155" w:rsidRPr="003E2F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ооруженные Силы Республики Казахстан - школа па</w:t>
+            </w:r>
+            <w:r w:rsidR="00A4719A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>триотизма и интернационализма. Т</w:t>
+            </w:r>
+            <w:r w:rsidR="001A0155" w:rsidRPr="003E2F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ребования военной присяги </w:t>
+            </w:r>
+            <w:r w:rsidR="00A4719A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>к военнослужащим. С</w:t>
+            </w:r>
+            <w:r w:rsidR="001A0155" w:rsidRPr="003E2F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>имволы Воору</w:t>
+            </w:r>
+            <w:r w:rsidR="00A4719A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>женных Сил Республики Казахстан. Боевое знамя части.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009E305C" w:rsidRPr="009E305C" w:rsidRDefault="009E305C" w:rsidP="009E305C">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="001A0155" w:rsidRPr="003E2F91" w:rsidRDefault="003E2F91" w:rsidP="003E2F91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. </w:t>
+            </w:r>
+            <w:r w:rsidR="00C543E0" w:rsidRPr="003E2F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>В</w:t>
+            </w:r>
+            <w:r w:rsidR="001A0155" w:rsidRPr="003E2F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ооруженные Силы Республики Казахстан на современном </w:t>
+            </w:r>
+            <w:r w:rsidR="00A4719A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>этапе, их состав и назначение. В</w:t>
+            </w:r>
+            <w:r w:rsidR="001A0155" w:rsidRPr="003E2F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ысшие военные учебные заведения, их ро</w:t>
+            </w:r>
+            <w:r w:rsidR="00A4719A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ль в подготовке военных кадров</w:t>
+            </w:r>
+            <w:r w:rsidR="001A0155" w:rsidRPr="003E2F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DB534A" w:rsidRDefault="00DB534A" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00DB534A" w:rsidRPr="00DB534A" w:rsidRDefault="00DB534A" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB534A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Глава 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DB534A" w:rsidRDefault="001A0155" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Общевоинские уставы Вооруженных Сил, других войск и воинских формирований</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB534A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан (5 часов)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009E305C" w:rsidRDefault="001A0155" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00DB534A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB534A" w:rsidRPr="00DB534A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB534A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>бщевоинские уставы Вооруженных Сил, других войск и воинских фо</w:t>
+            </w:r>
+            <w:r w:rsidR="00A4719A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>рмирований Республики Казахстан. И</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>х значение в жизни и деятель</w:t>
+            </w:r>
+            <w:r w:rsidR="00A4719A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ности воинского коллектива. О</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>бщ</w:t>
+            </w:r>
+            <w:r w:rsidR="00A4719A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ие обязанности военнослужащих. В</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">оинские </w:t>
+            </w:r>
+            <w:r w:rsidR="00A4719A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>звания и знаки различия.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009E305C" w:rsidRDefault="001A0155" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00DB534A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB534A" w:rsidRPr="00DB534A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB534A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>оеннослужащие</w:t>
+            </w:r>
+            <w:r w:rsidR="00B40B14">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и взаимоотношения между ними. Н</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ачальники и подчиненные, старшие и м</w:t>
+            </w:r>
+            <w:r w:rsidR="00B40B14">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ладшие, их права и обязанности.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A4719A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B40B14">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>П</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>равила воинской вежливости и</w:t>
+            </w:r>
+            <w:r w:rsidR="00A4719A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> поведения военнослужащих. П</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>риказ, по</w:t>
+            </w:r>
+            <w:r w:rsidR="00A4719A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>рядок его отдачи и выполнения. О</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">бращение </w:t>
+            </w:r>
+            <w:r w:rsidR="00B40B14">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>к начальникам и старшим.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="001A0155" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB534A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB534A" w:rsidRPr="00DB534A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB534A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>оинская дис</w:t>
+            </w:r>
+            <w:r w:rsidR="00B40B14">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>циплина, ее сущность и значение. О</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>бязанности военнослужащих по с</w:t>
+            </w:r>
+            <w:r w:rsidR="00B40B14">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>облюдению воинской дисциплины. П</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">риказ командира - закон для </w:t>
+            </w:r>
+            <w:r w:rsidR="00B40B14">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>подчиненных. П</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>о</w:t>
+            </w:r>
+            <w:r w:rsidR="00B40B14">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ощрения, применяемые к солдатам. Д</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>исциплинарные взыскани</w:t>
+            </w:r>
+            <w:r w:rsidR="00B40B14">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>я, налагаемые на солдат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="001A0155" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00DB534A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>    </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB534A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB534A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB534A" w:rsidRPr="00DB534A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB534A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Н</w:t>
+            </w:r>
+            <w:r w:rsidR="00A44CD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>азначение, состав</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и во</w:t>
+            </w:r>
+            <w:r w:rsidR="00A44CD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>оружение суточного наряда роты. Обязанности дневального по роте. О</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>борудование и оснащение поста, на котором очередной дневал</w:t>
+            </w:r>
+            <w:r w:rsidR="00B40B14">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ьный выполняет свои обязанности. Д</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ействия очередного дневального при прибытии прямых начальников, в случае </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>поступления си</w:t>
+            </w:r>
+            <w:r w:rsidR="00B40B14">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>гнала «Сбор», тревоги, и пожара. О</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>бязанно</w:t>
+            </w:r>
+            <w:r w:rsidR="00B40B14">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>сти дневального свободной смены. П</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">орядок </w:t>
+            </w:r>
+            <w:r w:rsidR="00B40B14">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>доклада дневального по телефону. Д</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ействия дневального при прибытии в роту военнослужащих не своей роты, при выносе имущест</w:t>
+            </w:r>
+            <w:r w:rsidR="00A44CD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ва из расположения роты.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DB534A" w:rsidRDefault="001A0155" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB534A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB534A" w:rsidRPr="00DB534A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB534A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Н</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>азначен</w:t>
+            </w:r>
+            <w:r w:rsidR="00A44CD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ие и задачи караульной службы.  Обязанности часового. П</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ост, его </w:t>
+            </w:r>
+            <w:r w:rsidR="00A44CD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>оборудование и оснащение</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="003E2F91" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00DB534A" w:rsidRDefault="00DB534A" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00701C7E" w:rsidRPr="00DB534A" w:rsidRDefault="00DB534A" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB534A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Глава 3</w:t>
+            </w:r>
+            <w:r w:rsidR="001A0155" w:rsidRPr="00DB534A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DB534A" w:rsidRDefault="001A0155" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Тактическая подготовка (8 часов)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="001A0155" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB534A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB534A" w:rsidRPr="00DB534A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB534A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>рганизация и боевые возмож</w:t>
+            </w:r>
+            <w:r w:rsidR="004E3BD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ности мотострелкового отделения. Ш</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>тат</w:t>
+            </w:r>
+            <w:r w:rsidR="004E3BD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ное вооружение и боевая техника. Б</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>оевы</w:t>
+            </w:r>
+            <w:r w:rsidR="004E3BD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>е возможности отделения.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="001A0155" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00DB534A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB534A" w:rsidRPr="00DB534A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB534A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Х</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>а</w:t>
+            </w:r>
+            <w:r w:rsidR="004E3BD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>рактеристика современного боя. Средства поражения противника. У</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>словия, обеспечивающие успешное выполнение боевых задач во</w:t>
+            </w:r>
+            <w:r w:rsidR="004E3BD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>инами и подразделениями.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="001A0155" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB534A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB534A" w:rsidRPr="00DB534A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB534A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Б</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>оевой</w:t>
+            </w:r>
+            <w:r w:rsidR="004E3BD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и походный порядок отделения. О</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>беспечение боевых действий отделения (разведка, защита от оружия массового поражения, охранение, маскировка, инженерное, химическое, тылов</w:t>
+            </w:r>
+            <w:r w:rsidR="004E3BD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ое и техническое обеспечение). Управление отделением. О</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>б</w:t>
+            </w:r>
+            <w:r w:rsidR="004E3BD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>язанности солдата в бою.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="001A0155" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB534A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB534A" w:rsidRPr="00DB534A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB534A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> И</w:t>
+            </w:r>
+            <w:r w:rsidR="004E3BD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>нженерные заграждения. О</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>сновные противопехотные и противотанковые мины Вооруженных сил Республики Казахстан</w:t>
+            </w:r>
+            <w:r w:rsidR="004E3BD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>, их тактико-технические данные. О</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>бщее устройство и принцип действия, места и порядок их установки,</w:t>
+            </w:r>
+            <w:r w:rsidR="004E3BD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> демаскирующие признаки.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="001A0155" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB534A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB534A" w:rsidRPr="00DB534A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB534A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>. С</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">пособы передвижения солдата в бою </w:t>
+            </w:r>
+            <w:r w:rsidR="004E3BD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>при действиях в пешем порядке. Д</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ействия по </w:t>
+            </w:r>
+            <w:r w:rsidR="004E3BD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>вспышке ядерного взрыва.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="001A0155" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00DB534A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB534A" w:rsidRPr="00DB534A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB534A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> С</w:t>
+            </w:r>
+            <w:r w:rsidR="004E3BD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>олдат в наступлении. Д</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ействия при подготовке к атаке и по</w:t>
+            </w:r>
+            <w:r w:rsidR="004E3BD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>рядок движения в атаку из окопа.  П</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>риемы уничтожения противника в ходе атаки (ручными гранатами, огнем в у</w:t>
+            </w:r>
+            <w:r w:rsidR="004E3BD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>пор и в рукопашном бою).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="001A0155" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB534A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB534A" w:rsidRPr="00DB534A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB534A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> С</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">олдат </w:t>
+            </w:r>
+            <w:r w:rsidR="00C8215E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>в обороне. В</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ыбор и занятие огневой позиции (места для стрельбы) в обороне вне</w:t>
+            </w:r>
+            <w:r w:rsidR="00C8215E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> соприкосновения с противником. О</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">борудование и маскировка </w:t>
+            </w:r>
+            <w:r w:rsidR="00C8215E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>окопа для стрельбы лежа.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DB534A" w:rsidRDefault="001A0155" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00DB534A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB534A" w:rsidRPr="00DB534A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 8.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB534A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> С</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>олдат</w:t>
+            </w:r>
+            <w:r w:rsidR="00C8215E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>- наблюдатель. Т</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ребования, предъявляемые к выбору и оборудованию места для</w:t>
+            </w:r>
+            <w:r w:rsidR="00C8215E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> наблюдения. С</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>пособы осмотра местности и обнаружения различных ц</w:t>
+            </w:r>
+            <w:r w:rsidR="00C8215E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>елей по демаскирующим признакам. П</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>орядок доклада о</w:t>
+            </w:r>
+            <w:r w:rsidR="00C8215E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> результатах наблюдения.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00902A19" w:rsidRDefault="00902A19" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00902A19" w:rsidRDefault="00902A19" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00902A19" w:rsidRDefault="00902A19" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003333E9" w:rsidRDefault="003333E9" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C8215E" w:rsidRDefault="00C8215E" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C8215E" w:rsidRDefault="00C8215E" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00DB534A" w:rsidRDefault="00DB534A" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00DB534A" w:rsidRDefault="00DB534A" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB534A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Глава 4</w:t>
+            </w:r>
+            <w:r w:rsidR="001A0155" w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DB534A" w:rsidRDefault="001A0155" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Огневая подготовка (8 часов)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C8215E" w:rsidRDefault="001A0155" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB534A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB534A" w:rsidRPr="006306F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB534A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> А</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>втомат</w:t>
+            </w:r>
+            <w:r w:rsidR="003333E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и ручной пулемет Калашникова. Н</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>азначение, боевые свойства, общее устр</w:t>
+            </w:r>
+            <w:r w:rsidR="003333E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ойство и принцип работы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C8215E" w:rsidRDefault="001A0155" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006306F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="006306F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="006306F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Р</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>азборка и сборка автомата (</w:t>
+            </w:r>
+            <w:r w:rsidR="003333E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ручного пулемета) Калашникова.  М</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>еры безопасности при об</w:t>
+            </w:r>
+            <w:r w:rsidR="003333E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ращении с оружием и патронами. Н</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">еполная разборка и сборка автомата </w:t>
+            </w:r>
+            <w:r w:rsidR="003333E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>после неполной разборки.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C8215E" w:rsidRDefault="001A0155" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006306F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="006306F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="006306F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Н</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>азначение, устройство частей и механизмов автомата (ручног</w:t>
+            </w:r>
+            <w:r w:rsidR="003333E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>о пулемета) Калашникова.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C8215E" w:rsidRDefault="001A0155" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006306F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="006306F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="006306F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> П</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>одготовка автомата (ручного п</w:t>
+            </w:r>
+            <w:r w:rsidR="003333E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>улемета) Калашникова к стрельбе. Принадлежности к автомату. П</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>орядок чистки и с</w:t>
+            </w:r>
+            <w:r w:rsidR="003333E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>мазки автомата после стрельбы. Хранение автомата. О</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>смотр и подготовка а</w:t>
+            </w:r>
+            <w:r w:rsidR="003333E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>втомата и патронов к стрельбе. В</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">озможные задержки при стрельбе </w:t>
+            </w:r>
+            <w:r w:rsidR="003333E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>и способы их устранения.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C8215E" w:rsidRDefault="001A0155" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r w:rsidR="006306F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006306F4" w:rsidRPr="006306F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r w:rsidR="006306F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Т</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ренировка в разборке и сборке автомата (ручного пулемета) Калашникова и изучение положения частей и мех</w:t>
+            </w:r>
+            <w:r w:rsidR="003333E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>анизмов автомата до заряжения. Работа</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> механизмов автомата п</w:t>
+            </w:r>
+            <w:r w:rsidR="003333E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ри заряжении и стрельбе </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C8215E" w:rsidRDefault="001A0155" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r w:rsidR="006306F4" w:rsidRPr="006306F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+            <w:r w:rsidR="006306F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Т</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ренировка в изготовке к стрельбе из автомата (</w:t>
+            </w:r>
+            <w:r w:rsidR="003333E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ручного пулемета) Калашникова.  С</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>наряжение магазина патр</w:t>
+            </w:r>
+            <w:r w:rsidR="003333E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>онами и укладывание его в сумку. И</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>зготовка к стрельбе лежа с упора (принятие положения для с</w:t>
+            </w:r>
+            <w:r w:rsidR="003333E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>трельбы и заряжение автомата). П</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>роизводство стрельбы (установка прицела и переводчика, прикладка, прицеливание, спуск курка и у</w:t>
+            </w:r>
+            <w:r w:rsidR="003333E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>держание автомата при стрельбе). Прекращение стрельбы. Р</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">азряжение и осмотр </w:t>
+            </w:r>
+            <w:r w:rsidR="003333E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>автомата после стрельбы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C8215E" w:rsidRDefault="001A0155" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r w:rsidR="006306F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006306F4" w:rsidRPr="006306F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+            <w:r w:rsidR="006306F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Н</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">азначение, боевые свойства ручных осколочных </w:t>
+            </w:r>
+            <w:r w:rsidR="003333E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>гранат (РГД-5, РГН, Ф-1, РГО). Устройство гранат и запалов. Р</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">абота частей и </w:t>
+            </w:r>
+            <w:r w:rsidR="003333E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>механизмов гранаты при броске. П</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>одг</w:t>
+            </w:r>
+            <w:r w:rsidR="003333E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>отовка гранаты к метанию.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00701C7E" w:rsidRDefault="001A0155" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="006306F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r w:rsidR="006306F4" w:rsidRPr="006306F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 8.</w:t>
+            </w:r>
+            <w:r w:rsidR="006306F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> М</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>етание ручных осколочных гран</w:t>
+            </w:r>
+            <w:r w:rsidR="003333E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ат на дальность и меткость</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006306F4" w:rsidRDefault="006306F4" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006306F4" w:rsidRPr="006306F4" w:rsidRDefault="006306F4" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006306F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Глава 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C8215E" w:rsidRDefault="001A0155" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Строевая подготовка (7 часов)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C8215E" w:rsidRDefault="001A0155" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r w:rsidR="006306F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006306F4" w:rsidRPr="006306F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="006306F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> С</w:t>
+            </w:r>
+            <w:r w:rsidR="00491F24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>трои и их элементы. П</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>редварит</w:t>
+            </w:r>
+            <w:r w:rsidR="00491F24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ельная и исполнительная команды. О</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>бязанности солдат</w:t>
+            </w:r>
+            <w:r w:rsidR="00491F24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>а перед построением и в строю. О</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">твет </w:t>
+            </w:r>
+            <w:r w:rsidR="00491F24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>на приветствие на месте.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C8215E" w:rsidRDefault="001A0155" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r w:rsidR="006306F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006306F4" w:rsidRPr="006306F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidR="006306F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> С</w:t>
+            </w:r>
+            <w:r w:rsidR="00491F24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>троевая стойка. В</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ыполнение</w:t>
+            </w:r>
+            <w:r w:rsidR="00491F24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> команд «Становись», «Равняйсь», «Смирно», «Вольно», «Головные уборы (головной убор) - СНЯТЬ», «Головные уборы (г</w:t>
+            </w:r>
+            <w:r w:rsidR="00491F24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>оловной убор) - НАДЕТЬ».</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C8215E" w:rsidRDefault="001A0155" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r w:rsidR="006306F4" w:rsidRPr="006306F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidR="006306F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> П</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>овороты на месте, перестроение из одно</w:t>
+            </w:r>
+            <w:r w:rsidR="00491F24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>й шеренги в две и обратно.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C8215E" w:rsidRDefault="001A0155" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00491F24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>   </w:t>
+            </w:r>
+            <w:r w:rsidR="006306F4" w:rsidRPr="006306F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4.</w:t>
+            </w:r>
+            <w:r w:rsidR="006306F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> С</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>троевой ша</w:t>
+            </w:r>
+            <w:r w:rsidR="00902A19">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>г, повороты в движении.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>    </w:t>
+            </w:r>
+            <w:r w:rsidR="006306F4" w:rsidRPr="006306F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r w:rsidR="006306F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ыполнение приемов воинского приветствия на месте и в движении, ответ на</w:t>
+            </w:r>
+            <w:r w:rsidR="00491F24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> приветствие в движении.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00701C7E" w:rsidRDefault="001A0155" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="006306F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r w:rsidR="006306F4" w:rsidRPr="006306F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6.</w:t>
+            </w:r>
+            <w:r w:rsidR="006306F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ыход из строя, подход к начальн</w:t>
+            </w:r>
+            <w:r w:rsidR="00491F24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ику, возвращение в строй</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00886841" w:rsidRDefault="00886841" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006306F4" w:rsidRDefault="006306F4" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006306F4" w:rsidRPr="006306F4" w:rsidRDefault="006306F4" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006306F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Глава 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C8215E" w:rsidRDefault="001A0155" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Военная топография (2 часа)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C8215E" w:rsidRDefault="001A0155" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r w:rsidR="006306F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006306F4" w:rsidRPr="006306F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="006306F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>риентир</w:t>
+            </w:r>
+            <w:r w:rsidR="00491F24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ование на местности без карты. Понятие об ориентировании. О</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>пределение сторон горизонта по компасу, небесным</w:t>
+            </w:r>
+            <w:r w:rsidR="00491F24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> светилам и местным предметам. Доклад о своем местонахождении.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001A0155" w:rsidRPr="00C543E0" w:rsidRDefault="001A0155" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="006306F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r w:rsidR="006306F4" w:rsidRPr="006306F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2.</w:t>
+            </w:r>
+            <w:r w:rsidR="006306F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>пределение магнитного азимута, ази</w:t>
+            </w:r>
+            <w:r w:rsidR="00491F24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>мут и его определение. Т</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ренировка в определении сторон горизонта и направлений (азимутов) на местные предметы.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00C543E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001A0155" w:rsidRPr="00C543E0" w:rsidRDefault="006B7304" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Итого:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B96BB5" w:rsidRPr="00F95B59" w:rsidRDefault="00B96BB5" w:rsidP="00B1157D">
-[...36 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+          <w:p w:rsidR="001A0155" w:rsidRDefault="00A4719A" w:rsidP="00A4719A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="314"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:tab/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009E305C" w:rsidRDefault="009E305C" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009E305C" w:rsidRDefault="009E305C" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009E305C" w:rsidRDefault="009E305C" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009E305C" w:rsidRDefault="009E305C" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009E305C" w:rsidRDefault="009E305C" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009E305C" w:rsidRDefault="009E305C" w:rsidP="009E305C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009E305C" w:rsidRDefault="009E305C" w:rsidP="009E305C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009E305C" w:rsidRPr="009E305C" w:rsidRDefault="009E305C" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009E305C" w:rsidRDefault="009E305C" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009E305C" w:rsidRDefault="009E305C" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009E305C" w:rsidRDefault="009E305C" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00A4719A" w:rsidRDefault="00A4719A" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009E305C" w:rsidRDefault="009E305C" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009E305C" w:rsidRDefault="009E305C" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009E305C" w:rsidRDefault="009E305C" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009E305C" w:rsidRDefault="009E305C" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009E305C" w:rsidRDefault="009E305C" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009E305C" w:rsidRDefault="009E305C" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009E305C" w:rsidRDefault="009E305C" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009E305C" w:rsidRDefault="009E305C" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009E305C" w:rsidRDefault="009E305C" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009E305C" w:rsidRDefault="009E305C" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009E305C" w:rsidRDefault="009E305C" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009E305C" w:rsidRDefault="009E305C" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="003E2F91" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009E305C" w:rsidRDefault="009E305C" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009E305C" w:rsidRDefault="009E305C" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009E305C" w:rsidRDefault="009E305C" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009E305C" w:rsidRDefault="009E305C" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="003E2F91" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009E305C" w:rsidRDefault="009E305C" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009E305C" w:rsidRDefault="009E305C" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009E305C" w:rsidRDefault="009E305C" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009E305C" w:rsidRDefault="009E305C" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="003E2F91" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009E305C" w:rsidRDefault="003E2F91" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidR="009E305C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009E305C" w:rsidRDefault="009E305C" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009E305C" w:rsidRDefault="009E305C" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009E305C" w:rsidRDefault="009E305C" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009E305C" w:rsidRDefault="009E305C" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="003E2F91" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="003E2F91" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="003E2F91" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="003E2F91" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="003E2F91" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="003E2F91" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="003E2F91" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="003E2F91" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009E305C" w:rsidRDefault="009E305C" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009E305C" w:rsidRDefault="009E305C" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009E305C" w:rsidRDefault="009E305C" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="003E2F91" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="003E2F91" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="003E2F91" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="003E2F91" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="003E2F91" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="003E2F91" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="003E2F91" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="003E2F91" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="003E2F91" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="003E2F91" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="003E2F91" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="003E2F91" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="003E2F91" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="003E2F91" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="003E2F91" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="003E2F91" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="003E2F91" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="003E2F91" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="003E2F91" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="003E2F91" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="003E2F91" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="003E2F91" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="003E2F91" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="003E2F91" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="003E2F91" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="003E2F91" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="003E2F91" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="003E2F91" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="003E2F91" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="003E2F91" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="003E2F91" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="003E2F91" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="003E2F91" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003E2F91" w:rsidRDefault="003E2F91" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00317160" w:rsidRDefault="00317160" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00317160" w:rsidRDefault="00317160" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00317160" w:rsidRDefault="00317160" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00317160" w:rsidRDefault="00317160" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00317160" w:rsidRDefault="00317160" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00317160" w:rsidRDefault="00317160" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00317160" w:rsidRDefault="00317160" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00317160" w:rsidRDefault="00317160" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00902A19" w:rsidRDefault="00902A19" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00902A19" w:rsidRDefault="00902A19" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00902A19" w:rsidRDefault="00902A19" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00902A19" w:rsidRDefault="00902A19" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00317160" w:rsidRDefault="00317160" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00317160" w:rsidRDefault="00317160" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00317160" w:rsidRDefault="00317160" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00317160" w:rsidRDefault="00317160" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00317160" w:rsidRDefault="00317160" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00317160" w:rsidRDefault="00317160" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00317160" w:rsidRDefault="00317160" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00317160" w:rsidRDefault="00317160" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00317160" w:rsidRDefault="00317160" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00317160" w:rsidRDefault="00317160" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00317160" w:rsidRDefault="00317160" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00317160" w:rsidRDefault="00317160" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00317160" w:rsidRDefault="00317160" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00317160" w:rsidRDefault="00317160" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00317160" w:rsidRDefault="00317160" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00317160" w:rsidRDefault="00317160" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00317160" w:rsidRDefault="00317160" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00317160" w:rsidRDefault="00317160" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00317160" w:rsidRDefault="00317160" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00317160" w:rsidRDefault="00317160" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00317160" w:rsidRDefault="00317160" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00317160" w:rsidRDefault="00317160" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00317160" w:rsidRDefault="00317160" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00317160" w:rsidRDefault="00317160" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00317160" w:rsidRDefault="00317160" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00317160" w:rsidRDefault="00317160" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00317160" w:rsidRDefault="00317160" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00317160" w:rsidRDefault="00317160" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00317160" w:rsidRDefault="00317160" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00317160" w:rsidRDefault="00317160" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00902A19" w:rsidRDefault="00902A19" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00317160" w:rsidRDefault="00317160" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00902A19" w:rsidRDefault="00902A19" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00902A19" w:rsidRDefault="00902A19" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00902A19" w:rsidRDefault="00902A19" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00902A19" w:rsidRDefault="00902A19" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00902A19" w:rsidRDefault="00902A19" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00902A19" w:rsidRDefault="00902A19" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00902A19" w:rsidRDefault="00902A19" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00902A19" w:rsidRDefault="00902A19" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00902A19" w:rsidRDefault="00902A19" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00902A19" w:rsidRDefault="00902A19" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00902A19" w:rsidRDefault="00902A19" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00902A19" w:rsidRDefault="00902A19" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00902A19" w:rsidRDefault="00902A19" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00902A19" w:rsidRDefault="00902A19" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00902A19" w:rsidRDefault="00902A19" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00902A19" w:rsidRDefault="00902A19" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00902A19" w:rsidRDefault="00D740C7" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00902A19" w:rsidRDefault="00902A19" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D740C7" w:rsidRDefault="00D740C7" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00902A19" w:rsidRDefault="00902A19" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00902A19" w:rsidRDefault="00902A19" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00902A19" w:rsidRDefault="00902A19" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00902A19" w:rsidRDefault="00902A19" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00902A19" w:rsidRDefault="00902A19" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00902A19" w:rsidRDefault="00902A19" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00902A19" w:rsidRDefault="00902A19" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00902A19" w:rsidRDefault="00902A19" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00902A19" w:rsidRDefault="00902A19" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00902A19" w:rsidRDefault="00902A19" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00902A19" w:rsidRDefault="00902A19" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00902A19" w:rsidRDefault="00902A19" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00902A19" w:rsidRDefault="00902A19" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00902A19" w:rsidRDefault="00902A19" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00902A19" w:rsidRDefault="00902A19" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00902A19" w:rsidRDefault="006153F3" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>34ч.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00902A19" w:rsidRPr="009E305C" w:rsidRDefault="00902A19" w:rsidP="009E305C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6096" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B96BB5" w:rsidRPr="00C26216" w:rsidRDefault="00B96BB5" w:rsidP="00B1157D">
-[...40 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w:rsidR="001A0155" w:rsidRPr="00C543E0" w:rsidRDefault="001A0155" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="816" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B96BB5" w:rsidRPr="00C26216" w:rsidRDefault="00B96BB5" w:rsidP="00B1157D">
-[...828 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+          <w:p w:rsidR="001A0155" w:rsidRPr="00C543E0" w:rsidRDefault="001A0155" w:rsidP="00C543E0">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004526E7" w:rsidRDefault="004526E7" w:rsidP="00F95B59">
+    <w:p w:rsidR="00317160" w:rsidRPr="00317160" w:rsidRDefault="00317160" w:rsidP="00317160">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317160">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Учебно- полевые сборы- 30 часов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00886841" w:rsidRDefault="00886841" w:rsidP="00C543E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F95B59" w:rsidRDefault="00F95B59" w:rsidP="00F95B59">
+    <w:p w:rsidR="00886841" w:rsidRDefault="00886841" w:rsidP="00C543E0">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F95B59" w:rsidRDefault="00F95B59" w:rsidP="00F95B59">
+    <w:p w:rsidR="00886841" w:rsidRDefault="00886841" w:rsidP="00C543E0">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F95B59" w:rsidRPr="00F95B59" w:rsidRDefault="00F95B59" w:rsidP="00F95B59">
+    <w:p w:rsidR="00886841" w:rsidRDefault="00886841" w:rsidP="00C543E0">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004526E7" w:rsidRDefault="004526E7" w:rsidP="008D5331">
+    <w:p w:rsidR="00886841" w:rsidRDefault="00886841" w:rsidP="00C543E0">
       <w:pPr>
-        <w:spacing w:after="0"/>
-        <w:jc w:val="center"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E92950" w:rsidRDefault="00E92950" w:rsidP="008D5331">
+    <w:p w:rsidR="00886841" w:rsidRDefault="00886841" w:rsidP="00C543E0">
       <w:pPr>
-        <w:spacing w:after="0"/>
-        <w:jc w:val="center"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AE2F4C" w:rsidRDefault="00AE2F4C" w:rsidP="008D5331">
+    <w:p w:rsidR="00886841" w:rsidRDefault="00886841" w:rsidP="00C543E0">
       <w:pPr>
-        <w:spacing w:after="0"/>
-        <w:jc w:val="center"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AE2F4C" w:rsidRDefault="00AE2F4C" w:rsidP="008D5331">
+    <w:p w:rsidR="00886841" w:rsidRDefault="00886841" w:rsidP="00C543E0">
       <w:pPr>
-        <w:spacing w:after="0"/>
-        <w:jc w:val="center"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AE2F4C" w:rsidRDefault="00AE2F4C" w:rsidP="008D5331">
+    <w:p w:rsidR="00886841" w:rsidRDefault="00886841" w:rsidP="00C543E0">
       <w:pPr>
-        <w:spacing w:after="0"/>
-        <w:jc w:val="center"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004526E7" w:rsidRPr="00AE2F4C" w:rsidRDefault="004526E7" w:rsidP="00AE2F4C">
+    <w:p w:rsidR="00886841" w:rsidRDefault="00886841" w:rsidP="00C543E0">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00886841" w:rsidRDefault="00886841" w:rsidP="00C543E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00886841" w:rsidRDefault="00886841" w:rsidP="00C543E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00886841" w:rsidRDefault="00886841" w:rsidP="00C543E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00886841" w:rsidRDefault="00886841" w:rsidP="00C543E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00886841" w:rsidRDefault="00886841" w:rsidP="00C543E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006153F3" w:rsidRDefault="006153F3" w:rsidP="006153F3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00886841" w:rsidRDefault="00886841" w:rsidP="006153F3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Календарно- тематическое планирование по НВП в 11 классе</w:t>
+      </w:r>
+      <w:r w:rsidR="001B5A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ( о</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="001B5A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>бразец)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00886841" w:rsidRDefault="00886841" w:rsidP="00886841">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a3"/>
-[...3 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="a5"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-885" w:type="dxa"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="567"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="7778"/>
+        <w:gridCol w:w="883"/>
+        <w:gridCol w:w="858"/>
+        <w:gridCol w:w="937"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0055603F" w:rsidRPr="0055603F" w:rsidTr="0055603F">
+      <w:tr w:rsidR="00886841" w:rsidRPr="006B7304" w:rsidTr="006153F3">
+        <w:trPr>
+          <w:trHeight w:val="1217"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="7778" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004526E7" w:rsidRPr="0055603F" w:rsidRDefault="004526E7" w:rsidP="00B1157D">
+          <w:p w:rsidR="00886841" w:rsidRDefault="00886841" w:rsidP="00886841">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="26"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="0055603F">
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00886841" w:rsidRDefault="00886841" w:rsidP="00886841">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="26"/>
-[...4 lines deleted...]
-              <w:t>р/с</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Наименование глав и тем занятий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:tcW w:w="883" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004526E7" w:rsidRPr="0055603F" w:rsidRDefault="004526E7" w:rsidP="00B1157D">
+          <w:p w:rsidR="00886841" w:rsidRPr="006B7304" w:rsidRDefault="006B7304">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B7304">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Кол-во</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006B7304" w:rsidRPr="006B7304" w:rsidRDefault="006B7304">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B7304">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>часов</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00886841" w:rsidRDefault="00886841" w:rsidP="00886841">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="26"/>
-[...13 lines deleted...]
-            </w:r>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="858" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004526E7" w:rsidRPr="0055603F" w:rsidRDefault="004526E7" w:rsidP="00B1157D">
+          <w:p w:rsidR="00886841" w:rsidRPr="006153F3" w:rsidRDefault="006153F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006153F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Дата провед.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00886841" w:rsidRDefault="00886841" w:rsidP="00886841">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="26"/>
-[...13 lines deleted...]
-            </w:r>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="937" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004526E7" w:rsidRPr="0055603F" w:rsidRDefault="004526E7" w:rsidP="00B1157D">
+          <w:p w:rsidR="00886841" w:rsidRPr="006153F3" w:rsidRDefault="006153F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006153F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Отметка о вып.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00886841" w:rsidRDefault="00886841" w:rsidP="00886841">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="26"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="0055603F">
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D21A08" w:rsidRPr="0049342E" w:rsidTr="00C7062B">
+        <w:tblPrEx>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="10337"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7778" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D21A08" w:rsidRPr="0049342E" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="26"/>
-[...3 lines deleted...]
-              <w:t>Мерзімі</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0049342E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Глава 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0049342E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Вооруженные</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B70946">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0049342E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> силы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B70946">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0049342E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> на </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B70946">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0049342E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">страже </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B70946">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0049342E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>суверенитета</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B70946">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0049342E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B70946">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0049342E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Казахстан (2 часа)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0049342E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0049342E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0049342E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> З</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>аконодательные основы обеспечения военной безопасности государства</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0049342E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>. И</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>стория формирования боевых традиций Вооруже</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>нных Сил Республики Казахстан. Ц</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ели и задачи подготовки офицерских кад</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ров на современном этапе</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRPr="0049342E" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0049342E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Глава 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0049342E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Строевая подготовка (3 часа)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0049342E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Строевой шаг. П</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>овороты в движении</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0049342E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0049342E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>. В</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ыполнение приемов воинского приветствия на месте и в движении, ответ н</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>а приветствие в движении</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRPr="0049342E" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0049342E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Глава 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0049342E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Основы безопасности жизнедеятельности (25 часов)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0049342E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00520AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Г</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ражданская оборона - составная часть системы общегосударственных оборонных </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>мероприятий. Ее задачи. О</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>рганизационная структура гражданской обороны объекта хозя</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>йствования (учебного заведения). Н</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>евоенизированные формирования гражданской обороны, их</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> назначение и оснащение.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Я</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ное оружие и его характеристика. В</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>иды ядерных взрывов, поражающие факторы ядерного взрыва (ударная волна, световое излучение, проникающая радиация, радиоактивное заражение и электромагнитный импульс) и способы защиты от них, особенности поражающего действия</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> нейтронных боеприпасов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00520AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>чаг ядерного поражения, его характеристика, зоны разрушений в очаге ядерного поражения, их характеристика, зоны радиоактивного заражения на следе облака ядерного взрыва и уровни радиации в них, общее понятие о дозе облучения, уровне радиации, единицах их измер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ения.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00520AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Х</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>имическое оружие, признаки его применения, краткая характеристика отравляющих веществ, их поражающие свойства и способы защиты от них, очаг химического поражения, первичная и в</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>торичная зоны заражения.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00520AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Б</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">актериологическое (биологическое) оружие, его поражающее </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>действие, признаки применения, краткая характеристика бактериальных средств, их поражающие действия и средства защиты от них, очаг бактериологического поражения, его характеристика, мероприятия, проводимые в очаге бактериологического поражения</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>, карантин и обсервация.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00520AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>бщевойсковой противогаз, его назначение и устройство, особенности устройства противогазов ГП-5, ГП-4у, ПДФ–Ш, подбор шлема-маски (маски), проверка исправности, сборка и укладка противогаза, правила ношения противогаза и пользования им, приемы надевания противогаза на пораженного, пользование н</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>еисправным противогазом.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> П</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ростейшие средства защиты органов дыхания, респиратор Р-2, правила пользования им, простейшие средства защиты органов дыхания (ватно-марлевая повязка, противо пыльная тканевая маска), их назначение, защитные свойства, порядок изготовления их, и пользование ими, аптечка индивидуальная и индивидуальный противохимический пакет, их назначение и порядок пользов</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ания ими.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00520AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 8.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> П</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ростейшие средства защиты кожи (бытовая, производственная одежда и обувь), повышение их защитных свойств путем дополнительной герметизации и пропитки, общее знакомство с назначением специальной защитной одежды (легкий защитный костюм Л-1, защитная фильтрующая одежда, общевойсковой защитный комплект) и</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> правила пользования ею.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00520AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 9.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ыполнение нормативов № 1 – надевание противогаза, № 2 - надевание респиратора, № 3 – надевание противогаза на «пораженного», № 4 - изготовление и надевание ватно-марлевой повязки, надевание общевойскового защитного </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>комплекта.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>10.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> С</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>редства коллективной защиты - убежища и противорадиационные укрытия, их защитные свойства, общее устройство и внутреннее оборудование помещений, размещение и правила поведения в убежище, приспособление заглубленных и наземных помещений под противорадиационные укрытия, заполнение убежища (укрытия), выход, укрываемых из убежища (укрытия) по сигналу и при завале основного входа, укрытия простейшего типа, перекрытия щель, ее назначе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ние и защитные свойства.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>11.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> С</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>пособы и порядок проведения эвакуации и рассредоточения, обязанности эвакуируемых, их экипировка, необходимые личные вещи, документы и продукты питания, правила поведения на сборном эвакопункте, в пути следования и по прибы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>тии на место размещения.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>12.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> С</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>игналы оповещения гражданской обороны и порядок действия по ним, правила поведения населения в зонах радиоактивного и химического заражения (использование средств коллективной и индивидуальной защиты, применение медицинских средств индивидуальной защиты, применение радиозащитных средств из аптеч</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ки индивидуальной - АИ).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>13.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> З</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>адачи, решаемые при проведении спасательных работ в очаге ядерного поражения, их краткая характеристика, силы и средства, привлекаемые для проведения спасательных работ, задачи, решаемые при проведении неотложных аварийно - восстановительных работ в о</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>чаге ядерного поражения.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>14.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> П</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>риемы и способы выполнения спасательных работ - разведка маршрутов движения и участков (объектов) работ, расчистка проходов и проездов в завалах, локализация и тушение пожаров, розыск и спасение пострадавших, вскрытие заваленных защитных сооружений и извлечение пострадавших, подача воздуха в заваленные защитные сооружения, оказание пострадавшим первой медицинской помощи, вывод (вывоз) населения из опасных м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ест в безопасные районы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00520AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>15.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> С</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>анитарная обработка людей, дезактивация, дегазация и дезинфекция одежды, обуви, средств защиты, оружия и техники, частичная и полная санитарная обработка людей, порядок проведения частичной санитарной обработки, дезактивация, дегазация и дезинфекция; вещества и растворы, применяемые для их проведения, способы частичной дезактивации, дегазации и дезинфекции одежды, обуви средств з</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ащиты, оружия и техники.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>16.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> П</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>риборы радиационной разве</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дки и дозиметрического контроля.  О</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>сновы ионизационного метода обнаружения радиоак</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>тивных веществ и их излучений. И</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>змеритель мощности дозы (радиометр - рентгенометр) ДП – 5В, его назначение, тактико-технические данные и устройство, подготовка к работе, измерение уровней радиации на местности и радиоактивного заражения различных поверхностей и воды, уход за прибором, приборы контроля радиоактивного облучения ДП-22В (индивидуальные дозиметры), назначение, устройство, подготовка к работе, измерение дозы облучения, коллективный и индивидуал</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ьный контроль облучения.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00520AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 17.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Н</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>азначение, устройство войскового прибора химической разведки (ВПХР), порядок определения ОВ в воздухе, на местности, вооружении в опасных и безопасных концентрациях, определение ОВ в воздухе при низких температурах, организация химического кон</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>троля, уход за прибором.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>. Р</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>азведка, ее задачи, требования, предъявляемые к разведке, способы ее ведения, пост радиационного и химического наблюдения, его предназначение и состав, оборудование и оснащение, порядок ведения наблюдения при применении противником ядерного оружия действия при обнаружении радиоактивного и химического заражения, подача сигналов и доклад о результатах наблюдения, вед</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ение журнала наблюдения.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>19.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> С</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тихийные бедствия, их характеристика и возможные последствия, порядок оповещения населения о стихийных бедствиях и правила поведения населения при стихийных бедствиях, участие населения в ликвидации последствий стихийных бедствий и проведении </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>спасательных работ, соблюдение общественного порядка и охрана частного и гос</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ударственного имущества.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>П</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>онятие о ранах и их осложнениях, виды кровотечений и их характеристика, причины ожогов и их степень тяжести, причины возникновения шока, первая медицинская помощь при ранениях и кровотечении, понятие об</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> асептике и антисептике.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>21.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> М</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>атериалы, используемые для наложения жгута, ошибки, которые не следует допускать при наложении жгута, способы остановки венозных и капиллярных кровотечений, виды повязок, основные типы бинтовых повязок, укрепляющие повязки, правила на</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ложения давящей повязки.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>. П</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>равила и способы наложения повязок на голову, грудь, живот, промежность, верх</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ние и нижние конечности.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>23.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> оказание пострадавшему первой медицинской помощи при ранении черепа и мозга, характеристика ранения в грудную клетку, оказание первой медицинской помощи раненым в грудную клетку и живо</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>т.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> понятие о переломах костей и их признаки, ушибы, вывихи, растяжение связок, их признаки, основные положения наложения шины, способы оказания первой медицинской помощи при переломах костей черепа, ключицы, ребер, позвоночника, костей таза, верхних и нижних конечностей с использованием табель</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ных и подручных средств.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>25.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> профилактика обморожений и первая медицинская помощь при них, понятие о солнечном и тепловом ударах, их профилактика и первая медицинская помощь при них, первая медицинская помощь при электротравме, и меры безопасности при ее оказании, способы искусственной вентиляции легких и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>непрямого массажа сердца</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A0155">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00886841" w:rsidRDefault="003C624C" w:rsidP="001A0155">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003C624C" w:rsidRDefault="003C624C" w:rsidP="001A0155">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003C624C" w:rsidRDefault="003C624C" w:rsidP="001A0155">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Контрольно- проверочные занятия</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00886841" w:rsidRDefault="00886841" w:rsidP="001A0155">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C7062B" w:rsidRPr="006153F3" w:rsidRDefault="00886841" w:rsidP="00C7062B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Всего:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="883" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004526E7" w:rsidRPr="0055603F" w:rsidRDefault="004526E7" w:rsidP="009F4774">
-[...45 lines deleted...]
-              <w:t>17</w:t>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="006153F3" w:rsidP="006153F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidR="00D21A08">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="006153F3" w:rsidP="006153F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidR="00D21A08">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006153F3" w:rsidRDefault="006153F3" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="003C624C" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="003C624C" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="006153F3" w:rsidP="006153F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidR="00D21A08">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00B70946">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006153F3" w:rsidRDefault="006153F3" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006153F3" w:rsidRDefault="006153F3" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006153F3" w:rsidRDefault="006153F3" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006153F3" w:rsidRDefault="006153F3" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006153F3" w:rsidRDefault="006153F3" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00886841" w:rsidP="00886841">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00C7062B" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006153F3" w:rsidRDefault="006153F3" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006153F3" w:rsidRDefault="006153F3" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006153F3" w:rsidRDefault="006153F3" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00886841" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00C7062B" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C7062B" w:rsidRDefault="00C7062B" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C7062B" w:rsidRDefault="00C7062B" w:rsidP="00C7062B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00C7062B" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006153F3" w:rsidRDefault="006153F3" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C7062B" w:rsidRDefault="00C7062B" w:rsidP="00520AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00C7062B" w:rsidP="00C7062B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="003C624C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00886841">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003C624C" w:rsidRDefault="003C624C" w:rsidP="001A0155">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:tcW w:w="858" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004526E7" w:rsidRPr="0055603F" w:rsidRDefault="004526E7" w:rsidP="004526E7">
-[...18 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="937" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004526E7" w:rsidRPr="0055603F" w:rsidRDefault="003F2FB0" w:rsidP="00B1157D">
-[...1383 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00D21A08" w:rsidRDefault="00D21A08" w:rsidP="001A0155">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0055603F" w:rsidRDefault="0055603F" w:rsidP="00AE2F4C">
+    <w:p w:rsidR="003C624C" w:rsidRDefault="001A0155" w:rsidP="001A0155">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001A0155" w:rsidRDefault="001A0155" w:rsidP="001A0155">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C624C" w:rsidRDefault="003C624C" w:rsidP="001A0155">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AE2F4C" w:rsidRPr="00F95B59" w:rsidRDefault="00AE2F4C" w:rsidP="00AE2F4C">
+    <w:p w:rsidR="003C624C" w:rsidRDefault="003C624C" w:rsidP="001A0155">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...5 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...1431 lines deleted...]
-    <w:p w:rsidR="0055603F" w:rsidRDefault="0055603F" w:rsidP="008D5331">
+    <w:p w:rsidR="003C624C" w:rsidRDefault="003C624C" w:rsidP="001A0155">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F95B59" w:rsidRDefault="00F95B59" w:rsidP="008D5331">
+    <w:p w:rsidR="003C624C" w:rsidRDefault="003C624C" w:rsidP="001A0155">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F95B59" w:rsidRDefault="00F95B59" w:rsidP="008D5331">
+    <w:p w:rsidR="003C624C" w:rsidRDefault="003C624C" w:rsidP="001A0155">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F95B59" w:rsidRDefault="00F95B59" w:rsidP="008D5331">
+    <w:p w:rsidR="003C624C" w:rsidRPr="003C624C" w:rsidRDefault="003C624C" w:rsidP="001A0155">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F95B59" w:rsidRDefault="00F95B59" w:rsidP="008D5331">
+    <w:p w:rsidR="001A0155" w:rsidRPr="001A0155" w:rsidRDefault="001A0155" w:rsidP="001A0155">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F95B59" w:rsidRDefault="00F95B59" w:rsidP="008D5331">
+    <w:p w:rsidR="001A0155" w:rsidRPr="0049342E" w:rsidRDefault="001A0155" w:rsidP="001A0155">
       <w:pPr>
-        <w:spacing w:after="0"/>
-        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0049342E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>4. Требования</w:t>
+      </w:r>
+      <w:r w:rsidR="0049342E" w:rsidRPr="0049342E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0049342E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к</w:t>
+      </w:r>
+      <w:r w:rsidR="0049342E" w:rsidRPr="0049342E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0049342E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> уровню</w:t>
+      </w:r>
+      <w:r w:rsidR="0049342E" w:rsidRPr="0049342E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0049342E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>подготовки</w:t>
+      </w:r>
+      <w:r w:rsidR="0049342E" w:rsidRPr="0049342E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0049342E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>учащихся</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001A0155" w:rsidRPr="0049342E" w:rsidRDefault="001A0155" w:rsidP="001A0155">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F95B59" w:rsidRDefault="00F95B59" w:rsidP="008D5331">
+    <w:p w:rsidR="001A0155" w:rsidRPr="001A0155" w:rsidRDefault="001A0155" w:rsidP="001A0155">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 36. Уровень подготовки оценивается с учетом предметных, личностных, системно-деятельностных результатов.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 37. Предметные результаты отражены в двух аспектах: должны уметь и должны знать.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 38. Учащиеся 10 класса должны знать:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) место и роль Вооруженных Сил Республики Казахстан в обеспечении национальной безопасности;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) символы Вооруженных Сил Республики Казахстан и значение боевого знамени воинской части;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) виды и рода войск Вооруженных Сил Республики Казахстан, воинские звания офицерского и сержантского состава;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>4) конституционные и законодательные права и обязанности граждан Республики Казахстан по защите суверенитета и территориальной целостности государства;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5) назначение уставов Вооруженных Сил Республики Казахстан;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6) особенности и общее содержание требований Дисциплинарного устава Вооруженных Сил;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7) особенности и общее содержание требований устава внутренней службы Вооруженных Сил;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8) особенности и общее содержание требований строевого устава Вооруженных Сил;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>9) общую характеристику современного боя;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10) виды боя и их характеристику;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11) организацию мотострелкового отделения и его вооружение;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12) назначение, боевые свойства, общее устройство и принцип работы автомата (пулемета);</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13) меры безопасности при обращении с оружием и боеприпасами;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14) определения «строй» и «элементы строя»;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15) команды для построения и движения строя, относительную разницу между предварительным и исполнительным командами;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>16) приемы выполнения движения строевым и походным шагом, повороты на месте и в движении;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17) команды и порядок построения отделения в одну и в две шеренги, а также перестроение одношереножного строя в двухшереножный и обратно;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18) команды и действия при выполнении выхода из строя и возвращение в строй;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19) общие понятия об ориентирах и ориентировании на местности;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>20) устройства компаса Адрианова;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21) понятия об азимутах: истинный азимут – А, магнитный азимут – мА, магнитное склонение – </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001A0155" w:rsidRPr="001A0155" w:rsidRDefault="001A0155" w:rsidP="001A0155">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="114300" cy="152400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="92" name="Рисунок 92"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="114300" cy="152400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22) способы определения сторон горизонта по компасу;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23) сущность движения по магнитному азимуту.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 39.Учащиеся 10 класса должны уметь:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) составлять карточки огня отделения;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) передвигаться под огнем противника по любой местности;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) преодолевать препятствия (заграждения);</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) выбирать место для наблюдения и стрельбы, а также самоокапываться в бою;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5) действовать по сигналам «Радиационная опасность!», «Химическая тревога!», «Воздух!», «Отделение к бою!»;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6) выполнить неполную разборку и сборку автомата (пулемета);</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>7) проверить исправность автомата (пулемета), его чистоту, смазку и готовность к стрельбе;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8) устранять задержки, возникшие при стрельбе из автомата (пулемета);</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9) принимать строевую стойку, выполнять команды «Становись!», «Равняйсь!», «Смирно!», «Вольно!», «Заправиться!»;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10) выполнять движение строевым и походным шагом, повороты на месте и в движении;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11) выполнять движение выход из строя и возвращение в строй;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>12) выполнять воинское приветствие на месте и движении в головном уборе и без него;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13) ориентироваться на местности;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14) определять направление магнитного азимута на ориентиры по компасу;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15) двигаться на местности по магнитным азимутам.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 40.Учащиеся 11 класса должны знать:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) правовые основы прохождения военной службы;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) подготовку призывников и допризывников к военной службе;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) о подготовке по военным специальностям;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) повороты в движении;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5) строевая стойка с оружием;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6) действие солдат у машин и на машинах;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7) сигналы для управления строем и машиной: рукой, флажками и фонарями;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>8) приборы радиационной и химической разведки;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9) действия разведчика в составе поста радиационного и химического наблюдения;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10) характеристику основных групп инфекционных болезней;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11) о карантине и обсервации в очагах биологического заражения;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12) меры воздействия на кровообращение с использованием горчичника;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13) основные способы бинтовых повязок;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14) правила наложения укрепляющих и давящих повязок;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>15) особенности наложения повязок при проникающих ранениях черепа, груди и живота;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16) способы искусственной вентиляции легких («рот в рот», «изо рта в нос», по Сильвестру, по Каллистову).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 41.Учащиеся 11 класса должны уметь:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) выполнять команды при действиях у машин на машинах;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) выполнять приемы с оружием;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) выполнять повороты в движении;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) управлять строем и машиной с помощью сигналов;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5) работать приборами радиационной и химической разведки;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6) ухаживать за больным;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7) определять артериальное давление;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8) проводить непрямой (закрытый) массаж сердца и искусственную вентиляцию легких;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>9) оказывать ПМП при открытых и закрытых переломах наложением шины;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10) оказывать ПМП при переломах костей черепа, ключицы, ребер, позвоночника, костей таза, верхних и нижних конечностей (с использованием табельных и подручных средств иммобилизации);</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11) наложить повязку на голову, грудь, живот, промежность, верхние и нижние конечности;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12) оказывать ПМП при различных несчастных случаях: обморожении, солнечном и тепловом ударе, электрической травме, утоплении.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 42. Личностные результаты, учащиеся должны проявлять:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) уважение к Конституции Республики Казахстан, к закону и правопорядку;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) активную гражданскую позицию, высокие патриотические чувства, готовность к служению своей Родине и защите ее интересов;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) владение государственным и родным языками, уважение к истории, культуре и традициям и другим ценностям казахского народа и других этносов, проживающих на территории Казахстана;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) навыки сохранения своей безопасности и безопасности окружающих людей;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5) уважение к старшему поколению и заботу о младших, доброту и чуткость к другим.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 43. Системно-деятельностные результаты, учащиеся должны применять:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) систему знаний по основам наук и сферам применения научных достижений для прогресса человеческого общества;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) уметь анализировать, обрабатывать, синтезировать и использовать научную информацию;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) методы познания, конструирования и исследования, творческого применения;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00466F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) современные информационно - коммуникационные технологии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E710BA" w:rsidRPr="001A0155" w:rsidRDefault="00E710BA">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F95B59" w:rsidRDefault="00F95B59" w:rsidP="008D5331">
-[...5564 lines deleted...]
-    <w:sectPr w:rsidR="00F95B59" w:rsidRPr="003B3A48">
+    <w:sectPr w:rsidR="00E710BA" w:rsidRPr="001A0155" w:rsidSect="008F45E3">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="0051527A" w:rsidRDefault="0051527A" w:rsidP="00C7062B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="0051527A" w:rsidRDefault="0051527A" w:rsidP="00C7062B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Consolas">
+    <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="CC"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E10002FF" w:usb1="4000FCFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="0051527A" w:rsidRDefault="0051527A" w:rsidP="00C7062B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="0051527A" w:rsidRDefault="0051527A" w:rsidP="00C7062B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="247E2225"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C2D02F2E"/>
+    <w:lvl w:ilvl="0" w:tplc="8AC6604C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="7AD50364"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="95BA9FFE"/>
+    <w:lvl w:ilvl="0" w:tplc="79A6417C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="525" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1245" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1965" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2685" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3405" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4125" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4845" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5565" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6285" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:val="bestFit" w:percent="161"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
-[...2 lines deleted...]
-    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00DC76F6"/>
-[...27 lines deleted...]
-    <w:rsid w:val="00F95B59"/>
+    <w:rsidRoot w:val="00DA429F"/>
+    <w:rsid w:val="001A0155"/>
+    <w:rsid w:val="001B5A6F"/>
+    <w:rsid w:val="0026617C"/>
+    <w:rsid w:val="00317160"/>
+    <w:rsid w:val="003333E9"/>
+    <w:rsid w:val="003C624C"/>
+    <w:rsid w:val="003E2F91"/>
+    <w:rsid w:val="00491F24"/>
+    <w:rsid w:val="0049342E"/>
+    <w:rsid w:val="004E3BD1"/>
+    <w:rsid w:val="0051527A"/>
+    <w:rsid w:val="00520AE3"/>
+    <w:rsid w:val="006153F3"/>
+    <w:rsid w:val="006306F4"/>
+    <w:rsid w:val="006B7304"/>
+    <w:rsid w:val="00701C7E"/>
+    <w:rsid w:val="007660B2"/>
+    <w:rsid w:val="00886841"/>
+    <w:rsid w:val="008F45E3"/>
+    <w:rsid w:val="00902A19"/>
+    <w:rsid w:val="009E305C"/>
+    <w:rsid w:val="009F0131"/>
+    <w:rsid w:val="00A44CD5"/>
+    <w:rsid w:val="00A4719A"/>
+    <w:rsid w:val="00A80B41"/>
+    <w:rsid w:val="00B15A2E"/>
+    <w:rsid w:val="00B40B14"/>
+    <w:rsid w:val="00B70946"/>
+    <w:rsid w:val="00BE71E7"/>
+    <w:rsid w:val="00C543E0"/>
+    <w:rsid w:val="00C7062B"/>
+    <w:rsid w:val="00C8215E"/>
+    <w:rsid w:val="00D21A08"/>
+    <w:rsid w:val="00D740C7"/>
+    <w:rsid w:val="00DA429F"/>
+    <w:rsid w:val="00DB534A"/>
+    <w:rsid w:val="00E710BA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
+    <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
@@ -11842,119 +16403,201 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="001A0155"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="a3">
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001A0155"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001A0155"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Consolas" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a5">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00596E5D"/>
+    <w:rsid w:val="001A0155"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
-[...1 lines deleted...]
-    <w:rsid w:val="00015FA3"/>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="009E305C"/>
     <w:pPr>
-      <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-      <w:adjustRightInd w:val="0"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a7">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C7062B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C7062B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:rFonts w:ascii="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a9">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="aa"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C7062B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C7062B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
@@ -12075,134 +16718,153 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="001A0155"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="a3">
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001A0155"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001A0155"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Consolas" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a5">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00596E5D"/>
+    <w:rsid w:val="001A0155"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
-[...15 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -12446,90 +17108,74 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>2079</Words>
-  <Characters>11856</Characters>
+  <Words>4529</Words>
+  <Characters>25816</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>98</Lines>
-  <Paragraphs>27</Paragraphs>
+  <Lines>215</Lines>
+  <Paragraphs>60</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>XTreme.ws</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13908</CharactersWithSpaces>
+  <CharactersWithSpaces>30285</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>XTreme.ws</dc:creator>
+  <dc:creator>Admin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>