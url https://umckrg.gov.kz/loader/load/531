--- v0 (2025-12-16)
+++ v1 (2026-04-05)
@@ -1,1432 +1,405 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="008F3AD7" w:rsidRDefault="008F3AD7" w:rsidP="003D34B4">
-[...1255 lines deleted...]
-    <w:p w:rsidR="008F3AD7" w:rsidRDefault="008F3AD7" w:rsidP="005752FE">
+    <w:p w:rsidR="001273D7" w:rsidRPr="00EA5283" w:rsidRDefault="004109F7" w:rsidP="001273D7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:i/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>В поисках путей к государственному языку</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00C9642F" w:rsidRPr="00961CC1" w:rsidRDefault="003D34B4" w:rsidP="005752FE">
+    <w:p w:rsidR="001273D7" w:rsidRPr="00EA5283" w:rsidRDefault="001273D7" w:rsidP="001273D7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:jc w:val="center"/>
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F432D">
-[...7 lines deleted...]
-        <w:t>Вот как, оказывается, легко можно научить ребенка читать!</w:t>
+    </w:p>
+    <w:p w:rsidR="001273D7" w:rsidRPr="004109F7" w:rsidRDefault="001273D7" w:rsidP="001273D7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004109F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Казахстан должен восприниматься во всем мире как высокообразованная страна, население которой пользуется тремя языками. Это казахский язык – государственный язык,  русский язык как язык межнационального общения и английский язык – язык успешной интеграции в глобальную экономику.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00C9642F" w:rsidRPr="00961CC1" w:rsidSect="008F3AD7">
+    <w:p w:rsidR="001273D7" w:rsidRPr="004109F7" w:rsidRDefault="001273D7" w:rsidP="001273D7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004109F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Н.А. Назарбаев</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001273D7" w:rsidRPr="004109F7" w:rsidRDefault="001273D7" w:rsidP="001273D7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004109F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Сегодня особое значение приобретает умение понимать других и толерантно относиться к культурному, в том числе языковому многообразию современного мира. В этой связи раннее знакомство с другими языками можно рассматривать как инвестицию в дальнейшее благополучие ребенка.  Все мы прекрасно понимаем, знание языков – это рычаг мирного процесса, он ведет к развитию межкультурного общения. В  современных условиях владение иностранными языками является признаком высокого уровня образованности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001273D7" w:rsidRPr="004109F7" w:rsidRDefault="001273D7" w:rsidP="001273D7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004109F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">С радостью узнав о том, что сын или дочка проявляет способности к музыке, рисованию или танцам, родители немедленно начинают развивать таланты любимого чада, не жалея на это сил и средств и в глубине души думают: а вдруг это и правда настоящий талант, а вдруг ... мой ребенок гений?  И с  уверенностью можно сказать, что ни один родитель не задумывается над тем, а вдруг его ребенок - лингвистический гений. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001273D7" w:rsidRPr="004109F7" w:rsidRDefault="001273D7" w:rsidP="001273D7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004109F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ведь только в дошкольном  возрасте ребенок  может освоить несколько языков благодаря тем же механизмам, которые осуществляют усвоение первого языка. Недальновидно со стороны родителей «зарыть в землю» талант юного музыканта или художника. Но столь же недальновидно, оставить без внимания и поддержки блестящие лингвистические способности наших детей. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001273D7" w:rsidRPr="004109F7" w:rsidRDefault="001273D7" w:rsidP="001273D7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004109F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Оказывается,в маленькой головке ребенка-дошкольника могут  гармонично уживаться не только </w:t>
+      </w:r>
+      <w:r w:rsidR="004109F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>два</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004109F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> языка: весь окружающий мир, который мы постигаем через язык, предстанет перед ним в двух измерениях, для него будут родными и близкими две культуры, ему откроются богатейшие возможности самовыражения. С легкостью общаясь с людьми различной ментальности, ребенок с раннего возраста научится толерантности, психологической гибкости. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001273D7" w:rsidRPr="004109F7" w:rsidRDefault="001273D7" w:rsidP="001273D7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004109F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">И, наконец, уже доказано, что полноценно развивающиеся дети-билингвы,  хорошо учатся, у них очень высокий коэффициент умственного развития IQ. Билингвизм положительно сказывается на развитии памяти, математических навыков, логики, на быстроте реакций, поэтому билингвы лучше других детей усваивают не только иностранные языки и литературу, но и абстрактные науки, а также искусственные языки программирования. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001273D7" w:rsidRPr="004109F7" w:rsidRDefault="001273D7" w:rsidP="001273D7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004109F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>„Это очень хорошо, что пока нам плохо“</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001273D7" w:rsidRPr="004109F7" w:rsidRDefault="001273D7" w:rsidP="001273D7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004109F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Слова из песенки, которую распевали герои популярного когда-то детского фильма «Айболит 66», могут стать нашим девизом, разве что «плохо» надо заменить на «трудно». Да, ребенку непросто войти в мир казахского языка, но наградой ему станет двуязычие – счастливый билет на дальней</w:t>
+      </w:r>
+      <w:r w:rsidR="004565B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ш</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004109F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ую  жизнь в Казахстане.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B0598F" w:rsidRDefault="004109F7" w:rsidP="004109F7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="425"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="004109F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Закончить хоч</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ется</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="004109F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сенсационным сообщением английских ученых  о том, что люди,  владеющие двумя или более языками, в старости отличаются более уравновешенным характером и ясным умом, менее эгоистичны и преисполнены оптимизма. Аргументация впечатляющая.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00B0598F" w:rsidSect="004109F7">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="567" w:right="850" w:bottom="709" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="851" w:right="850" w:bottom="709" w:left="993" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
-        <w:top w:val="birdsFlight" w:sz="9" w:space="24" w:color="auto"/>
-[...2 lines deleted...]
-        <w:right w:val="birdsFlight" w:sz="9" w:space="24" w:color="auto"/>
+        <w:top w:val="birdsFlight" w:sz="7" w:space="24" w:color="auto"/>
+        <w:left w:val="birdsFlight" w:sz="7" w:space="24" w:color="auto"/>
+        <w:bottom w:val="birdsFlight" w:sz="7" w:space="24" w:color="auto"/>
+        <w:right w:val="birdsFlight" w:sz="7" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="124"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat/>
   <w:rsids>
-    <w:rsidRoot w:val="00983B60"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00D21A05"/>
+    <w:rsidRoot w:val="001273D7"/>
+    <w:rsid w:val="001273D7"/>
+    <w:rsid w:val="00203B22"/>
+    <w:rsid w:val="004109F7"/>
+    <w:rsid w:val="004565B6"/>
+    <w:rsid w:val="00B0598F"/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:rsid w:val="00E56EB0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4098"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -1551,109 +524,703 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008D5424"/>
+    <w:rsid w:val="001273D7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="10"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="20"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="30"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="40"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="50"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="60"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="70"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="80"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="90"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+    <w:name w:val="Заголовок 4 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="50">
+    <w:name w:val="Заголовок 5 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="60">
+    <w:name w:val="Заголовок 6 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="70">
+    <w:name w:val="Заголовок 7 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="80">
+    <w:name w:val="Заголовок 8 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="90">
+    <w:name w:val="Заголовок 9 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
-    <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="a"/>
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="Название Знак"/>
+    <w:basedOn w:val="a0"/>
     <w:link w:val="a4"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00961CC1"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="Подзаголовок Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a8">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a9">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7C6A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...16 lines deleted...]
-    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ab">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="21">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="22"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="22">
+    <w:name w:val="Цитата 2 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="21"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ac">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="ad"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="200" w:after="280"/>
+      <w:ind w:left="936" w:right="936"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="Выделенная цитата Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ac"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ae">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af0">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af1">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:spacing w:val="5"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af2">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af3">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
@@ -1773,1085 +1340,716 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="001273D7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="10"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="20"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="30"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="40"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="50"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="60"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="70"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="80"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="90"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+    <w:name w:val="Заголовок 4 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="50">
+    <w:name w:val="Заголовок 5 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="60">
+    <w:name w:val="Заголовок 6 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="70">
+    <w:name w:val="Заголовок 7 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="80">
+    <w:name w:val="Заголовок 8 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="90">
+    <w:name w:val="Заголовок 9 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
-    <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="a"/>
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="Название Знак"/>
+    <w:basedOn w:val="a0"/>
     <w:link w:val="a4"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00961CC1"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="Подзаголовок Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a8">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a9">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7C6A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...16 lines deleted...]
-    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ab">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="21">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="22"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="22">
+    <w:name w:val="Цитата 2 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="21"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ac">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="ad"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="200" w:after="280"/>
+      <w:ind w:left="936" w:right="936"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="Выделенная цитата Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ac"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ae">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af0">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af1">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:spacing w:val="5"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af2">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af3">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7C6A"/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:divs>
-[...962 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3100,69 +2298,69 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>474</Words>
-  <Characters>2703</Characters>
+  <Words>451</Words>
+  <Characters>2574</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
+  <Lines>21</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>diakov.net</Company>
+  <Company>STK</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3171</CharactersWithSpaces>
+  <CharactersWithSpaces>3019</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>RePack by Diakov</dc:creator>
+  <dc:creator>Com</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>