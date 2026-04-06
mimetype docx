--- v0 (2025-12-16)
+++ v1 (2026-04-06)
@@ -1,807 +1,1894 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="00DA6F1A" w:rsidRDefault="00DA6F1A" w:rsidP="00DA6F1A">
-[...2 lines deleted...]
-        <w:contextualSpacing/>
+    <w:p w:rsidR="001F6028" w:rsidRDefault="001F6028" w:rsidP="009E59B8">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E59B8" w:rsidRDefault="009E59B8" w:rsidP="009E59B8">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:b/>
           <w:i/>
-          <w:sz w:val="32"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:i/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ПРОГРАММА ДОСТИЖЕНИЙ МОЕГО РЕБЕНКА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E59B8" w:rsidRDefault="009E59B8" w:rsidP="009E59B8">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
           <w:i/>
-          <w:sz w:val="32"/>
-[...54 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E59B8" w:rsidRDefault="0013731A" w:rsidP="0013731A">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB2769">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Абсолютно все родители хотят видеть своего ребенка успешным, мечтают о том, чтобы малыш сумел многого достичь во взрослой жизни.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Модель выпускника дошкольной организации предполагает формирование базовых </w:t>
+      </w:r>
+      <w:r w:rsidR="00401B58">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>навыков</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ребенка:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0013731A" w:rsidRDefault="0013731A" w:rsidP="0013731A">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Для того</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013731A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ознавательн</w:t>
+      </w:r>
+      <w:r w:rsidR="00401B58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ые</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013731A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00401B58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>навыки</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0013731A" w:rsidRDefault="0013731A" w:rsidP="0013731A">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> чтобы планомерно и систематически осуществлять сенсорное воспитание ребенка в семье, необходимо знать основные принципы построения общения с деть</w:t>
+        <w:t>коммуникативно-языков</w:t>
+      </w:r>
+      <w:r w:rsidR="00401B58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ые</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>ми:</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00401B58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>навыки</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0013731A" w:rsidRDefault="0013731A" w:rsidP="0013731A">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...8 lines deleted...]
-        <w:contextualSpacing/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00DA6F1A">
+        <w:t>здоровьесберегающ</w:t>
+      </w:r>
+      <w:r w:rsidR="00401B58">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...224 lines deleted...]
-        <w:t>навырост</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ие</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00401B58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>навыки</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0013731A" w:rsidRDefault="0013731A" w:rsidP="0013731A">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>творческ</w:t>
+      </w:r>
+      <w:r w:rsidR="00401B58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00401B58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>навыки</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0013731A" w:rsidRPr="0013731A" w:rsidRDefault="0013731A" w:rsidP="0013731A">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>социальн</w:t>
+      </w:r>
+      <w:r w:rsidR="00401B58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ые</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00401B58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>навыки</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA6F1A" w:rsidRDefault="00DA6F1A" w:rsidP="00DA6F1A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="0013731A" w:rsidRDefault="0013731A" w:rsidP="0013731A">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB2769">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Что может сделать семья для развития своего  малыша? К сожалению не каждая семья способна прогнозировать его развитие. Только  в содружестве педагогов, специалистов и родителей успех решения данной проблемы более реален.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E59B8" w:rsidRPr="009678C8" w:rsidRDefault="0013731A" w:rsidP="0013731A">
+      <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Как</w:t>
+      </w:r>
+      <w:r w:rsidR="001F6028">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Вы, уважаемые родители, можете</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о</w:t>
+      </w:r>
+      <w:r w:rsidR="009E59B8" w:rsidRPr="009678C8">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>цен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ить</w:t>
+      </w:r>
+      <w:r w:rsidR="009E59B8" w:rsidRPr="009678C8">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> уров</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidR="009E59B8" w:rsidRPr="009678C8">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ь</w:t>
+      </w:r>
+      <w:r w:rsidR="009E59B8" w:rsidRPr="009678C8">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> раз</w:t>
+      </w:r>
+      <w:r w:rsidR="009E59B8">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вития </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>вашего ребенка?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E59B8" w:rsidRDefault="009E59B8" w:rsidP="0013731A">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E59B8" w:rsidRPr="00CE3268" w:rsidRDefault="009E59B8" w:rsidP="0013731A">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Оценка  познавательного развития</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E59B8" w:rsidRPr="00CE3268" w:rsidRDefault="009E59B8" w:rsidP="009E59B8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Владеет ли ребенок основными понятиями, например: правый, левый; большой, малый; в, из?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E59B8" w:rsidRPr="00CE3268" w:rsidRDefault="009E59B8" w:rsidP="009E59B8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Способен ли ребенок понять простейшие случаи классификации, например: вещи, которые могут катиться, и вещи, которые катиться не могут?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E59B8" w:rsidRPr="00CE3268" w:rsidRDefault="009E59B8" w:rsidP="009E59B8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Может ли ребенок удержать в памяти и выполнить как минимум три указания?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E59B8" w:rsidRPr="00CE3268" w:rsidRDefault="009E59B8" w:rsidP="009E59B8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>. Может ли ребенок назвать буквы алфавита, цифры?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E59B8" w:rsidRPr="00CE3268" w:rsidRDefault="009E59B8" w:rsidP="009E59B8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Проявляет ли ребенок повышенный интерес к чему-либо, есть ли у него хобби?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E59B8" w:rsidRPr="00CE3268" w:rsidRDefault="009E59B8" w:rsidP="009E59B8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
-      <w:r>
-[...201 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Знает ли ребенок свое собственное имя, свой адрес и номер телефона?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E59B8" w:rsidRPr="00CE3268" w:rsidRDefault="009E59B8" w:rsidP="009E59B8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Может ли ребенок идентифицировать схожие и несхожие формы? Например, найти картинку, непохожую на остальные?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E59B8" w:rsidRPr="00CE3268" w:rsidRDefault="009E59B8" w:rsidP="009E59B8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E59B8" w:rsidRPr="00CE3268" w:rsidRDefault="009E59B8" w:rsidP="009E59B8">
+      <w:pPr>
+        <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...11 lines deleted...]
-    <w:sectPr w:rsidR="00B0598F" w:rsidSect="00DA6F1A">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Оценка коммуникативно-языкового  развития</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E59B8" w:rsidRPr="00CE3268" w:rsidRDefault="009E59B8" w:rsidP="009E59B8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Легко ли ребенку отвечать на вопросы взрослых?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E59B8" w:rsidRPr="00CE3268" w:rsidRDefault="009E59B8" w:rsidP="009E59B8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>. Может ли ребенок объяснить, для чего служат различные вещи: щетка, пылесос, холодильник?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E59B8" w:rsidRPr="00CE3268" w:rsidRDefault="009E59B8" w:rsidP="009E59B8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>. Может ли ребенок объяснить, где расположены предметы: на столе, под столом?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E59B8" w:rsidRPr="00CE3268" w:rsidRDefault="009E59B8" w:rsidP="009E59B8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Четко ли ребенок выговаривает слова?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E59B8" w:rsidRPr="00CE3268" w:rsidRDefault="009E59B8" w:rsidP="009E59B8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В состоянии ли малыш рассказать историю, описать происшедший с ним случай?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E59B8" w:rsidRPr="00CE3268" w:rsidRDefault="009E59B8" w:rsidP="009E59B8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Способен ли ребенок пересказать историю, сохранив последовательность действий?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E59B8" w:rsidRPr="00CE3268" w:rsidRDefault="009E59B8" w:rsidP="009E59B8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Может ли ребенок назвать все предметы, встречающиеся в его повседневной жизни?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E59B8" w:rsidRPr="00CE3268" w:rsidRDefault="009E59B8" w:rsidP="009E59B8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E59B8" w:rsidRPr="00CE3268" w:rsidRDefault="009E59B8" w:rsidP="009E59B8">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Оценка физического развития</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E59B8" w:rsidRPr="00CE3268" w:rsidRDefault="009E59B8" w:rsidP="009E59B8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Хорошо ли ребенок слышит, видит?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E59B8" w:rsidRPr="00CE3268" w:rsidRDefault="009E59B8" w:rsidP="009E59B8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Способен ли посидеть спокойно в течение некоторого времени?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E59B8" w:rsidRPr="00CE3268" w:rsidRDefault="009E59B8" w:rsidP="009E59B8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Развита ли у ребенка координация моторных навыков, например, может ли играть в мяч, прыгать, спускаться и подниматься по лестнице?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E59B8" w:rsidRPr="00CE3268" w:rsidRDefault="009E59B8" w:rsidP="009E59B8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Выглядит ли ребенок здоровым, бодрым и увлеченным?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E59B8" w:rsidRPr="00CE3268" w:rsidRDefault="009E59B8" w:rsidP="009E59B8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Знаком ли ребенок с правилами здорового образа жизни?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E59B8" w:rsidRPr="00CE3268" w:rsidRDefault="009E59B8" w:rsidP="009E59B8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Владеет ли ребенок жизненно важными движениями: ходьба, бег, прыжки, лазание, метание?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E59B8" w:rsidRPr="00CE3268" w:rsidRDefault="009E59B8" w:rsidP="009E59B8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Испытывает ли положительные эмоции при проведении закаливающих мероприятий?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E59B8" w:rsidRPr="00CE3268" w:rsidRDefault="009E59B8" w:rsidP="009E59B8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E59B8" w:rsidRPr="00CE3268" w:rsidRDefault="009E59B8" w:rsidP="009E59B8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Оценка творческого развития</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E59B8" w:rsidRPr="00CE3268" w:rsidRDefault="009E59B8" w:rsidP="009E59B8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Может ли ребенок пользоваться красками, карандашами, пластилином для творческого самовыражения?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E59B8" w:rsidRPr="00CE3268" w:rsidRDefault="009E59B8" w:rsidP="009E59B8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Может ли ребенок нарисовать картинки к сочиненной истории и рассказать о них?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E59B8" w:rsidRPr="00CE3268" w:rsidRDefault="009E59B8" w:rsidP="009E59B8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Может ли ребенок пользоваться ножницами с тупыми концами: вырезать ровно и красиво?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E59B8" w:rsidRPr="00CE3268" w:rsidRDefault="009E59B8" w:rsidP="009E59B8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>4. Способен ли ребенок  разыграть какую-либо ситуацию или играть в домашнем спектакле?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E59B8" w:rsidRPr="00CE3268" w:rsidRDefault="009E59B8" w:rsidP="009E59B8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>. Проявляет ли интерес к красоте природы, к декоративному искусству, дизайну?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E59B8" w:rsidRPr="00CE3268" w:rsidRDefault="009E59B8" w:rsidP="009E59B8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>. Внимательно ли и с удовольствием ребенок слушает, когда ему читают вслух художественные произведения?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E59B8" w:rsidRPr="00CE3268" w:rsidRDefault="009E59B8" w:rsidP="009E59B8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Проявляет ли радость, эмоциональный отклик при рассматривании картин, слушании музыкальных произведений?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E59B8" w:rsidRPr="00CE3268" w:rsidRDefault="009E59B8" w:rsidP="009E59B8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E59B8" w:rsidRPr="00CE3268" w:rsidRDefault="009E59B8" w:rsidP="009E59B8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Оценка социального развития</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E59B8" w:rsidRPr="00CE3268" w:rsidRDefault="009E59B8" w:rsidP="009E59B8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>. Приходилось ли ребенку сопровождать вас на почту, в Сбербанк, магазин?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E59B8" w:rsidRPr="00CE3268" w:rsidRDefault="009E59B8" w:rsidP="009E59B8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Был ли малыш в библиотеке?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E59B8" w:rsidRPr="00CE3268" w:rsidRDefault="009E59B8" w:rsidP="009E59B8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Способен ли ребенок участвовать в общем разговоре, слушать других, не перебивая?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E59B8" w:rsidRPr="00CE3268" w:rsidRDefault="009E59B8" w:rsidP="009E59B8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Включается ли малыш в игру других детей, делится ли с ними игрушками, идеями?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E59B8" w:rsidRPr="00CE3268" w:rsidRDefault="009E59B8" w:rsidP="009E59B8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Соблюдает ли очередность, когда этого требует ситуация?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E59B8" w:rsidRPr="00CE3268" w:rsidRDefault="009E59B8" w:rsidP="009E59B8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>. Умеет ли оценивать свои поступки и поступки сказочных героев?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E59B8" w:rsidRPr="00CE3268" w:rsidRDefault="009E59B8" w:rsidP="009E59B8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3268">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Проявляет ли отзывчивость, доброжелательность, сочувствие к близким людям, сверстникам?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F6028" w:rsidRDefault="001F6028">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001F6028" w:rsidRPr="001F6028" w:rsidRDefault="001F6028" w:rsidP="001F6028">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001F6028" w:rsidRDefault="001F6028" w:rsidP="001F6028">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B0598F" w:rsidRPr="001F6028" w:rsidRDefault="001F6028" w:rsidP="001F6028">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F6028">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Если хотите, чтобы ваши дети успешно развивались, уделяйте своим детям больше внимания. Не жалейте времени на то, чтобы понять их истинные намерения, с уважением относитесь к их правам, открыто показывайте им свою любовь, позволяйте им учиться на естественных последствиях поступков, а не на системе наказаний и вознаграждений.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00B0598F" w:rsidRPr="001F6028" w:rsidSect="000C6764">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="993" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="709" w:right="850" w:bottom="709" w:left="993" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
-        <w:top w:val="birdsFlight" w:sz="7" w:space="24" w:color="auto"/>
-[...2 lines deleted...]
-        <w:right w:val="birdsFlight" w:sz="7" w:space="24" w:color="auto"/>
+        <w:top w:val="birdsFlight" w:sz="9" w:space="24" w:color="auto"/>
+        <w:left w:val="birdsFlight" w:sz="9" w:space="24" w:color="auto"/>
+        <w:bottom w:val="birdsFlight" w:sz="9" w:space="24" w:color="auto"/>
+        <w:right w:val="birdsFlight" w:sz="9" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="53A76FDF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="30B28B7E"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+  <w:zoom w:percent="124"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat>
-[...4 lines deleted...]
-  </w:compat>
+  <w:compat/>
   <w:rsids>
-    <w:rsidRoot w:val="00DA6F1A"/>
+    <w:rsidRoot w:val="009E59B8"/>
+    <w:rsid w:val="000C6764"/>
+    <w:rsid w:val="0013731A"/>
+    <w:rsid w:val="001F6028"/>
+    <w:rsid w:val="00401B58"/>
+    <w:rsid w:val="009E59B8"/>
+    <w:rsid w:val="00A420CB"/>
     <w:rsid w:val="00B0598F"/>
-    <w:rsid w:val="00DA6F1A"/>
+    <w:rsid w:val="00BD288B"/>
     <w:rsid w:val="00DE7C6A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
+    <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="3074"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
@@ -915,274 +2002,303 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00DA6F1A"/>
+    <w:rsid w:val="009E59B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00DE7C6A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="480" w:after="0"/>
+      <w:spacing w:before="480" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="20"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DE7C6A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="200" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="30"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DE7C6A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="200" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="40"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DE7C6A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="200" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="50"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DE7C6A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="200" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="60"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DE7C6A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="200" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="70"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DE7C6A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="200" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="80"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DE7C6A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="200" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="90"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DE7C6A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="200" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00DE7C6A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
@@ -1296,227 +2412,248 @@
     <w:name w:val="Заголовок 9 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00DE7C6A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="caption"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DE7C6A"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="Title"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00DE7C6A"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
       </w:pBdr>
-      <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="300"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a5">
     <w:name w:val="Название Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00DE7C6A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00DE7C6A"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="Подзаголовок Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00DE7C6A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
-[...14 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="a8">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00DE7C6A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a9">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00DE7C6A"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="aa">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00DE7C6A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00DE7C6A"/>
     <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="21">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="22"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00DE7C6A"/>
-    <w:rPr>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="22">
     <w:name w:val="Цитата 2 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="21"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00DE7C6A"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ac">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="ad"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00DE7C6A"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
       </w:pBdr>
-      <w:spacing w:before="200" w:after="280"/>
+      <w:spacing w:before="200" w:after="280" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="936" w:right="936"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ad">
     <w:name w:val="Выделенная цитата Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="ac"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00DE7C6A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="ae">
     <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="00DE7C6A"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
@@ -1730,261 +2867,289 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00DA6F1A"/>
+    <w:rsid w:val="009E59B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00DE7C6A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="480" w:after="0"/>
+      <w:spacing w:before="480" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="20"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DE7C6A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="200" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="30"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DE7C6A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="200" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="40"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DE7C6A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="200" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="50"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DE7C6A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="200" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="60"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DE7C6A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="200" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="70"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DE7C6A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="200" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="80"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DE7C6A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="200" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="90"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DE7C6A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="200" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
@@ -2111,227 +3276,248 @@
     <w:name w:val="Заголовок 9 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00DE7C6A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="caption"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DE7C6A"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="Title"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00DE7C6A"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
       </w:pBdr>
-      <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="300"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a5">
     <w:name w:val="Название Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00DE7C6A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00DE7C6A"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="Подзаголовок Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00DE7C6A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
-[...14 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="a8">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00DE7C6A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a9">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00DE7C6A"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="aa">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00DE7C6A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00DE7C6A"/>
     <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="21">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="22"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00DE7C6A"/>
-    <w:rPr>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="22">
     <w:name w:val="Цитата 2 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="21"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00DE7C6A"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ac">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="ad"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00DE7C6A"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
       </w:pBdr>
-      <w:spacing w:before="200" w:after="280"/>
+      <w:spacing w:before="200" w:after="280" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="936" w:right="936"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ad">
     <w:name w:val="Выделенная цитата Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="ac"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00DE7C6A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="ae">
     <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="00DE7C6A"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
@@ -2387,58 +3573,59 @@
     <w:rsid w:val="00DE7C6A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af3">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DE7C6A"/>
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2682,59 +3869,75 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{242E6A5A-0F7A-4534-B919-C0F2191D5C1F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>212</Words>
-  <Characters>1213</Characters>
+  <Words>586</Words>
+  <Characters>3346</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>27</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>STK</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1423</CharactersWithSpaces>
+  <CharactersWithSpaces>3925</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Com</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>