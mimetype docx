--- v0 (2025-12-14)
+++ v1 (2026-04-06)
@@ -42,2414 +42,1619 @@
         <w:gridCol w:w="4786"/>
       </w:tblGrid>
       <w:tr w:rsidR="008C1107" w:rsidTr="008C1107">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4785" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="008C1107" w:rsidRDefault="008C1107" w:rsidP="008C1107">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="783FAEFD" wp14:editId="3E292715">
-[...1 lines deleted...]
-                  <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="30082E27" wp14:editId="44DF5952">
+                  <wp:extent cx="2263140" cy="1942543"/>
+                  <wp:effectExtent l="0" t="0" r="3810" b="635"/>
                   <wp:docPr id="2" name="Рисунок 2" descr="http://img0.liveinternet.ru/images/attach/c/8/100/612/100612208_5209344_istock000000576390small.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1" descr="http://img0.liveinternet.ru/images/attach/c/8/100/612/100612208_5209344_istock000000576390small.jpg"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId5" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1837922" cy="1577560"/>
+                            <a:ext cx="2264991" cy="1944131"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="008C1107" w:rsidRDefault="008C1107" w:rsidP="00DB5FB4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4BCD1E2E" wp14:editId="170BA47A">
-[...1 lines deleted...]
-                  <wp:effectExtent l="0" t="0" r="0" b="8890"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47727FBF" wp14:editId="0E9B9DE1">
+                  <wp:extent cx="2849880" cy="1943100"/>
+                  <wp:effectExtent l="0" t="0" r="7620" b="0"/>
                   <wp:docPr id="3" name="Рисунок 3" descr="http://dss-bi.com.ua/X/wp-content/uploads/2014/08/%D0%A1%D0%B5%D1%82%D0%B5%D0%B2%D1%8B%D0%B5-%D1%81%D0%BE%D0%BE%D0%B1%D1%89%D0%B5%D1%81%D1%82%D0%B2%D0%B0.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 3" descr="http://dss-bi.com.ua/X/wp-content/uploads/2014/08/%D0%A1%D0%B5%D1%82%D0%B5%D0%B2%D1%8B%D0%B5-%D1%81%D0%BE%D0%BE%D0%B1%D1%89%D0%B5%D1%81%D1%82%D0%B2%D0%B0.jpg"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId6">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="2446020" cy="1667741"/>
+                            <a:ext cx="2849880" cy="1943100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00734844" w:rsidRDefault="00734844" w:rsidP="00DB5FB4">
+    <w:p w:rsidR="008C1107" w:rsidRDefault="008C1107" w:rsidP="00DB5FB4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00306832" w:rsidRPr="00734844" w:rsidRDefault="00306832" w:rsidP="00DB5FB4">
+    <w:p w:rsidR="000E5536" w:rsidRPr="00B06500" w:rsidRDefault="00757823" w:rsidP="00DB5FB4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00734844">
+      <w:r w:rsidRPr="00B06500">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-        <w:t>Құрметті әріптестер!</w:t>
+        </w:rPr>
+        <w:t>Уважаемые коллеги!</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00514FC3" w:rsidRDefault="00306832" w:rsidP="00514FC3">
+    <w:p w:rsidR="00270D69" w:rsidRPr="000025B0" w:rsidRDefault="00757823" w:rsidP="00DB5FB4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000025B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve">Благодарим всех: участников, </w:t>
+      </w:r>
+      <w:r w:rsidR="00270D69" w:rsidRPr="000025B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-        <w:t>Аймақтағы Жетекші және Магниттік мектептерді дамыту</w:t>
+        </w:rPr>
+        <w:t>координаторов Ведущих школ</w:t>
       </w:r>
-      <w:r w:rsidR="00514FC3">
+      <w:r w:rsidRPr="000025B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-        <w:t>ға</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">, болельщиков - за неравнодушие к делу развития </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00270D69" w:rsidRPr="000025B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> қолдау </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">и поддержки </w:t>
       </w:r>
-      <w:r w:rsidR="00514FC3">
+      <w:r w:rsidR="008C1107">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">көрсетіп, қамқорлық </w:t>
+        </w:rPr>
+        <w:t>Ведущих и Магнитных школ</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000025B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-        <w:t>білдірген жанкүйерлерге</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> в регионе. Общим мнением экспертов, оценивающих конкурсные материалы, было "</w:t>
       </w:r>
-      <w:r w:rsidR="00514FC3">
+      <w:r w:rsidR="008C1107">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-        <w:t>,</w:t>
+        </w:rPr>
+        <w:t>деятельность сетевых сообществ – это перспектива развития школы</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000025B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="kk-KZ"/>
-[...67 lines deleted...]
-        <w:t xml:space="preserve"> келе «Желілік қоғамдастық қызметі – бұл мектеп дамуының келешегі» деген пікірге келді.</w:t>
+        </w:rPr>
+        <w:t>".</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A22A39" w:rsidRDefault="00514FC3" w:rsidP="00306832">
+    <w:p w:rsidR="00270D69" w:rsidRPr="000025B0" w:rsidRDefault="00757823" w:rsidP="00DB5FB4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000025B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="kk-KZ"/>
-[...44 lines deleted...]
-        <w:t xml:space="preserve">жұмыс жасау қуантады. </w:t>
+        </w:rPr>
+        <w:t>Это радует: от количества мы начинаем движения к качеству.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00306832" w:rsidRDefault="00FE7FC2" w:rsidP="00BE77EE">
+    <w:p w:rsidR="008C1107" w:rsidRPr="008C1107" w:rsidRDefault="008C1107" w:rsidP="00DB5FB4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="008C1107">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-        <w:t>Қорытынды</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Итоги объявлены, но это не повод останавливаться на </w:t>
       </w:r>
-      <w:r w:rsidR="00514FC3">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C1107">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> жарияланғанмен</w:t>
+        </w:rPr>
+        <w:t>достигнутом</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C1107">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">. Думаем, что каждый член заявленных на конкурс сообществ может с уверенностью сказать: сеть - это </w:t>
       </w:r>
-      <w:r w:rsidR="00514FC3">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C1107">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">бұл жеткен </w:t>
+        </w:rPr>
+        <w:t>здорово</w:t>
       </w:r>
-      <w:r w:rsidR="00830541">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C1107">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="kk-KZ"/>
-[...166 lines deleted...]
-        <w:t xml:space="preserve"> мүмкіндік береді! </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">! Она объединяет единомышленников, учит, расширяет круг общения и даёт прекрасную возможность самосовершенствоваться! </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00830541" w:rsidRDefault="00830541" w:rsidP="00830541">
+    <w:p w:rsidR="008C1107" w:rsidRPr="008C1107" w:rsidRDefault="008C1107" w:rsidP="00DB5FB4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="008C1107">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="kk-KZ"/>
-[...12 lines deleted...]
-        <w:t>бар ынтамен</w:t>
+        </w:rPr>
+        <w:t>Спасибо всем, кто принял участие в этом конкурсе, всем, кто поддержал наше сообщество, всем, кто не теряет активности, ведь в ней залог нашего общего успеха! От всей души жел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> алға деген сенімін жоғалтпау біздің ортақ жетістіктеріміздің кепілі. </w:t>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1107">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ем Вам изобилия идей, новых единомышленников, творческих успехов, умных учеников, грамотных родителей, дальновидных руководителей.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00306832" w:rsidRPr="00306832" w:rsidRDefault="00830541" w:rsidP="00BE77EE">
+    <w:p w:rsidR="00270D69" w:rsidRPr="000025B0" w:rsidRDefault="00270D69" w:rsidP="00DB5FB4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000025B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Сіздерге тың </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">С итогами конкурса Вы можете ознакомиться </w:t>
       </w:r>
-      <w:r w:rsidR="00132D61">
+      <w:r w:rsidR="00DB5FB4" w:rsidRPr="000025B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="kk-KZ"/>
-[...34 lines deleted...]
-        <w:t>серіктестер, шығармашылық табыстар тілей отырып, көреген басшылармен білімді оқушылардың көп болуына тілектеспіз.</w:t>
+        </w:rPr>
+        <w:t>на нашем сайте.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE77EE" w:rsidRDefault="00132D61" w:rsidP="00DB5FB4">
+    <w:p w:rsidR="00757823" w:rsidRPr="000025B0" w:rsidRDefault="00757823" w:rsidP="00DB5FB4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000025B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="kk-KZ"/>
-[...22 lines deleted...]
-        <w:t>қорытындыларын біздің сайттан көре аласыздар.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Ещё раз спасибо всем! </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00734844" w:rsidRPr="00734844" w:rsidRDefault="00BE77EE" w:rsidP="00734844">
+    <w:p w:rsidR="002312C5" w:rsidRPr="000025B0" w:rsidRDefault="002312C5" w:rsidP="00DB5FB4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
-        <w:jc w:val="both"/>
-[...52 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a5"/>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="659"/>
         <w:gridCol w:w="3278"/>
         <w:gridCol w:w="5135"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00734844" w:rsidRPr="00734844" w:rsidTr="00734844">
+      <w:tr w:rsidR="00B06500" w:rsidRPr="00B06500" w:rsidTr="00B06500">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00734844" w:rsidRPr="00734844" w:rsidRDefault="00734844">
+          <w:p w:rsidR="00B06500" w:rsidRPr="00B06500" w:rsidRDefault="00B06500">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00734844">
+            <w:r w:rsidRPr="00B06500">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3278" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00734844" w:rsidRPr="00734844" w:rsidRDefault="00734844">
+          <w:p w:rsidR="00B06500" w:rsidRPr="00B06500" w:rsidRDefault="00B06500">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00734844">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Білім беру ұйымдары </w:t>
+            <w:r w:rsidRPr="00B06500">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Организация образования </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5135" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00734844" w:rsidRPr="00734844" w:rsidRDefault="00734844">
+          <w:p w:rsidR="00B06500" w:rsidRPr="00B06500" w:rsidRDefault="00B06500">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
-[...41 lines deleted...]
-              <w:t>ялар</w:t>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="00B06500">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Диплом, номинации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00734844" w:rsidRPr="00734844" w:rsidTr="00734844">
+      <w:tr w:rsidR="00B06500" w:rsidRPr="00B06500" w:rsidTr="00B06500">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00734844" w:rsidRPr="00734844" w:rsidRDefault="00734844">
+          <w:p w:rsidR="00B06500" w:rsidRPr="00B06500" w:rsidRDefault="00B06500">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00734844">
+            <w:r w:rsidRPr="00B06500">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3278" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00734844" w:rsidRPr="00734844" w:rsidRDefault="00734844">
-[...39 lines deleted...]
-          <w:p w:rsidR="00734844" w:rsidRPr="00734844" w:rsidRDefault="00734844">
+          <w:p w:rsidR="00B06500" w:rsidRPr="00B06500" w:rsidRDefault="00B06500">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B06500">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Гимназия №93</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B06500" w:rsidRPr="00B06500" w:rsidRDefault="00B06500">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
-[...50 lines deleted...]
-              <w:t>ы қ.</w:t>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B06500">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>г. Караганда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5135" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00734844" w:rsidRPr="00734844" w:rsidRDefault="00734844">
+          <w:p w:rsidR="00B06500" w:rsidRPr="00B06500" w:rsidRDefault="00B06500">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
-[...42 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B06500">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Диплом 1 степени</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00734844" w:rsidRPr="00734844" w:rsidTr="00734844">
+      <w:tr w:rsidR="00B06500" w:rsidRPr="00B06500" w:rsidTr="00B06500">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00734844" w:rsidRPr="00734844" w:rsidRDefault="00734844">
+          <w:p w:rsidR="00B06500" w:rsidRPr="00B06500" w:rsidRDefault="00B06500">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00734844">
+            <w:r w:rsidRPr="00B06500">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3278" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00734844" w:rsidRPr="00734844" w:rsidRDefault="00734844">
+          <w:p w:rsidR="00B06500" w:rsidRPr="00B06500" w:rsidRDefault="00B06500">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...34 lines deleted...]
-          <w:p w:rsidR="00734844" w:rsidRPr="00734844" w:rsidRDefault="00734844">
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B06500">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ШЛ №101 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B06500" w:rsidRPr="00B06500" w:rsidRDefault="00B06500">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00734844">
-[...47 lines deleted...]
-              <w:t xml:space="preserve">ы қ. </w:t>
+            <w:r w:rsidRPr="00B06500">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>г. Караганда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5135" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00734844" w:rsidRPr="00734844" w:rsidRDefault="00734844">
+          <w:p w:rsidR="00B06500" w:rsidRPr="00B06500" w:rsidRDefault="00B06500">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00734844">
-[...39 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B06500">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Диплом 2 степени</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00734844" w:rsidRPr="00734844" w:rsidTr="00734844">
+      <w:tr w:rsidR="00B06500" w:rsidRPr="00B06500" w:rsidTr="00B06500">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00734844" w:rsidRPr="00734844" w:rsidRDefault="00734844">
+          <w:p w:rsidR="00B06500" w:rsidRPr="00B06500" w:rsidRDefault="00B06500">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00734844">
+            <w:r w:rsidRPr="00B06500">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3278" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00734844" w:rsidRPr="00734844" w:rsidRDefault="00734844">
+          <w:p w:rsidR="00B06500" w:rsidRPr="00B06500" w:rsidRDefault="00B06500">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
-[...38 lines deleted...]
-              <w:t xml:space="preserve"> қ.</w:t>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B06500">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>СОШ №17 г. Сарань</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5135" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00734844" w:rsidRPr="00734844" w:rsidRDefault="00734844">
+          <w:p w:rsidR="00B06500" w:rsidRPr="00B06500" w:rsidRDefault="00B06500">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00734844">
-[...39 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B06500">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Диплом 2 степени</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00734844" w:rsidRPr="00734844" w:rsidTr="00734844">
+      <w:tr w:rsidR="00B06500" w:rsidRPr="00B06500" w:rsidTr="00B06500">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00734844" w:rsidRPr="00734844" w:rsidRDefault="00734844">
+          <w:p w:rsidR="00B06500" w:rsidRPr="00B06500" w:rsidRDefault="00B06500">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00734844">
+            <w:r w:rsidRPr="00B06500">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3278" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00734844" w:rsidRPr="00734844" w:rsidRDefault="00734844">
-            <w:pPr>
+          <w:p w:rsidR="00B06500" w:rsidRPr="00B06500" w:rsidRDefault="00B06500">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
-              <w:rPr>
-[...63 lines deleted...]
-              <w:t xml:space="preserve"> қ.</w:t>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B06500">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>СШ №19 г. Темиртау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5135" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00734844" w:rsidRPr="00734844" w:rsidRDefault="00734844">
+          <w:p w:rsidR="00B06500" w:rsidRPr="00B06500" w:rsidRDefault="00B06500">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00734844">
-[...26 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B06500">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Диплом 3 степени</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00734844" w:rsidRPr="00734844" w:rsidTr="00734844">
+      <w:tr w:rsidR="00B06500" w:rsidRPr="00B06500" w:rsidTr="00B06500">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00734844" w:rsidRPr="00734844" w:rsidRDefault="00734844">
+          <w:p w:rsidR="00B06500" w:rsidRPr="00B06500" w:rsidRDefault="00B06500">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00734844">
+            <w:r w:rsidRPr="00B06500">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3278" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00734844" w:rsidRPr="00734844" w:rsidRDefault="00734844">
+          <w:p w:rsidR="00B06500" w:rsidRPr="00B06500" w:rsidRDefault="00B06500">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...19 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B06500">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ОШ №</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B06500">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">2 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00734844">
-[...11 lines deleted...]
-            <w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B06500" w:rsidRPr="00B06500" w:rsidRDefault="00B06500">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
-              <w:rPr>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> қ.</w:t>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B06500">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>г. Шахтинск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5135" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00734844" w:rsidRPr="00734844" w:rsidRDefault="00734844">
+          <w:p w:rsidR="00B06500" w:rsidRPr="00B06500" w:rsidRDefault="00B06500">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00734844">
-[...26 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B06500">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Диплом 3 степени</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00734844" w:rsidRPr="00734844" w:rsidTr="00734844">
+      <w:tr w:rsidR="00B06500" w:rsidRPr="00B06500" w:rsidTr="00B06500">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00734844" w:rsidRPr="00734844" w:rsidRDefault="00734844">
+          <w:p w:rsidR="00B06500" w:rsidRPr="00B06500" w:rsidRDefault="00B06500">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00734844">
+            <w:r w:rsidRPr="00B06500">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3278" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00734844" w:rsidRPr="00734844" w:rsidRDefault="00734844">
+          <w:p w:rsidR="00B06500" w:rsidRPr="00B06500" w:rsidRDefault="00B06500">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> ЖББОМ </w:t>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B06500">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B06500">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ОШ№132 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00734844">
-[...6 lines deleted...]
-              <w:t>Жа</w:t>
+            <w:r w:rsidRPr="00B06500">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Жанааркинский</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00734844">
-[...29 lines deleted...]
-              <w:t>қа ауд.</w:t>
+            <w:r w:rsidRPr="00B06500">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5135" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00734844" w:rsidRPr="00734844" w:rsidRDefault="00734844">
+          <w:p w:rsidR="00B06500" w:rsidRPr="00B06500" w:rsidRDefault="00B06500">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00734844">
-[...26 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B06500">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Диплом 3 степени</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00734844" w:rsidRPr="00734844" w:rsidTr="00734844">
+      <w:tr w:rsidR="00B06500" w:rsidRPr="00B06500" w:rsidTr="00B06500">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00734844" w:rsidRPr="00734844" w:rsidRDefault="00734844">
+          <w:p w:rsidR="00B06500" w:rsidRPr="00B06500" w:rsidRDefault="00B06500">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00734844">
+            <w:r w:rsidRPr="00B06500">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3278" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00734844" w:rsidRPr="00734844" w:rsidRDefault="00734844">
+          <w:p w:rsidR="00B06500" w:rsidRPr="00B06500" w:rsidRDefault="00B06500">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">ОМ </w:t>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B06500">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СШ №28 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00734844">
-[...5 lines deleted...]
-              <w:t>Осакаров</w:t>
+            <w:r w:rsidRPr="00B06500">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Осакаровский</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00734844">
-[...6 lines deleted...]
-              <w:t>ка ауданы</w:t>
+            <w:r w:rsidRPr="00B06500">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5135" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00734844" w:rsidRPr="00734844" w:rsidRDefault="00734844">
+          <w:p w:rsidR="00B06500" w:rsidRPr="00B06500" w:rsidRDefault="00B06500">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
-[...8 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B06500">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Номинация </w:t>
             </w:r>
-            <w:r w:rsidRPr="00734844">
-[...8 lines deleted...]
-              <w:t>«Магниттік мектептің ең үздік желілік қоғамдастығы»</w:t>
+            <w:r w:rsidRPr="00B06500">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>«Лучшее сетевое сообщество Магнитной школы»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000025B0" w:rsidRPr="00734844" w:rsidRDefault="000025B0">
+    <w:p w:rsidR="000025B0" w:rsidRPr="000025B0" w:rsidRDefault="000025B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr w:rsidR="000025B0" w:rsidRPr="00734844">
+    <w:sectPr w:rsidR="000025B0" w:rsidRPr="000025B0">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -2470,70 +1675,57 @@
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00757823"/>
     <w:rsid w:val="000025B0"/>
-    <w:rsid w:val="000447C5"/>
     <w:rsid w:val="000E5536"/>
-    <w:rsid w:val="00132D61"/>
     <w:rsid w:val="002312C5"/>
     <w:rsid w:val="00270D69"/>
-    <w:rsid w:val="00306832"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00734844"/>
     <w:rsid w:val="00757823"/>
-    <w:rsid w:val="00830541"/>
     <w:rsid w:val="008C1107"/>
-    <w:rsid w:val="009A3F47"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D531CC"/>
+    <w:rsid w:val="00B06500"/>
     <w:rsid w:val="00DB5FB4"/>
-    <w:rsid w:val="00ED3102"/>
-    <w:rsid w:val="00FE7FC2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -2756,51 +1948,51 @@
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="a5">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="008C1107"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
     <w:name w:val="Без интервала1"/>
-    <w:rsid w:val="00734844"/>
+    <w:rsid w:val="00B06500"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
@@ -3006,65 +2198,65 @@
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="a5">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="008C1107"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
     <w:name w:val="Без интервала1"/>
-    <w:rsid w:val="00734844"/>
+    <w:rsid w:val="00B06500"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
-    <w:div w:id="917448103">
+    <w:div w:id="1011764973">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -3333,66 +2525,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>226</Words>
-  <Characters>1294</Characters>
+  <Words>212</Words>
+  <Characters>1212</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1517</CharactersWithSpaces>
+  <CharactersWithSpaces>1422</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>УМЦ</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>