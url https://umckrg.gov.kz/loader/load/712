--- v0 (2025-12-14)
+++ v1 (2026-06-14)
@@ -3,7919 +3,8818 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00EF04B5" w:rsidRDefault="00EF04B5" w:rsidP="00EF04B5">
+    <w:p w:rsidR="00E603F0" w:rsidRDefault="00E603F0" w:rsidP="00E603F0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF129C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ТҮСІНІК ХАТ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E603F0" w:rsidRPr="00BF129C" w:rsidRDefault="00E603F0" w:rsidP="00E603F0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E603F0" w:rsidRDefault="00E603F0" w:rsidP="00E603F0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF129C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ұсынылып отырған </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>күнтізбелік-тақырыптық жоспар ж</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF129C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>аңартылған оқу бағдарлама</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сының</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF129C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">негізіндегі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«Химия</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00491237">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF129C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">пәні бойынша </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00491237">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сыныпқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> арналған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E603F0" w:rsidRDefault="00E603F0" w:rsidP="00E603F0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Пояснительная записка</w:t>
+        <w:t xml:space="preserve">Тақырыптық – күнтізбелік жоспар </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0442">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2016 жылғы 13 мамырдағы № 292 қаулысы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мен </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0442">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>өзгерістер мен толықтырулар енгізілген Қазақстан Республикасы Үкіметінің 2012 жылғы 23 тамыздағы №1080 қаулысымен бекітілген Орта білім берудің (бастауыш, негізгі орта, жалпы орта білім беру) мемлекеттік жалпыға міндетті стандартына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00380CCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2016 жылдың 3 қарашасындағы №668 бұйрықтың негізіндегі типтік оқу бағдарламаларының </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00380CCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>негізінде жасалынды.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF04B5" w:rsidRDefault="00EF04B5" w:rsidP="00EF04B5">
+    <w:p w:rsidR="00E603F0" w:rsidRDefault="00E603F0" w:rsidP="00E603F0">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7-сыныпқа арналған «Химия» пәнінің жаңартылған мазмұндағы оқу мақсаттары оқушыларға заттар мен олардың айналымы, заттар қасиеттері, олардың құрамы мен құрылысына тәуелділігін түсіндіретін заңдар мен теориялар туралы білім жүйесін ұсыну, оқушыларға химиялық процестердіңң мағынасын, негізгі заңдар мен заңдылықтарды түсініп, оларды шынайы өмірде қауіпсіз қолдана алуға, ақпаратты сыни бағалауға және шешім қабылдауға мүмкiндiк беді. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E603F0" w:rsidRDefault="00E603F0" w:rsidP="00E603F0">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бағдарлама халықаралық білім беру стандарттарына сәйкес білім алушылардың психологиялық және жас ерекшеліктерін ескеріліп әзірленген. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A004E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Оқу пәнінің мазмұны бес бөлімді қамтиды: - «Заттардың бөлшектері»; - «Химиялық реакциялардың жүру заңдылықтары»; - «Химиядағы энергетика»; - «Химия және қоршаған орта»; - «Химия және өмір». </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E603F0" w:rsidRDefault="00E603F0" w:rsidP="00E603F0">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жаңартылған оқу бағдарламасы оқушылардың келесі білігі мен дағдыларын дамытуға бағытталған: - қауіпсіздік техникасын пайдалана отырып құрылғылар мен құрал- жабдықтарды қолдану, тәжiрибе жүргізу, химиялық заттарды анықтау, есептеулер жүргізу, моделдерді жинау; - табиғи құбылыстар, үдерістер, заңдардың мәнін түсіну үшін лабораториялық тәжірибе және зерттеу жұмыстарын жүргізу, эксперименттік есептер шығару; - қоршаған ортада болатын өзгерістердің себеп-салдарын анықтау, оларды берілген жағдаятты шешу үшін түсіндіру және әдістерді ұсыну.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E603F0" w:rsidRDefault="00E603F0" w:rsidP="00E603F0">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бұл оқу бағдарламасы табиғаттағы, адамзаттың іс-әрекетіндегі химиялық үдерістерді, экологиялық проблемаларды шешудегi химиялық технологиялардың мүмкiндiктерi, химиялық өнімдер өндірісінің принциптері мен қоршаған ортаның сақталу тепе-теңдігі туралы білім береді</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E603F0" w:rsidRDefault="00E603F0" w:rsidP="00E603F0">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Оқушылар «Химия» пәнін 7-сыныптан бастап оқитын болғандықтан, оқушылар пәннің негізін қалайтын ұғымдар, заңдар мен заңдылықтарды дұрыс түсіндіруді қалыптастыруға ерекше назар аудару қажет. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A004E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Оқушылардың кейінгі сыныптарда осы пәнді оқуға деген қызығушылықтарын арттыру үшін барынша әртүрлі практикалық және лабораториялық жұмыстар жүргізу ұсынылады. Оқушылардың жас ерекшеліктеріне сәйкес оқу бағдарламаларын тиімді жүзеге асыру үшін оқу мақсаттарымен анықталған, сәйкесінше сыныптарда оқытудың күтілетін нәтижелеріне ерекше назар аудару қажет практикалық жұмыстарды немесе олардың баламаларын орындауы міндетті. Бұл жоғары мектепте оқушыларға қоршаған ортада, сондай-ақ тірі ағзаларда өтетін үдерістердің себептері мен салдарын түсіндіруге бағытталған «Термодинамика», «Энергетика», «Кинетика», «Тепе-теңдік» бөлімдерін тиімді меңгеруге мүмкіндік береді. Бағдарламада Блум таксономиясында белгіленген барлық дағдыларды дамыту көзделген. Дағдыларды таксономиялық әдістемеге сәйкес жеңілден күрделіге қарай дамыту нақты оқу мақсаттарында, сонымен қатар оқу жоспарларындағы мұғалімге арналған оқу үдерісін ұйымдастыруға байланысты ұсыныстар беріледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E603F0" w:rsidRDefault="00E603F0" w:rsidP="00E603F0">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7-сыныптарға арналған «Химия» пәнінің жаңартылған мазмұндағы үлгілік оқу бағдарламасы 4-практикалық жұмыс, 12 зертханалық тәжірибелер мен көрсетілімдерден тұрады. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A004E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«Химия» оқу пәні бойынша оқу жүктемесінің көлемі 7 сыныпта – аптасына 1 сағатты, оқу жылында 34 сағатты құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E603F0" w:rsidRPr="00B038E9" w:rsidRDefault="00E603F0" w:rsidP="00E603F0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00491237">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00F1645B">
+        <w:t>Ұсынылған</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">римерное календарно-тематическое планирование по </w:t>
+        <w:t xml:space="preserve"> оқулық: </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...174 lines deleted...]
-      <w:r w:rsidRPr="00F25F3F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>а</w:t>
+        <w:t>Жалп</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F25F3F">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00F25F3F">
+      <w:r w:rsidRPr="00E011BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>а</w:t>
+        <w:t>ы білім беретін мектептің 7-сыныбына арналған оқулық. Авторлары:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F25F3F">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...16 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
-        </w:rPr>
-[...142 lines deleted...]
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Обновленная программа содержит</w:t>
+        <w:t>Авторы</w:t>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00F25F3F">
+      <w:r w:rsidRPr="00B038E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F25F3F">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F25F3F">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B038E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> практические работы.</w:t>
+        <w:t>Оспанова</w:t>
       </w:r>
-    </w:p>
-[...53 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E011BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F25F3F">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B038E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Для улучшения понимания свойств соединений, относящихся к различным классам, все уравнения химических превращений в 7 классе прописываются словесно. Учащиеся заучивают химические формулы часто встречаемых соединений по мере знакомства с их химическими и физическими свойствами.  </w:t>
+        <w:t>М.К.,.Белоусова</w:t>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E011BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:noProof/>
-[...132 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B038E9">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">Учебник для 7 классов общеобразовательных школ. </w:t>
+        <w:t>Т.Г,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...33 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B038E9">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Т.Г.Белоусова</w:t>
+        <w:t>Аухадиева</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B038E9">
+      <w:r w:rsidRPr="00E011BC">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>,</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B038E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>К.С.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B038E9">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> Издательсто</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B038E9">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> Алматы «Мектеп» 2017 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF04B5" w:rsidRDefault="00EF04B5" w:rsidP="00EF04B5">
+    <w:p w:rsidR="00E603F0" w:rsidRPr="00F1645B" w:rsidRDefault="00E603F0" w:rsidP="00E603F0">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D13F18" w:rsidRPr="00136B93" w:rsidRDefault="00061231" w:rsidP="00061231">
+    <w:p w:rsidR="00E603F0" w:rsidRPr="0030247C" w:rsidRDefault="00E603F0" w:rsidP="00E603F0">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E603F0" w:rsidRDefault="00E603F0" w:rsidP="00A22856">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00136B93">
-[...17 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00061231" w:rsidRPr="00136B93" w:rsidRDefault="00061231" w:rsidP="00061231">
+    <w:p w:rsidR="00D13F18" w:rsidRPr="00042BB2" w:rsidRDefault="003660E0" w:rsidP="00A22856">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00136B93">
+      <w:r w:rsidRPr="00042BB2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>7 класс</w:t>
+        <w:t>«Химия» пәнінен к</w:t>
+      </w:r>
+      <w:r w:rsidR="00A22856" w:rsidRPr="00042BB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>үнтізбелік</w:t>
+      </w:r>
+      <w:r w:rsidR="00A22856" w:rsidRPr="00E603F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00A22856" w:rsidRPr="00042BB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тақырыптық жоспар</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002709AF" w:rsidRPr="00136B93" w:rsidRDefault="002709AF" w:rsidP="00061231">
+    <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00136B93">
+      <w:r w:rsidRPr="00E603F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">Авторы: </w:t>
+        <w:t>7-</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00136B93">
+      <w:r w:rsidRPr="00042BB2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>М.К.Оспанова</w:t>
+        <w:t>сынып</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00136B93">
+    </w:p>
+    <w:p w:rsidR="00DD7619" w:rsidRPr="00042BB2" w:rsidRDefault="00DD7619" w:rsidP="00A22856">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00136B93">
+      </w:pPr>
+      <w:r w:rsidRPr="00042BB2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Т.Г.Белоусова</w:t>
+        <w:t>Жалпы білім беретін мектептің 7-сыныбына арналған оқулықтың авторлары: Оспанова М.Қ., Белоусова Т.Г., Аухадиева Қ.С..</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00136B93">
+    </w:p>
+    <w:p w:rsidR="00DD7619" w:rsidRPr="00042BB2" w:rsidRDefault="00DD7619" w:rsidP="00DD7619">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...20 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001B3CFB" w:rsidRPr="00136B93" w:rsidRDefault="006B6A49" w:rsidP="00870756">
+    <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="000C7A30" w:rsidP="00DD7619">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00136B93">
+      <w:r w:rsidRPr="00042BB2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>34 ч. в год,</w:t>
+        <w:t xml:space="preserve">жылына 34 с, </w:t>
       </w:r>
-      <w:r w:rsidR="00870756" w:rsidRPr="00136B93">
+      <w:r w:rsidR="00A22856" w:rsidRPr="00042BB2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">1 ч. в неделю </w:t>
+        <w:t>аптасына 1 c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00042BB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002709AF" w:rsidRPr="00136B93" w:rsidRDefault="002709AF" w:rsidP="00870756">
+    <w:p w:rsidR="00DD7619" w:rsidRPr="00042BB2" w:rsidRDefault="00DD7619" w:rsidP="00DD7619">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="48"/>
-          <w:szCs w:val="48"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10065" w:type="dxa"/>
-        <w:tblInd w:w="-318" w:type="dxa"/>
+        <w:tblW w:w="10348" w:type="dxa"/>
+        <w:tblInd w:w="-459" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1560"/>
-        <w:gridCol w:w="2552"/>
-        <w:gridCol w:w="4961"/>
+        <w:gridCol w:w="2551"/>
+        <w:gridCol w:w="5245"/>
         <w:gridCol w:w="992"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00061231" w:rsidRPr="00136B93" w:rsidTr="005A714D">
+      <w:tr w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidTr="005537C2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Ұзақ мерзімді жоспардың бөлімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Тақырыптар/ Ұзақ мерзімді жоспардың мазмұны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Оқу мақсаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Cағат саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidTr="009B02DB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10348" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidTr="005537C2">
         <w:trPr>
-          <w:trHeight w:val="771"/>
-[...211 lines deleted...]
-          <w:trHeight w:val="1559"/>
+          <w:trHeight w:val="1537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00061231" w:rsidRPr="00136B93" w:rsidRDefault="00061231" w:rsidP="00061231">
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00136B93">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>7.1А</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Химия пәніне кіріспе. Таза заттар және қоспалар</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>7.1</w:t>
-[...7 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:t xml:space="preserve">(4 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>А</w:t>
-[...59 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+              <w:t>.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00061231" w:rsidRPr="00136B93" w:rsidRDefault="00061231" w:rsidP="00061231">
-[...52 lines deleted...]
-            <w:tcW w:w="4961" w:type="dxa"/>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Химия пәні.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№1 практикалық жұмыс </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«Қауіпсіздік техникасының ережелерімен және зертханалық</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">құрал-жабдықтармен танысу» </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00061231" w:rsidRPr="00136B93" w:rsidRDefault="00061231" w:rsidP="00061231">
-[...85 lines deleted...]
-              <w:t xml:space="preserve">в химической лаборатории и кабинете </w:t>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7.1.1.1 -химия ғылымының нені оқытатынын білу</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7.1.1.2 -химиялық лабораторияда және кабинетте жұмыс жүргізу кезіндегі қауіпсіздік техникасының ережелерін білу және түсіну</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00061231" w:rsidRPr="00136B93" w:rsidRDefault="00462878" w:rsidP="00061231">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00061231" w:rsidRPr="00136B93" w:rsidTr="005A714D">
+      <w:tr w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidTr="005537C2">
         <w:trPr>
-          <w:trHeight w:val="131"/>
+          <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00061231" w:rsidRPr="00136B93" w:rsidRDefault="00061231" w:rsidP="00061231">
-[...14 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00061231" w:rsidRPr="00136B93" w:rsidRDefault="00061231" w:rsidP="00061231">
-[...53 lines deleted...]
-            <w:tcW w:w="4961" w:type="dxa"/>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Элемент, қоспа және қосылыс.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>№1 зертханалық</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>тәжірибе «Заттар қоспалары мен олардың қосылыстарын салыстыру»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B16C9A" w:rsidRPr="00136B93" w:rsidRDefault="00B16C9A" w:rsidP="00B16C9A">
-[...111 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7.4.1.1 -элементті (жай зат) бірдей атомдардың</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>жиынтығы</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ретінде түсіну</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.4.1.2 -таза заттар атомдардың немесе молекулалардың бір түрінен түзілетінін білу; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00244816" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.4.1.3 </w:t>
+            </w:r>
+            <w:r w:rsidR="00244816" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>– көп заттарды</w:t>
+            </w:r>
+            <w:r w:rsidR="004B3E5B" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ң</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004B3E5B" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>таза</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004B3E5B" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>күйінде болмайтынын және химия саласында таза заттармен жұмыс жасау керектігін</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004B3E5B" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>түсіну;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="004B3E5B" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.4.1.4 – </w:t>
+            </w:r>
+            <w:r w:rsidR="00A22856" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>элемент (жай зат), қоспа және қосылыс түсініктерін ажырата алу</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="000C7A30">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="004B3E5B" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>.4.1.5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -қосылыстардың және элементтердің физикалық қасиеттері туралы алған білімдерін қоспа құрамындағы таныс емес заттарды ажыратуға қолдана алу</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00061231" w:rsidRPr="00136B93" w:rsidRDefault="00462878" w:rsidP="00061231">
-[...15 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00061231" w:rsidRPr="00136B93" w:rsidDel="000A2128" w:rsidTr="005A714D">
+      <w:tr w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidTr="005537C2">
         <w:trPr>
-          <w:trHeight w:val="841"/>
+          <w:trHeight w:val="428"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00061231" w:rsidRPr="00136B93" w:rsidRDefault="00061231" w:rsidP="00061231">
-[...16 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00061231" w:rsidRPr="00136B93" w:rsidRDefault="00061231" w:rsidP="00061231">
-[...63 lines deleted...]
-            <w:tcW w:w="4961" w:type="dxa"/>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қоспаларды бөлу әдістері.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>№2 зертханалық</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>тәжірибе «Ластанған ас тұзын тазарту»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00061231" w:rsidRPr="00136B93" w:rsidRDefault="00B16C9A" w:rsidP="00061231">
-[...52 lines deleted...]
-            <w:r w:rsidRPr="00136B93">
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="004B3E5B" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7.4.1.6</w:t>
+            </w:r>
+            <w:r w:rsidR="00A22856" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -қоспалардың түрлерін және оларды бөлу әдістерін білу</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="004B3E5B" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7.4.1.7</w:t>
+            </w:r>
+            <w:r w:rsidR="00A22856" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -</w:t>
+            </w:r>
+            <w:r w:rsidR="00A22856" w:rsidRPr="00042BB2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> -уметь планировать и проводить эксперимент по разделению смесей</w:t>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>қоспаны бөлуге негізделген тәжірибені жоспарлау және өткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00061231" w:rsidRPr="00136B93" w:rsidRDefault="00462878" w:rsidP="00061231">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00061231" w:rsidRPr="00136B93" w:rsidTr="005A714D">
+      <w:tr w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidTr="005537C2">
         <w:trPr>
-          <w:trHeight w:val="753"/>
+          <w:trHeight w:val="649"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00061231" w:rsidRPr="00136B93" w:rsidRDefault="00061231" w:rsidP="00061231">
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7.1В Заттардың агрегаттық күйінің өзгеруі</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="002D1572" w:rsidP="00A22856">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...48 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>(3</w:t>
             </w:r>
-            <w:r w:rsidR="00462878" w:rsidRPr="00136B93">
-[...17 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="00A22856" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+              <w:t xml:space="preserve"> c.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00061231" w:rsidRPr="00136B93" w:rsidRDefault="00061231" w:rsidP="00061231">
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00136B93">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:p w:rsidR="00061231" w:rsidRPr="00136B93" w:rsidRDefault="00061231" w:rsidP="00061231">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Физикалық және химиялық құбылыстар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00136B93">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...9 lines deleted...]
-            <w:tcW w:w="4961" w:type="dxa"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>№3 зертханалық</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тәжірибе </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«Химиялық реакциялардың белгілері»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00061231" w:rsidRPr="00136B93" w:rsidRDefault="00061231" w:rsidP="00061231">
-[...19 lines deleted...]
-              <w:t>7.1.1.3 -различать физические и химические явления</w:t>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7.1.1.3 -физикалық және химиялық құбылыстарды ажырату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00061231" w:rsidRPr="00136B93" w:rsidRDefault="00462878" w:rsidP="00061231">
-[...17 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00061231" w:rsidRPr="00136B93" w:rsidTr="005A714D">
+      <w:tr w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidTr="005537C2">
         <w:trPr>
-          <w:trHeight w:val="1446"/>
+          <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00061231" w:rsidRPr="00136B93" w:rsidRDefault="00061231" w:rsidP="00061231">
-[...14 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00057F0D" w:rsidRDefault="00061231" w:rsidP="00057F0D">
-[...3 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w:rsidR="002430A5" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="002430A5">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00136B93">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...10 lines deleted...]
-              <w:jc w:val="both"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Заттардың агрегаттық күйлері</w:t>
+            </w:r>
+            <w:r w:rsidR="002430A5" w:rsidRPr="00042BB2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00136B93">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Салқындау үдерісі</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="002430A5" w:rsidP="002430A5">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...9 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00136B93">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ 4 зертханалық тәжірибе </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...9 lines deleted...]
-            <w:tcW w:w="4961" w:type="dxa"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>«Салқындау үдерісін зерттеу»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C6609E" w:rsidRPr="00136B93" w:rsidRDefault="00C6609E" w:rsidP="00C6609E">
-[...59 lines deleted...]
-              <w:t>7.1.1.6 - процесс охлаждения, построить кривую охлаждения и проанализировать ее, объяснить свои наблюдения, используя теорию частиц</w:t>
+          <w:p w:rsidR="001540FF" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="001540FF">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">7.1.1.4 -заттардың әртүрлі агрегаттық күйлерін білу және </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">бөлшектердің кинетикалық теориясы тұрғысынан </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>қатты, сұйық, газ тәріздес заттардың құрылымын түсіндіру</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001540FF" w:rsidRPr="00042BB2" w:rsidRDefault="001540FF" w:rsidP="001540FF">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>7.1.1.5 -</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>жылу энергиясы зат</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>бөлшектерінің қозғалысын</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>өзгертетінін білу, температура мен жылу</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>мөлшерінің</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>айырмашылығын түсіну;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="002430A5" w:rsidP="000C7A30">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7.1.1.6 -салқындау үдерісін зерделеу, салқындау қисығын салу және оны талдау,</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>бөлшектердің кинетикалық теориясына сай, өз бақылауларын түсіндіру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00061231" w:rsidRPr="00136B93" w:rsidRDefault="00462878" w:rsidP="00061231">
-[...17 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00061231" w:rsidRPr="00136B93" w:rsidTr="005A714D">
+      <w:tr w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidTr="005537C2">
         <w:trPr>
-          <w:trHeight w:val="964"/>
+          <w:trHeight w:val="1420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...27 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00136B93">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00136B93">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қыздыру үдерісі</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...9 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00136B93">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>№5 зертханалық</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...9 lines deleted...]
-            <w:tcW w:w="4961" w:type="dxa"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тәжірибе </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«Судың қайнау үдерісін зерттеу»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A3B82" w:rsidRPr="00136B93" w:rsidRDefault="003A3B82" w:rsidP="003A3B82">
-[...1 lines deleted...]
-              <w:spacing w:after="20"/>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="004B3E5B" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7.1.1.7</w:t>
+            </w:r>
+            <w:r w:rsidR="00A22856" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -судың қайнау үдерісін зерделеу, қыздыру қисығын салу және оны талдау, бөлшектердің кинетикалық теориясын пайдалана отырып, өз бақылауларын түсіндіру</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004B3E5B" w:rsidRPr="00042BB2" w:rsidRDefault="004B3E5B" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7.1.1.8 -</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>бөлшектер теориясы т</w:t>
+            </w:r>
+            <w:r w:rsidR="002430A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ұрғысынан булану және қайнау </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>процестерінің</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>айырмашылығын түсіну</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidTr="005537C2">
+        <w:trPr>
+          <w:trHeight w:val="122"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00D3505A" w:rsidP="00D3505A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD09F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...32 lines deleted...]
-              <w:t>7.1.1.8 - понимать разницу между процессами испарения и кипения с точки зрения теории частиц</w:t>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Ішкі жиынтық бағалау</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A22856" w:rsidRPr="00D3505A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00061231" w:rsidRPr="00136B93" w:rsidRDefault="00462878" w:rsidP="00061231">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00974CC9">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00462878" w:rsidRPr="00136B93" w:rsidTr="005A714D">
+      <w:tr w:rsidR="00D51E8A" w:rsidRPr="00042BB2" w:rsidTr="004271BD">
         <w:trPr>
-          <w:trHeight w:val="273"/>
+          <w:trHeight w:val="56"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9073" w:type="dxa"/>
-[...77 lines deleted...]
-              <w:t>1</w:t>
+            <w:tcW w:w="10348" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51E8A" w:rsidRPr="00042BB2" w:rsidRDefault="00D51E8A" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>2-тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A714D" w:rsidRPr="00136B93" w:rsidTr="005A714D">
+      <w:tr w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidTr="005537C2">
         <w:trPr>
-          <w:trHeight w:val="99"/>
-[...40 lines deleted...]
-          <w:trHeight w:val="1981"/>
+          <w:trHeight w:val="453"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00061231" w:rsidRPr="00136B93" w:rsidRDefault="00061231" w:rsidP="00061231">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00D51E8A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00136B93">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00136B93">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7.2A Атомдар</w:t>
+            </w:r>
+            <w:r w:rsidR="00D51E8A" w:rsidRPr="00042BB2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00061231" w:rsidRPr="00136B93" w:rsidRDefault="00061231" w:rsidP="00061231">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Молекула</w:t>
+            </w:r>
+            <w:r w:rsidR="00D51E8A" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>л</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ар</w:t>
+            </w:r>
+            <w:r w:rsidR="00D51E8A" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Заттар</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D51E8A" w:rsidRPr="00042BB2" w:rsidRDefault="0067380D" w:rsidP="00D51E8A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...39 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...48 lines deleted...]
-            <w:tcW w:w="4961" w:type="dxa"/>
+              <w:t>(4</w:t>
+            </w:r>
+            <w:r w:rsidR="00D51E8A" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> с.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...62 lines deleted...]
-              <w:t>7.1.2.3 - знать различие атомов и молекул</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Атомдар мен молекулалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="004B3E5B" w:rsidRPr="00042BB2" w:rsidRDefault="002265B1" w:rsidP="004B3E5B">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+            <w:r w:rsidR="004B3E5B" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1.2.1-</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004B3E5B" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>атом-заттың ең кіші бөлшегі екенін түсіну;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004B3E5B" w:rsidRPr="00042BB2" w:rsidRDefault="004B3E5B" w:rsidP="004B3E5B">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7.1.2.2 -</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>молекула –заттың</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>құрамы мен қасиетін сақтайтын</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ең кіші</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>бөлшек екенін</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>түсіну;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="004B3E5B">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7.1.2.</w:t>
+            </w:r>
+            <w:r w:rsidR="004B3E5B" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>атомдар мен молекулалардың айырмашылығын білу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...20 lines deleted...]
-                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00D51E8A" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00061231" w:rsidRPr="00136B93" w:rsidDel="00A90F5F" w:rsidTr="005A714D">
+      <w:tr w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidTr="005537C2">
         <w:trPr>
-          <w:trHeight w:val="1726"/>
+          <w:trHeight w:val="1509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00061231" w:rsidRPr="00136B93" w:rsidRDefault="00061231" w:rsidP="00061231">
-[...48 lines deleted...]
-            <w:tcW w:w="4961" w:type="dxa"/>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...155 lines deleted...]
-              <w:t xml:space="preserve"> -классифицировать вещества на простые и сложные </w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Химиялық элементтер. Жай және күрделі заттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="004B3E5B" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7.1.2.4</w:t>
+            </w:r>
+            <w:r w:rsidR="00A22856" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -</w:t>
+            </w:r>
+            <w:r w:rsidR="00A22856" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>әрбір элементтің химиялық таңбамен белгіленетіндігін және белгілі атом түрі екенін білу</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="004B3E5B" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7.1.2.5</w:t>
+            </w:r>
+            <w:r w:rsidR="00A22856" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -элементтерді металдар мен бейметалдарға жіктеу</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="004B3E5B" w:rsidP="000C7A30">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7.1.2.6</w:t>
+            </w:r>
+            <w:r w:rsidR="00A22856" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -заттарды құрамына қарай жай және күрделіге жіктеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...19 lines deleted...]
-                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00D51E8A" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00061231" w:rsidRPr="00136B93" w:rsidTr="005A714D">
+      <w:tr w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidTr="005537C2">
         <w:trPr>
-          <w:trHeight w:val="548"/>
+          <w:trHeight w:val="995"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...67 lines deleted...]
-            <w:tcW w:w="4961" w:type="dxa"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A1144D" w:rsidRPr="00136B93" w:rsidRDefault="00A1144D" w:rsidP="00A1144D">
-[...53 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Атомның құрамы мен құрылысы. Изотоптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00843050" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7.1.2.7</w:t>
+            </w:r>
+            <w:r w:rsidR="00A22856" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -</w:t>
+            </w:r>
+            <w:r w:rsidR="00A22856" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>протон, электрон, нейтронды және олардың атомдағы орналасу тәртібін</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>салыстыру</w:t>
+            </w:r>
+            <w:r w:rsidR="00A22856" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>, массасын</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A22856" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>зарядын білу</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00843050" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7.1.2.8</w:t>
+            </w:r>
+            <w:r w:rsidR="00A22856" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -алғашқы 20 элементтің атом құрылысы (p</w:t>
+            </w:r>
+            <w:r w:rsidR="00A22856" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>+</w:t>
+            </w:r>
+            <w:r w:rsidR="00A22856" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>, n</w:t>
+            </w:r>
+            <w:r w:rsidR="00A22856" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00A22856" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>, e</w:t>
+            </w:r>
+            <w:r w:rsidR="00A22856" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00A22856" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>) мен атом ядросының құрамын білу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00843050" w:rsidRPr="00042BB2" w:rsidRDefault="00843050" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7.1.2.9 –Периодтық кестені қолданып,</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>протон, нуклон</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>мөлшерін</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>анықтай білу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00843050" w:rsidP="000C7A30">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7.1.2.10</w:t>
+            </w:r>
+            <w:r w:rsidR="00A22856" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -</w:t>
+            </w:r>
+            <w:r w:rsidR="00A22856" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>изотоп түсінігін білу</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00843050" w:rsidRPr="00042BB2" w:rsidRDefault="00843050" w:rsidP="000C7A30">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7.1.2.11- атом</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>құрамындағы</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>7.1.2.9 - уметь, используя периодическую таблицу, определять количество протонов, нуклонов;</w:t>
-[...41 lines deleted...]
-              <w:t>7.1.2.11 - давать полное описание элемента по названию и по количеству фундаментальных частиц, содержащихся в его атоме</w:t>
+              <w:t>бөлшектердің мөлшері бойынша элементке толық сипаттама беру;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00061231" w:rsidRPr="00136B93" w:rsidRDefault="007C28F2" w:rsidP="00061231">
-[...8 lines deleted...]
-                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="0067380D" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00061231" w:rsidRPr="00136B93" w:rsidTr="005A714D">
+      <w:tr w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidTr="005537C2">
         <w:trPr>
-          <w:trHeight w:val="968"/>
+          <w:trHeight w:val="1238"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00061231" w:rsidRPr="00136B93" w:rsidRDefault="00061231" w:rsidP="00061231">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00136B93">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>7.2</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00136B93">
+              <w:t>7.2В Ауа. Жану реакциясы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D51E8A" w:rsidRPr="00042BB2" w:rsidRDefault="00D51E8A" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...33 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="000327BD" w:rsidRPr="00136B93">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="00100AA8" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00136B93">
-[...63 lines deleted...]
-            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>с.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00061231" w:rsidRPr="00136B93" w:rsidRDefault="00061231" w:rsidP="00061231">
-[...36 lines deleted...]
-              <w:contextualSpacing/>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Ауа. Ауаның құрамы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>№6 зертханалық</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>тәжірибе «Балауыз шамның</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>жануы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7.3.1.1-ауа құрамын білу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00136B93">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00136B93">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7.3.1.2 -заттардың жану кезінде ауаның құрамына кіретін оттектің жұмсалатындығын білу</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00136B93">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...62 lines deleted...]
-              <w:t xml:space="preserve"> атмосферного воздуха от загрязнения</w:t>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7.3.1.3 -атмосфералық ауаны ластанудан қорғаудың маңызын түсіну</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00061231" w:rsidRPr="00136B93" w:rsidRDefault="00462878" w:rsidP="00061231">
-[...17 lines deleted...]
-                <w:lang w:eastAsia="en-GB"/>
+          <w:p w:rsidR="00D51E8A" w:rsidRPr="00042BB2" w:rsidRDefault="00D51E8A" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00D51E8A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00061231" w:rsidRPr="00136B93" w:rsidTr="005A714D">
+      <w:tr w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidTr="005537C2">
         <w:trPr>
-          <w:trHeight w:val="2391"/>
+          <w:trHeight w:val="2135"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...99 lines deleted...]
-            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Жану үдерісі</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>№ 2 практикалық жұмыс/көрсетілім</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>«Күкірттің, фосфордың, темірдің ауада және оттекте жануын салыстыру»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00061231" w:rsidRPr="00136B93" w:rsidRDefault="00061231" w:rsidP="00061231">
-[...113 lines deleted...]
-            <w:r w:rsidRPr="00136B93">
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7.3.1.4 -затты жағуға қажетті жағдайларды және жану реакциясының өнімдерін білу</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7.3.1.5 -тез тұтанатын, жанғыш және жанбайтын заттарға мысалдар келтіру</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7.3.1.6</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>-заттардың таза оттекте жақсырақ жанатындығын түсіну</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="000C7A30">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7.3.1.7 -металдар мен бейметалдардың жануы кезінде оксидтер түзілетіндігін</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>білу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00D51E8A" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00100AA8" w:rsidRPr="00042BB2" w:rsidTr="005537C2">
+        <w:trPr>
+          <w:trHeight w:val="2135"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00100AA8" w:rsidRPr="00042BB2" w:rsidRDefault="00100AA8" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00100AA8" w:rsidRPr="00042BB2" w:rsidRDefault="00BB2345" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Металдар мен </w:t>
+            </w:r>
+            <w:r w:rsidR="00100AA8" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>бейметалдардың жануы,</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00100AA8" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>негіздік және қышқылдық оксидтердің түзілуі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00100AA8" w:rsidRPr="00042BB2" w:rsidRDefault="00100AA8" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7.3.1.8 -</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>металдар мен бейметалдардың жануы</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>нәтижесінде түзілген оксидтердің қасиеттерін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00100AA8" w:rsidRPr="00042BB2" w:rsidRDefault="001964F4" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.3.1.9 </w:t>
+            </w:r>
+            <w:r w:rsidR="00BB2345">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– бейметалл оксиді –қышқылдық, </w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">металл оксиді –негіздік </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>болатынын білу;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00100AA8" w:rsidRPr="00042BB2" w:rsidRDefault="002265B1" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E8A" w:rsidRPr="00042BB2" w:rsidTr="005537C2">
+        <w:trPr>
+          <w:trHeight w:val="287"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51E8A" w:rsidRPr="00042BB2" w:rsidRDefault="00D3505A" w:rsidP="00D51E8A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD09F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Ішкі жиынтық бағалау</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>№2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51E8A" w:rsidRPr="00042BB2" w:rsidRDefault="00D51E8A" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E8A" w:rsidRPr="00042BB2" w:rsidTr="00F80909">
+        <w:trPr>
+          <w:trHeight w:val="77"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10348" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51E8A" w:rsidRPr="00042BB2" w:rsidRDefault="00D51E8A" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>3-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidTr="005537C2">
+        <w:trPr>
+          <w:trHeight w:val="286"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7.3А</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Химиялық реакциялар</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00D51E8A" w:rsidP="00295B80">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00295B80" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="005537C2" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>с</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Табиғи қышқылдар мен негіздер. Индикаторлар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№7 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>зертханалық</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>тәжірибе</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Ерітінділердің қышқылдық, сілтілік ортасын анықтау».</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№8 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>зертханалық</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>тәжірибе</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Хлорсутек қышқылының бейтараптану реакциясы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00136B93">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00136B93">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7.3.4.1 -«қышқылдық» және «сабындылық» қасиеттер кейбір табиғи қышқылдар мен сілтілердің белгіл</w:t>
+            </w:r>
+            <w:r w:rsidR="000C7A30" w:rsidRPr="00042BB2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> - знать, что при горении металлов и неметаллов образуются оксиды</w:t>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>ері болуы мүмкін екендігін білу</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7.3.4.2 -химиялық индикаторлар метилоранж, лакмус, фенолфталеинді және олардың әртүрлі ортадағы түстерінің өзгеруін білу</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7.3.4.3 -рН шкаласы</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>негізінде әмбебап индикаторды қолданып, сілтілер мен қышқылдарды анықтай алу</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7.3.4.4 -«антацидтік заттарды» қолдану мысалында қышқылдардың бейтараптануын түсіну</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00061231" w:rsidRPr="00136B93" w:rsidRDefault="00462878" w:rsidP="00061231">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="en-GB"/>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00295B80" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000327BD" w:rsidRPr="00136B93" w:rsidTr="000327BD">
+      <w:tr w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidTr="005537C2">
         <w:trPr>
-          <w:trHeight w:val="2164"/>
+          <w:trHeight w:val="995"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
-            <w:tcBorders>
-[...49 lines deleted...]
-            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...37 lines deleted...]
-              <w:t>7.3.1.9 - знать, что оксиды неметаллов являются кислотными, а оксиды металлов – основными</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Сұйылтылған қышқылдардың металдармен әрекеттесуі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>№9 зертханалық</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тәжірибе </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Мырыштың сұйылтылған тұз қышқылымен әрекеттесуі». </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>№10 зертханалық</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тәжірибе </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«Сутекке сапалық реакция»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7.2.2.1 -сұйылтылған қышқылдардың қолдану аяларын және олармен жұмыс жасау ережелерін атау</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00843050" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="000C7A30">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.2.2.2 -сұйылтылған қышқылдардың әртүрлі металдармен реакцияларын зерттеу </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="000C7A30">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00843050" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7.2.2.3 -</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>сутек газының сапалық реакциясын жүзеге асыру</w:t>
+            </w:r>
+            <w:r w:rsidR="00843050" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және білу;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000327BD" w:rsidRPr="00136B93" w:rsidRDefault="004A433B" w:rsidP="00061231">
-[...15 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00D51E8A" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000327BD" w:rsidRPr="00136B93" w:rsidTr="005A714D">
+      <w:tr w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidTr="005537C2">
         <w:trPr>
           <w:trHeight w:val="132"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9073" w:type="dxa"/>
-[...45 lines deleted...]
-              <w:t>2</w:t>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Сұйылтылған қышқылдардың карбонаттармен әрекеттесуі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>№ 3 практикалық жұмыс</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>«Сұйылтылған қышқылдар мен карбонаттардың әрекеттесуі. Көмірқышқыл газына сапалық реакция»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00843050" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.2.2.4 -кейбір карбонаттардың сұйылтылған қышқылдармен реакцияларын зерттеу </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00843050" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7.2.2.5 -</w:t>
+            </w:r>
+            <w:r w:rsidR="00A22856" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>көмірқышқыл газының сапалық реакциясын жүзеге асыру</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>және білу</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00843050" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7.2.2.6-</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>сусыз мыс (ІІ)</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>сульфатының көмегімен суды анықтау</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>әдісін</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>білу;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000327BD" w:rsidRPr="00136B93" w:rsidRDefault="000327BD" w:rsidP="00061231">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="en-GB"/>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00D51E8A" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000327BD" w:rsidRPr="00136B93" w:rsidTr="005A714D">
+      <w:tr w:rsidR="00100AA8" w:rsidRPr="00042BB2" w:rsidTr="005537C2">
         <w:trPr>
-          <w:trHeight w:val="128"/>
-[...40 lines deleted...]
-          <w:trHeight w:val="2629"/>
+          <w:trHeight w:val="982"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:ind w:right="-108"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00100AA8" w:rsidRPr="00042BB2" w:rsidRDefault="00100AA8" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00136B93">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...158 lines deleted...]
-            <w:tcW w:w="4961" w:type="dxa"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7.3В Химиялық элементтердің периодтық кестесі</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00100AA8" w:rsidRPr="00042BB2" w:rsidRDefault="001964F4" w:rsidP="00D51E8A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>(3</w:t>
+            </w:r>
+            <w:r w:rsidR="00100AA8" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> с.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000327BD" w:rsidRPr="00136B93" w:rsidRDefault="000327BD" w:rsidP="00061231">
-[...173 lines deleted...]
-              <w:t>»</w:t>
+          <w:p w:rsidR="00100AA8" w:rsidRPr="00042BB2" w:rsidRDefault="00100AA8" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Химиялық элементтердің периодтық кестелерін құру тарихы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00100AA8" w:rsidRPr="00042BB2" w:rsidRDefault="00100AA8" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7.2.1.1 -И. Дёберейнер, Дж. Ньюлендс,</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00100AA8" w:rsidRPr="00042BB2" w:rsidRDefault="00100AA8" w:rsidP="000C7A30">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Д.И. Менделеевтің еңбектерінің мысалында элементтердің жіктелуін білу және салыстыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000327BD" w:rsidRPr="00136B93" w:rsidRDefault="00D12F15" w:rsidP="00061231">
-[...16 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00100AA8" w:rsidRPr="00042BB2" w:rsidRDefault="00100AA8" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000327BD" w:rsidRPr="00136B93" w:rsidTr="005A714D">
+      <w:tr w:rsidR="00100AA8" w:rsidRPr="00042BB2" w:rsidTr="005537C2">
         <w:trPr>
-          <w:trHeight w:val="131"/>
+          <w:trHeight w:val="349"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000327BD" w:rsidRPr="00136B93" w:rsidRDefault="000327BD" w:rsidP="00061231">
-[...97 lines deleted...]
-            <w:tcW w:w="4961" w:type="dxa"/>
+          <w:p w:rsidR="00100AA8" w:rsidRPr="00042BB2" w:rsidRDefault="00100AA8" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00100AA8" w:rsidRPr="00042BB2" w:rsidRDefault="00100AA8" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Периодтық кестенің құрылымы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000327BD" w:rsidRPr="00136B93" w:rsidRDefault="000327BD" w:rsidP="00061231">
-[...84 lines deleted...]
-              <w:t>осуществлять на практике качественную реакцию на водород</w:t>
+          <w:p w:rsidR="00100AA8" w:rsidRPr="00042BB2" w:rsidRDefault="00100AA8" w:rsidP="000C7A30">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.2.1.2 </w:t>
+            </w:r>
+            <w:r w:rsidR="001964F4" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>–периодтық</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001964F4" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>кестеде атомдық номердің</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001964F4" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>өсу</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001964F4" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>ретімен орналасқандығы</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001964F4" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>түсіну;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001964F4" w:rsidRPr="00042BB2" w:rsidRDefault="001964F4" w:rsidP="000C7A30">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7.2.1.3-</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>заманауи</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>периодтық</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>кесте</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>және Менделеев кестесінің</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>құрылысын</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>сипаттай білу;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000327BD" w:rsidRPr="00136B93" w:rsidRDefault="000327BD" w:rsidP="00061231">
-[...17 lines deleted...]
-                <w:lang w:eastAsia="en-GB"/>
+          <w:p w:rsidR="00100AA8" w:rsidRPr="00042BB2" w:rsidRDefault="00100AA8" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000327BD" w:rsidRPr="00136B93" w:rsidTr="005A714D">
+      <w:tr w:rsidR="00100AA8" w:rsidRPr="00042BB2" w:rsidTr="005537C2">
         <w:trPr>
-          <w:trHeight w:val="444"/>
+          <w:trHeight w:val="349"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000327BD" w:rsidRPr="00136B93" w:rsidRDefault="000327BD" w:rsidP="00061231">
-[...110 lines deleted...]
-            <w:tcW w:w="4961" w:type="dxa"/>
+          <w:p w:rsidR="00100AA8" w:rsidRPr="00042BB2" w:rsidRDefault="00100AA8" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00100AA8" w:rsidRPr="00042BB2" w:rsidRDefault="001964F4" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Химиялық элементтердің табиғи ұяластарының қасиеттері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...74 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00100AA8" w:rsidRPr="00042BB2" w:rsidRDefault="001964F4" w:rsidP="001964F4">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7.2 .1.4-</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>химиялық қасиеттері</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>ұқсас</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>элементтер</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>бір топта орналасқанын</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>дәлелдеу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001964F4" w:rsidRPr="00042BB2" w:rsidRDefault="001964F4" w:rsidP="001964F4">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7.2.1.5-</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>табиғи ұялас топтар</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>түсінігін</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>білу,</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>сілтілік металдар, галогендер, инертті газдаға</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>мысал</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>келтіру</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="en-GB"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00100AA8" w:rsidRPr="00042BB2" w:rsidRDefault="009B07D7" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000327BD" w:rsidRPr="00136B93" w:rsidTr="005A714D">
+      <w:tr w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidTr="005537C2">
         <w:trPr>
-          <w:trHeight w:val="733"/>
+          <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:ind w:right="-108"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00136B93">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...83 lines deleted...]
-            <w:tcW w:w="4961" w:type="dxa"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>7.3</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>С</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00C62045" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Салыстырмалы атомдық масса және қарапайым формула</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00D51E8A" w:rsidP="00D51E8A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>(3 с.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000327BD" w:rsidRPr="00136B93" w:rsidRDefault="000327BD" w:rsidP="00061231">
-[...102 lines deleted...]
-              <w:t xml:space="preserve">Д.И. Менделеева </w:t>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Салыстырмалы </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>атомдық масса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>7.1.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00843050" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>.1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -Жердегі элементтердің басым </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>бөлігі планеталардың қалыптасу кезінде пайда болған изотоптар қоспасы түрінде кездесетіндігін түсіну</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00843050" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7.1.2.2</w:t>
+            </w:r>
+            <w:r w:rsidR="00A22856" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -табиғи изотоптары бар химиялық элементтердің атомдық массалары бөлшек сан болатындығын түсіну</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00843050" w:rsidP="000C7A30">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7.1.2.3</w:t>
+            </w:r>
+            <w:r w:rsidR="00A22856" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -салыстырмалы атомдық массаның анықтамасын білу </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...20 lines deleted...]
-              </w:rPr>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00D51E8A" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000327BD" w:rsidRPr="00136B93" w:rsidTr="00BF4B35">
+      <w:tr w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidTr="005537C2">
         <w:trPr>
-          <w:trHeight w:val="467"/>
+          <w:trHeight w:val="1992"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="nil"/>
-[...52 lines deleted...]
-            <w:tcW w:w="4961" w:type="dxa"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Валенттілік. Химиялық формулалар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қосылыстардың формуласы бойынша салыстырмалы молекулалық массасын есептеу </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-              <w:spacing w:after="20"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00100AA8" w:rsidRPr="00042BB2" w:rsidRDefault="00100AA8" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7.1.2.15 – қосылыста</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>элементтер үнемі</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1:1</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>қатынаста</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>кездеспейтінін</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">түсіну; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00100AA8" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7.1.2.16</w:t>
+            </w:r>
+            <w:r w:rsidR="00A22856" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -элементтердің атауларын, валенттілікті және олардың қосылыстардағы атомдық қатынастарын қолдана отырып, биэлементті химиялық қосылыстард</w:t>
+            </w:r>
+            <w:r w:rsidR="000C7A30" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ың формулаларын дұрыс құра білу</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00100AA8" w:rsidP="000C7A30">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7.1.2.17</w:t>
+            </w:r>
+            <w:r w:rsidR="00A22856" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -химиялық қосылыстың формуласы бойынша салыстырмалы молекулалық/ формулалық массасын есептеу</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00843050" w:rsidRPr="00042BB2" w:rsidRDefault="00843050" w:rsidP="000C7A30">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00D51E8A" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E8A" w:rsidRPr="00042BB2" w:rsidTr="005537C2">
+        <w:trPr>
+          <w:trHeight w:val="81"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51E8A" w:rsidRPr="00042BB2" w:rsidRDefault="00D3505A" w:rsidP="00D3505A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD09F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...32 lines deleted...]
-              <w:t>7.2.1.3 - знать и описывать структуру современной Периодической таблицы и таблицы Д.И. Менделеева</w:t>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Ішкі жиынтық бағалау</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>№3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...19 lines deleted...]
-                <w:lang w:eastAsia="en-GB"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51E8A" w:rsidRPr="00042BB2" w:rsidRDefault="00D51E8A" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF4B35" w:rsidRPr="00136B93" w:rsidTr="0066135E">
+      <w:tr w:rsidR="00D51E8A" w:rsidRPr="00042BB2" w:rsidTr="00892487">
         <w:trPr>
-          <w:trHeight w:val="467"/>
+          <w:trHeight w:val="184"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
-[...127 lines deleted...]
-              <w:t>1</w:t>
+            <w:tcW w:w="10348" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51E8A" w:rsidRPr="00042BB2" w:rsidRDefault="00D51E8A" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>4-тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF4B35" w:rsidRPr="00136B93" w:rsidTr="005A714D">
-[...1725 lines deleted...]
-      <w:tr w:rsidR="00BF4B35" w:rsidRPr="00061231" w:rsidTr="005A714D">
+      <w:tr w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidTr="005537C2">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9073" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00D51E8A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7.4A Адам ағзасындағы химиялық элементтер</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00D51E8A" w:rsidP="00D51E8A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>(3 с.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Тағам құрамындағы қоректік заттар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>№ 4 практикалық жұмыс «Тағам құрамындағы қоректік заттарды анықтау»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7.5.1.1 -тағам өнімдерін химиялық</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>заттардың жиынтығы деп түсіну;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7.5.1.2 -тағамдық өнімдердің бір қатарын: көмірсулар (крахмал), нәруыз, майларды білужәне анықтай алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00D51E8A" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidTr="005537C2">
+        <w:trPr>
+          <w:trHeight w:val="286"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Адам ағзасындағы химиялық элементтер.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Тыныс алу үдерісі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>№11 зертханалық</w:t>
+            </w:r>
+            <w:r w:rsidR="00B97982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тәжірибе </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«Тыныс алу үдерісін зерттеу»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.5.1.3 -адам ағзасына кіретін элементтерді (О, С, Н, N, Ca, P, K) білу; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="000C7A30">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7.5.1.4 -тыныс алу үдерісін түсіндіру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00D51E8A" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A22856" w:rsidRPr="00CE1143" w:rsidTr="00C62045">
+        <w:trPr>
+          <w:trHeight w:val="1167"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00D51E8A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7.4B Геологиялық химиялық қосылыстар</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00D51E8A" w:rsidP="00D51E8A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>(4 с.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00C62045">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Пайдалы геологиялық химиялық қосылыстар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7.4.2.1 -Жер қыртысында көптеген пайдалы химиялық қосылыстар барын түсіну;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.4.2.2 -кейбір минералдар мен пайдалы табиғи қосылыстардың кендерге жататынын білу; </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00CE1143" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C62045" w:rsidRPr="00042BB2" w:rsidTr="005537C2">
+        <w:trPr>
+          <w:trHeight w:val="278"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C62045" w:rsidRPr="00042BB2" w:rsidRDefault="00C62045" w:rsidP="00D51E8A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C62045" w:rsidRPr="00042BB2" w:rsidRDefault="00C62045" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Кен құрамы</w:t>
+            </w:r>
+            <w:r w:rsidR="008213F8" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және металдарды алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C62045" w:rsidRPr="00042BB2" w:rsidRDefault="00C62045" w:rsidP="00C62045">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.4.2.3 </w:t>
+            </w:r>
+            <w:r w:rsidR="008213F8" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>–кен металдар және олардың қосылыстарынан тұратынын түсіну</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C62045" w:rsidRPr="00042BB2" w:rsidRDefault="00C62045" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.4.2.4 - </w:t>
+            </w:r>
+            <w:r w:rsidR="008213F8" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>металды алу үшін кенді өңдеу үдерісін сипаттау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C62045" w:rsidRPr="00042BB2" w:rsidRDefault="00C62045" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidTr="005537C2">
+        <w:trPr>
+          <w:trHeight w:val="1030"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қазақстанның пайдалы қазбалары</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Минералдарды өндірудің экологиялық аспектілері </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="008213F8" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.4.2.5 </w:t>
+            </w:r>
+            <w:r w:rsidR="00A22856" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-Қазақстан қандай минералды және табиғи ресурстармен бай екендігін және олардың кен орындарын білу; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="008213F8" w:rsidP="008213F8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.4.2.6 </w:t>
+            </w:r>
+            <w:r w:rsidR="00A22856" w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-табиғи ресурстарды өндірудің қоршаған ортаға әсерін зерделеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="005537C2" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005537C2" w:rsidRPr="00042BB2" w:rsidTr="005537C2">
+        <w:trPr>
+          <w:trHeight w:val="81"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BF4B35" w:rsidRPr="00136B93" w:rsidRDefault="00765965" w:rsidP="00765965">
-[...38 lines deleted...]
-              <w:t xml:space="preserve"> оценивание№ 4</w:t>
+          <w:p w:rsidR="005537C2" w:rsidRPr="00D3505A" w:rsidRDefault="00D3505A" w:rsidP="005537C2">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3505A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Ішкі жиынтық бағалау №4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...19 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="005537C2" w:rsidRPr="00042BB2" w:rsidRDefault="005537C2" w:rsidP="00A22856">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00061231" w:rsidRPr="00061231" w:rsidRDefault="00061231" w:rsidP="00061231">
+    <w:p w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidRDefault="00A22856" w:rsidP="00A22856">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00061231" w:rsidRPr="00061231" w:rsidSect="00DD4146">
+    <w:sectPr w:rsidR="00A22856" w:rsidRPr="00042BB2" w:rsidSect="008D14DF">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000A728B" w:rsidRDefault="000A728B" w:rsidP="006B745A">
+    <w:p w:rsidR="00A43D45" w:rsidRDefault="00A43D45" w:rsidP="00A22856">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000A728B" w:rsidRDefault="000A728B" w:rsidP="006B745A">
+    <w:p w:rsidR="00A43D45" w:rsidRDefault="00A43D45" w:rsidP="00A22856">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Minngs">
     <w:altName w:val="Arial Unicode MS"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000A728B" w:rsidRDefault="000A728B" w:rsidP="006B745A">
+    <w:p w:rsidR="00A43D45" w:rsidRDefault="00A43D45" w:rsidP="00A22856">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000A728B" w:rsidRDefault="000A728B" w:rsidP="006B745A">
+    <w:p w:rsidR="00A43D45" w:rsidRDefault="00A43D45" w:rsidP="00A22856">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="006B745A" w:rsidRPr="006B745A" w:rsidRDefault="006B745A" w:rsidP="006B745A">
+  <w:p w:rsidR="00A22856" w:rsidRPr="00A22856" w:rsidRDefault="00A22856" w:rsidP="00A22856">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="kk-KZ"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="006B745A">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="kk-KZ"/>
       </w:rPr>
-      <w:t xml:space="preserve">Образец </w:t>
+      <w:t>Үлгі</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="104"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00350828"/>
-[...56 lines deleted...]
-    <w:rsid w:val="00D12F15"/>
+    <w:rsidRoot w:val="00543AC6"/>
+    <w:rsid w:val="00012629"/>
+    <w:rsid w:val="00042BB2"/>
+    <w:rsid w:val="000C7A30"/>
+    <w:rsid w:val="000F6FE6"/>
+    <w:rsid w:val="00100AA8"/>
+    <w:rsid w:val="001540FF"/>
+    <w:rsid w:val="001964F4"/>
+    <w:rsid w:val="001D0F12"/>
+    <w:rsid w:val="002265B1"/>
+    <w:rsid w:val="002430A5"/>
+    <w:rsid w:val="00244816"/>
+    <w:rsid w:val="002952C7"/>
+    <w:rsid w:val="00295B80"/>
+    <w:rsid w:val="002D1572"/>
+    <w:rsid w:val="00342651"/>
+    <w:rsid w:val="003577DB"/>
+    <w:rsid w:val="003660E0"/>
+    <w:rsid w:val="004B3E5B"/>
+    <w:rsid w:val="00543AC6"/>
+    <w:rsid w:val="005537C2"/>
+    <w:rsid w:val="00616836"/>
+    <w:rsid w:val="006207A0"/>
+    <w:rsid w:val="00643E48"/>
+    <w:rsid w:val="0067018F"/>
+    <w:rsid w:val="0067380D"/>
+    <w:rsid w:val="006935DC"/>
+    <w:rsid w:val="007055F1"/>
+    <w:rsid w:val="007067E0"/>
+    <w:rsid w:val="00750B60"/>
+    <w:rsid w:val="00785054"/>
+    <w:rsid w:val="008213F8"/>
+    <w:rsid w:val="00843050"/>
+    <w:rsid w:val="008D14DF"/>
+    <w:rsid w:val="009B07D7"/>
+    <w:rsid w:val="00A22856"/>
+    <w:rsid w:val="00A43D45"/>
+    <w:rsid w:val="00A45075"/>
+    <w:rsid w:val="00B97982"/>
+    <w:rsid w:val="00BA1126"/>
+    <w:rsid w:val="00BB2345"/>
+    <w:rsid w:val="00C62045"/>
+    <w:rsid w:val="00CC3943"/>
+    <w:rsid w:val="00CE1143"/>
+    <w:rsid w:val="00CF6A45"/>
     <w:rsid w:val="00D13F18"/>
-    <w:rsid w:val="00DA671D"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00FD3527"/>
+    <w:rsid w:val="00D3505A"/>
+    <w:rsid w:val="00D51E8A"/>
+    <w:rsid w:val="00D94EDC"/>
+    <w:rsid w:val="00DC0033"/>
+    <w:rsid w:val="00DD7619"/>
+    <w:rsid w:val="00E603F0"/>
+    <w:rsid w:val="00ED0B63"/>
+    <w:rsid w:val="00F46B2B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -7939,51 +8838,50 @@
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
-    <w:lsdException w:name="Body Text" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
@@ -8059,155 +8957,121 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00DD4146"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006B745A"/>
+    <w:rsid w:val="00A22856"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a4">
     <w:name w:val="Верхний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a3"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006B745A"/>
+    <w:rsid w:val="00A22856"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006B745A"/>
+    <w:rsid w:val="00A22856"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006B745A"/>
-[...32 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00A22856"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
@@ -8361,87 +9225,87 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006B745A"/>
+    <w:rsid w:val="00A22856"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a4">
     <w:name w:val="Верхний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a3"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006B745A"/>
+    <w:rsid w:val="00A22856"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006B745A"/>
+    <w:rsid w:val="00A22856"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006B745A"/>
+    <w:rsid w:val="00A22856"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -8703,67 +9567,67 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>10189</Characters>
+  <Pages>8</Pages>
+  <Words>1873</Words>
+  <Characters>10681</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>84</Lines>
-  <Paragraphs>23</Paragraphs>
+  <Lines>89</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11953</CharactersWithSpaces>
+  <CharactersWithSpaces>12529</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>жолд</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>