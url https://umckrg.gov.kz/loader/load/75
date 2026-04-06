--- v0 (2025-12-16)
+++ v1 (2026-04-06)
@@ -1,4104 +1,6884 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="008A08D9" w:rsidRPr="009320FD" w:rsidRDefault="008B0B50" w:rsidP="007154D8">
-[...1 lines deleted...]
-        <w:ind w:left="-540" w:right="283" w:firstLine="540"/>
+    <w:p w:rsidR="00496B65" w:rsidRPr="00001046" w:rsidRDefault="00496B65" w:rsidP="00496B65">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...58 lines deleted...]
-        <w:ind w:left="-540" w:right="283"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Положение об областном конкурсе</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«Выставка-ярмарка педагогических инноваций»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Общие сведения </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:hanging="654"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Положение о Выставке-ярмарке педагогических инноваций (далее – Выставка-ярмарка) определяет цель, задачи, порядок её проведения, категорию участников, критерии оценивания представленных материалов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:hanging="654"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Организаторы Ярмарки: Учебно-методический центр развития образования Карагандинской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:ind w:hanging="654"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Цель</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Инициирование творческой деятельности педагогов образовательных учреждений всех типов и видов</w:t>
       </w:r>
       <w:r>
-        <w:t>Педагогикалық инновациялардың к</w:t>
-[...516 lines deleted...]
-      <w:r w:rsidRPr="005E0051">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A08D9" w:rsidRPr="005E0051" w:rsidRDefault="008A08D9" w:rsidP="008A08D9">
-[...1009 lines deleted...]
-      <w:pPr>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Задачи</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:tabs>
-[...17 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Выявление, поддержка и распространение инновационного педагогического опыта, создание условий для публичного представления лучших образцов профессиональной деятельности педагогов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:tabs>
-[...23 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Активизация работы творческих групп по разработке инновационных образовательных продуктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:tabs>
-[...11 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Демонстрация школ передового опыта, авторских программ и пособий, учебно-методических комплексов и т.д.;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Установление и расширение деловых и творческих контактов с коллегами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Поиск современных, эффективных форм организации воспитательной работы с учащимися;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Создание информационного банка инновационных идей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="007F59A5" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Направления (номинации)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4.1. Инновации в образовательном процессе и социальном партнерстве:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="00C926D4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="240"/>
-          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="clear" w:pos="1068"/>
+          <w:tab w:val="num" w:pos="709"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="709" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>новые формы и методы обучения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="009E36AC" w:rsidRDefault="00D015C3" w:rsidP="00C926D4">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1068"/>
+          <w:tab w:val="num" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:left="709" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E36AC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>компетентностно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E36AC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>-ориентированное образование;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="009E36AC" w:rsidRDefault="00D015C3" w:rsidP="00C926D4">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1068"/>
+          <w:tab w:val="num" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:left="709" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E36AC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">модели </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E36AC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>предпрофильного</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E36AC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, профильного, дистанционного образования, профессиональное самоопределение;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="009E36AC" w:rsidRDefault="00D015C3" w:rsidP="00C926D4">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1068"/>
+          <w:tab w:val="num" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:left="709" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E36AC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>реализация индивидуального подхода в образовании: опыт разработки и результативного использования новых форм работы с одаренными детьми.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="009E36AC" w:rsidRDefault="00D015C3" w:rsidP="00C926D4">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1068"/>
+          <w:tab w:val="num" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:left="709" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E36AC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>реализация индивидуального подхода в образовании: опыт разработки и результативного использования новых форм работы с детьми с ОВР (ограниченными возможностями в развитии).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="009E36AC" w:rsidRDefault="00D015C3" w:rsidP="00C926D4">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1068"/>
+          <w:tab w:val="num" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:left="709" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E36AC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">партнерские проекты с коммерческими и некоммерческими организациями; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="009E36AC" w:rsidRDefault="00D015C3" w:rsidP="00C926D4">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1068"/>
+          <w:tab w:val="num" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:left="709" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E36AC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>деятельность попечительских советов, администрации образовательных учрежден</w:t>
+      </w:r>
+      <w:r w:rsidR="007F59A5" w:rsidRPr="009E36AC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ий, союзов, детских объединений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>4.2. Инновации в области воспитания и дополнительного образования:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="009E36AC" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E36AC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>игровые технологии в процессе обучения и воспитания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="009E36AC" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E36AC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>формирование толерантности у участников образовательного процесса в условиях поликультурного общества;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="009E36AC" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E36AC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>проектная деятельность в системе дополнительного образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="009E36AC" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E36AC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>система портфолио обучающегося и педагога.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4.3. Инновации в области</w:t>
+      </w:r>
       <w:r>
-        <w:t>Э</w:t>
-[...8 lines deleted...]
-        <w:t>де</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> гражданского образования</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="009E36AC" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E36AC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>воспитание гражданина-патриота своего Отечества;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="009E36AC" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E36AC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сохранение и развитие духовных, исторических и культурных ценностей; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="009E36AC" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E36AC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>проектная деятельность в системе экономического образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="00622D0F">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4.4. Здоровьесберегающие технологии в образовательном учреждении и безопасность жизнедеятельности:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="009E36AC" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E36AC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>готовность к ЧС;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="009E36AC" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E36AC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>новые формы и методы в формировании потребностей в здоровом образе жизни;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="009E36AC" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E36AC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>опыт разработки и результативного использования программ и проектов в сфере экологического образования</w:t>
+      </w:r>
+      <w:r w:rsidR="007F59A5" w:rsidRPr="009E36AC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRDefault="00D015C3" w:rsidP="00622D0F">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00792951">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4.5.</w:t>
       </w:r>
       <w:r>
-        <w:t>гі</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005E0051">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00B85EE3">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Инновационные формы и методы осуществления функций классного руководителя, </w:t>
+      </w:r>
       <w:r>
-        <w:t>а</w:t>
-[...5 lines deleted...]
-        <w:t>DVD-R</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> как </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B85EE3">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тьюторского</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B85EE3">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сопровождения развития обучающихся</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4.6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202875">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Новые технологии в работе библиотекаря.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="00202875" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="00B85EE3" w:rsidRDefault="00D015C3" w:rsidP="00622D0F">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B85EE3">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4.7. Инновационные модели организации методической деятельности в сфере образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="00254D46" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:right="175"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00254D46">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>На выставку-ярмарку могут быть представлены различные по жанру материалы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254D46">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="00254D46" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:right="175"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00254D46">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>- проектные  и исследовательские работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="00254D46" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:right="175"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00254D46">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>- методические пособия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="00254D46" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:right="175"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00254D46">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>- авторские программы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="00254D46" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:right="175"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00254D46">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>- методические разработки, методические рекомендации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="00254D46" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:right="175"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00254D46">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>- учебники, в том числе электронные и др.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="00622D0F" w:rsidRDefault="00D015C3" w:rsidP="00622D0F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00622D0F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Организационная структура Выставки-ярмарки</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:hanging="938"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Организаторы в соответствии с настоящим Положением образуют Комитет по проведению Выставки-ярмарки, утверждают его состав. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="142" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Организационный комитет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008C4C72" w:rsidRDefault="00D015C3" w:rsidP="008C4C72">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C72">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>отвечает за проведение  Выставки-ярмарки в целом и своевременное завершение всех её этапов,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008C4C72" w:rsidRDefault="00D015C3" w:rsidP="008C4C72">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C72">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>объявляет победителей и проводит церемонию награждения,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008C4C72" w:rsidRDefault="00D015C3" w:rsidP="008C4C72">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C72">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>отвечает за организацию и проведение всех подготовительных мероприятий Выставки-ярмарки,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008C4C72" w:rsidRDefault="00D015C3" w:rsidP="008C4C72">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C72">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>распространяет официальную информацию о Выставке-ярмарке в СМИ, на сайте УМЦ РО,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008C4C72" w:rsidRDefault="00D015C3" w:rsidP="008C4C72">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C72">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>принимает на рассмотрение и регистрирует конкурсные материалы,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008C4C72" w:rsidRDefault="00D015C3" w:rsidP="008C4C72">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C72">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>проверяет соответствие оформления материалов предъявленным требованиям,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008C4C72" w:rsidRDefault="00D015C3" w:rsidP="008C4C72">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C72">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>составляет список участников,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008C4C72" w:rsidRDefault="00D015C3" w:rsidP="008C4C72">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C72">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">передает работы, соответствующие требованиям, в Конкурсную комиссию для профессиональной оценки, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008C4C72" w:rsidRDefault="00D015C3" w:rsidP="008C4C72">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C72">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>подводит итоги мероприятия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="008C4C72">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5.3. Конкурсная комиссия (КК) отвечает за содержание работы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089405B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005E0051">
-[...8 lines deleted...]
-        <w:t>Барлық материалдар Б</w:t>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Выставки-ярмарки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="00C926D4" w:rsidRDefault="00D015C3" w:rsidP="008C4C72">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C926D4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">состав КК формируется из числа специалистов УО, методистов УМЦ РО, представителей высших учебных заведений, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="00C926D4" w:rsidRDefault="00D015C3" w:rsidP="008C4C72">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C926D4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>члены КК должны  руководствоваться в оценке  материалов утвержденными критериями  отбора проектов,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="00C926D4" w:rsidRDefault="00D015C3" w:rsidP="008C4C72">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C926D4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сроки проведения заседаний КК определяются оргкомитетом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Участники Выставки-ярмарки</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>В конкурсе могут принять участие педагогические работники и коллективы образовательных учреждений всех типов и видов. Возраст участников не ограничен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Порядок, сроки и место проведения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Областной конкурс «Выставка-ярмарка педагогических инноваций» </w:t>
       </w:r>
       <w:r>
-        <w:t>Б</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> каб.)</w:t>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>проводится в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 тура.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="00A96078" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заочный </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A96078">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тур</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A96078">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (</w:t>
+      </w:r>
+      <w:r w:rsidR="008C4C72">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB6D84">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008C4C72">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>декабря</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB6D84">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2014 г.- </w:t>
+      </w:r>
+      <w:r w:rsidR="008C4C72">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="009427CC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> февраля 2015</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A96078">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> г.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A96078">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Предполагает оценку проектов конкурсантов по материалам, присланным</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в адрес оргкомитета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="00391D69" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391D69">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">На заочный тур Ярмарки необходимо представить </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB6D84">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">до </w:t>
+      </w:r>
+      <w:r w:rsidR="008C4C72">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="009427CC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> февраля 2015</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A96078">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> г. следующие документы (в одной файловой папке):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заявку на участие </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(Приложение 1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Рекомендательное письмо в Организационный комитет на участие проекта в Ярмарке, заверенной печатью и подписью руководителя учреждения (организации)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Тезисы проекта</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Авторские материалы в печатном и электронном виде</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (на DVD-R диске)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="00C15478" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Все материалы принимаются и р</w:t>
+      </w:r>
+      <w:r w:rsidR="00777D82">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>егистрируются в УМЦ РО (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00777D82">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>каб</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00777D82">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. 414</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Очный тур </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Презентация проектов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, прошедших конкурсный отбор заочного тура </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (стендовая, мультимедийная формы, мастер- классы) – </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB6D84">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005E0051">
-        <w:t>қабылданып,</w:t>
+      <w:r w:rsidR="008C4C72">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>март</w:t>
+      </w:r>
+      <w:r w:rsidR="00777D82">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009427CC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2015</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A96078">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Требования к оформлению тезисов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тезисы </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(описание работы) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">должны быть представлены в бумажном и электронном виде, объемом не менее 2 и не более 5 печатных страниц, шрифт – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Times</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005E0051">
-        <w:t>тіркеледі</w:t>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>New</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, размер шрифта – 12, интервал – одинарный, поля: верхнее – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>1см,  нижнее – 1см, левое – 2см, правое –</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>см; абзацы в тексте</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> начинаются отступом, равным 15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мм).</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Критерии отбора материалов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>соответствие приоритетам Выставки-ярмарки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>концептуальность (авторская позиция, выделение ведущей педагогической идеи, логика);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>актуальность, значимость решения конкретной  проблемы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>инновационная направленность (может быть подтверждена соответствующими документами);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>технологичность (возможность внедрения в деятельность другого педагога, специалиста или и т.д.);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>наличие продукта интеллектуальной собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>презентабельность продукта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>результативность реализации авторской работы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Требования к представлению</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:ind w:firstLine="180"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В рамках очного тура </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">будет проходить </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">демонстрация </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>своих инноваций други</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">м участникам и гостям выставки в форме устной презентации проекта или мастер-класса (по выбору участника). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:ind w:firstLine="180"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Необ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ходимо представить свой проект </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>таким образом, чтоб</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> он был интересен и оригинален, а главное имел конкре</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тную технологию его реализации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Устная презентация проекта (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в формате стенда или мультимедийной презентации). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тема (название), цель, задачи  авторской работы, руководитель авторской работы, сама авторская работа в тезисном варианте;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>фотоматериалы (по возможности);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>результаты реализации авторской работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>различные приложения, демонстрационный материал;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>наличие интеллектуального продукта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Регламент (5-7 мин.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Мастер-класс</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тема (название), цель, задачи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>целевая аудитория и количество слушателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>оборудование и материалы для проведения мастер-класса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>анонсирование мастер-класса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>наличие раздаточного материала для слушателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Регламент  (не более 45 минут)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Подведение итогов и награждение</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> Итоги оглашаются на торжественной церемонии награждения победителей. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Награждение победителей:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="002D588A" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D588A">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D588A">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Сертификат участника</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Выставки-ярмарки педагогических инноваций» вручается авторам (соавторам) – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D588A">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>разработчикам программ, методик,  технологий, прошедшим в очный тур.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D588A">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Дипломом</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«Выставки-ярмарки педагогических инноваций» первой, второй, трет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ь</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ей степени</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">награждаются </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D588A">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>победители в каждой номинации</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="005E0051">
-[...14 lines deleted...]
-        <w:t xml:space="preserve">Іштей өткізілетін </w:t>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Лучшие материалы будут размещены </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...827 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>на сайте УМЦ РО.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="002D588A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:right="175"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Приложение № 1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="002D588A">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="ru-RU"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="008A08D9" w:rsidRDefault="008B0B50" w:rsidP="008A08D9">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Заявка</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="002D588A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...26 lines deleted...]
-    <w:p w:rsidR="008A08D9" w:rsidRDefault="008A08D9" w:rsidP="008A08D9">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>участника областного конкурса</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="002D588A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...36 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«Выставка-ярмарка педагогических инноваций»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a3"/>
-[...3 lines deleted...]
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblW w:w="10740" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="445"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4610"/>
+        <w:gridCol w:w="516"/>
+        <w:gridCol w:w="4412"/>
+        <w:gridCol w:w="5812"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008A08D9" w:rsidRPr="005E0051" w:rsidTr="007154D8">
+      <w:tr w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidTr="00CF00F4">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="445" w:type="dxa"/>
+            <w:tcW w:w="516" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008A08D9" w:rsidRPr="005E0051" w:rsidRDefault="008A08D9" w:rsidP="002D1376">
+          <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
             <w:pPr>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005E0051">
+            <w:r w:rsidRPr="008E139C">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4017" w:type="dxa"/>
+            <w:tcW w:w="4412" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008A08D9" w:rsidRPr="005E0051" w:rsidRDefault="008A08D9" w:rsidP="007154D8">
+          <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> мазмұны</w:t>
+            <w:r w:rsidRPr="008E139C">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Содержание заявки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4610" w:type="dxa"/>
+            <w:tcW w:w="5812" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008A08D9" w:rsidRPr="005E0051" w:rsidRDefault="008A08D9" w:rsidP="002D1376">
+          <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E139C">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Информация  участника</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A08D9" w:rsidRPr="005E0051" w:rsidTr="007154D8">
+      <w:tr w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidTr="00CF00F4">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="165"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="445" w:type="dxa"/>
+            <w:tcW w:w="516" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008A08D9" w:rsidRPr="005E0051" w:rsidRDefault="008A08D9" w:rsidP="002D1376">
+          <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
             <w:pPr>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005E0051">
-              <w:t>1.</w:t>
+            <w:r w:rsidRPr="008E139C">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4017" w:type="dxa"/>
+            <w:tcW w:w="4412" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008A08D9" w:rsidRPr="005E0051" w:rsidRDefault="008A08D9" w:rsidP="002D1376">
+          <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
             <w:pPr>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005E0051">
-[...8 lines deleted...]
-              <w:t>тақырыбы (атауы)</w:t>
+            <w:r w:rsidRPr="008E139C">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Тема (название) проекта (авторской работы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4610" w:type="dxa"/>
+            <w:tcW w:w="5812" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008A08D9" w:rsidRPr="005E0051" w:rsidRDefault="008A08D9" w:rsidP="002D1376">
+          <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A08D9" w:rsidRPr="005E0051" w:rsidTr="007154D8">
+      <w:tr w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidTr="00CF00F4">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="445" w:type="dxa"/>
+            <w:tcW w:w="516" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008A08D9" w:rsidRPr="005E0051" w:rsidRDefault="008A08D9" w:rsidP="002D1376">
+          <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
             <w:pPr>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005E0051">
-              <w:t xml:space="preserve">2 </w:t>
+            <w:r w:rsidRPr="008E139C">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4017" w:type="dxa"/>
+            <w:tcW w:w="4412" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008A08D9" w:rsidRPr="005E0051" w:rsidRDefault="008A08D9" w:rsidP="002D1376">
+          <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
             <w:pPr>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005E0051">
-[...25 lines deleted...]
-              <w:t>сәйкес)</w:t>
+            <w:r w:rsidRPr="008E139C">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Номинация, направление деятельности (в соответствии с Положением о Выставке - ярмарке)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4610" w:type="dxa"/>
+            <w:tcW w:w="5812" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008A08D9" w:rsidRPr="005E0051" w:rsidRDefault="008A08D9" w:rsidP="002D1376">
+          <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
             <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A08D9" w:rsidRPr="005E0051" w:rsidTr="007154D8">
+      <w:tr w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidTr="00CF00F4">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="445" w:type="dxa"/>
+            <w:tcW w:w="516" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008A08D9" w:rsidRPr="005E0051" w:rsidRDefault="008A08D9" w:rsidP="002D1376">
+          <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
             <w:pPr>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005E0051">
+            <w:r w:rsidRPr="008E139C">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4017" w:type="dxa"/>
+            <w:tcW w:w="4412" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008A08D9" w:rsidRPr="005E0051" w:rsidRDefault="008A08D9" w:rsidP="002D1376">
+          <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
             <w:pPr>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-              <w:t>қызметі</w:t>
+            <w:r w:rsidRPr="008E139C">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ФИО, должность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4610" w:type="dxa"/>
+            <w:tcW w:w="5812" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008A08D9" w:rsidRPr="005E0051" w:rsidRDefault="008A08D9" w:rsidP="002D1376">
+          <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
             <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="379"/>
+              </w:tabs>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A08D9" w:rsidRPr="005E0051" w:rsidTr="007154D8">
+      <w:tr w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidTr="00CF00F4">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="445" w:type="dxa"/>
+            <w:tcW w:w="516" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008A08D9" w:rsidRPr="005E0051" w:rsidRDefault="008A08D9" w:rsidP="002D1376">
+          <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
             <w:pPr>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005E0051">
+            <w:r w:rsidRPr="008E139C">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4017" w:type="dxa"/>
+            <w:tcW w:w="4412" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008A08D9" w:rsidRPr="005E0051" w:rsidRDefault="008A08D9" w:rsidP="002D1376">
+          <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
             <w:pPr>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005E0051">
-              <w:t>Мекемесі</w:t>
+            <w:r w:rsidRPr="008E139C">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Учреждение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4610" w:type="dxa"/>
+            <w:tcW w:w="5812" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008A08D9" w:rsidRPr="005E0051" w:rsidRDefault="008A08D9" w:rsidP="002D1376">
+          <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A08D9" w:rsidRPr="005E0051" w:rsidTr="007154D8">
+      <w:tr w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidTr="00CF00F4">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="445" w:type="dxa"/>
+            <w:tcW w:w="516" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...42 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008A08D9" w:rsidRPr="005E0051" w:rsidRDefault="008A08D9" w:rsidP="002D1376">
+          <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
             <w:pPr>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
             </w:pPr>
-          </w:p>
-[...82 lines deleted...]
-            <w:r w:rsidRPr="005E0051">
+            <w:r w:rsidRPr="008E139C">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4017" w:type="dxa"/>
+            <w:tcW w:w="4412" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008A08D9" w:rsidRPr="005E0051" w:rsidRDefault="008A08D9" w:rsidP="002D1376">
+          <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
             <w:pPr>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005E0051">
-              <w:t>Жәрмеңкеде айырбастауға болатын интеллектуалды</w:t>
+            <w:r w:rsidRPr="008E139C">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Контактные  телефоны</w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4610" w:type="dxa"/>
+            <w:tcW w:w="5812" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008A08D9" w:rsidRPr="005E0051" w:rsidRDefault="008A08D9" w:rsidP="002D1376">
+          <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
             <w:pPr>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A08D9" w:rsidRPr="005E0051" w:rsidTr="007154D8">
+      <w:tr w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidTr="00CF00F4">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="445" w:type="dxa"/>
+            <w:tcW w:w="516" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008A08D9" w:rsidRPr="005E0051" w:rsidRDefault="008A08D9" w:rsidP="002D1376">
+          <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
             <w:pPr>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005E0051">
+            <w:r w:rsidRPr="008E139C">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4017" w:type="dxa"/>
+            <w:tcW w:w="4412" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008A08D9" w:rsidRPr="005E0051" w:rsidRDefault="008A08D9" w:rsidP="002D1376">
+          <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
             <w:pPr>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005E0051">
-              <w:t>Әдістемелік</w:t>
+            <w:r w:rsidRPr="008E139C">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Эл</w:t>
             </w:r>
-            <w:r>
-              <w:t xml:space="preserve"> материалдар «Жәрмеңкесіне</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008E139C">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="005E0051">
-[...2 lines deleted...]
-            <w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008E139C">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005E0051">
-              <w:t>жоқ)</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008E139C">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>а</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008E139C">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>дрес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4610" w:type="dxa"/>
+            <w:tcW w:w="5812" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008A08D9" w:rsidRPr="005E0051" w:rsidRDefault="008A08D9" w:rsidP="002D1376">
+          <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A08D9" w:rsidRPr="005E0051" w:rsidTr="007154D8">
+      <w:tr w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidTr="00CF00F4">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="445" w:type="dxa"/>
+            <w:tcW w:w="516" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008A08D9" w:rsidRPr="005E0051" w:rsidRDefault="008A08D9" w:rsidP="002D1376">
+          <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
             <w:pPr>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005E0051">
+            <w:r w:rsidRPr="008E139C">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4017" w:type="dxa"/>
+            <w:tcW w:w="4412" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008A08D9" w:rsidRPr="005E0051" w:rsidRDefault="008A08D9" w:rsidP="002D1376">
+          <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
             <w:pPr>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>лық техника (иә,</w:t>
+            <w:r w:rsidRPr="00A96078">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Продукты интеллектуальной </w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> </w:t>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">собственности для </w:t>
             </w:r>
-            <w:r w:rsidRPr="005E0051">
-              <w:t>жоқ)</w:t>
+            <w:r w:rsidRPr="00A96078">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>обмена на Ярмарке</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4610" w:type="dxa"/>
+            <w:tcW w:w="5812" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008A08D9" w:rsidRPr="005E0051" w:rsidRDefault="008A08D9" w:rsidP="002D1376">
+          <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidTr="00CF00F4">
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E139C">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4412" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:right="175"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E139C">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Участие в «</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ярмарке» методических материалов </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E139C">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(да, нет) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidTr="00CF00F4">
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E139C">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4412" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:right="175"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E139C">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Необходимость проекцио</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">нной техники для презентации (да, нет) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008A08D9" w:rsidRPr="005E0051" w:rsidRDefault="008A08D9" w:rsidP="008A08D9">
-[...32 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+    <w:p w:rsidR="00D015C3" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:right="175"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00AE7D8D">
-[...1 lines deleted...]
-          <w:b/>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="002D588A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:right="175"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Форма рекомендации  методического объединения (экспертного совета)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="002D588A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Методическое объединение учителей (предмет) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>                                (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>школы,</w:t>
+      </w:r>
+      <w:r w:rsidR="000D31B5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> района) _______________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>рекомендует на    областной конкурс</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Әдістемелік бірлестік (эксперттік кеңес) ұсыныстарының формалары</w:t>
-[...23 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">«Выставка-ярмарка педагогических инноваций»  материалы: </w:t>
+      </w:r>
+      <w:r w:rsidR="007F59A5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ФИО учителя) по теме: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidR="007F59A5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>…………………………………………………. ……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:ind w:right="175"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:ind w:right="175"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Подпись руководителя  (с указанием должности)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:ind w:right="175"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата оформления заявки </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>………………………..</w:t>
+      </w:r>
+      <w:r w:rsidR="00777D82">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2014</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="008E139C" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:ind w:right="175"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E139C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D015C3" w:rsidRPr="0059381F" w:rsidRDefault="00D015C3" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:ind w:right="175"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059381F">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>По вопросам участия в Выставке-ярмарке обращаться в Учебно-методический центр развития образования Карагандинской области по адресу г. Кара</w:t>
+      </w:r>
+      <w:r w:rsidR="000D31B5">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ганда, ул.  С. Сейфуллина,  8/2</w:t>
+      </w:r>
+      <w:r w:rsidR="002D588A">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00777D82">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>каб</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00777D82">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. 414</w:t>
+      </w:r>
+      <w:r w:rsidR="002D588A">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0059381F">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  или по телефону  44-56-30</w:t>
+      </w:r>
       <w:r>
-        <w:t>________________</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  к </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Тулепбековой</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t>гогикалық инновациялардың Көрме</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Светлане </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>_____________________________________________________________________________ Мұғалімнің толық аты</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Карагуловне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t>жөні</w:t>
-[...147 lines deleted...]
-    <w:sectPr w:rsidR="00ED083C" w:rsidRPr="008A08D9" w:rsidSect="007154D8">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB6D84">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> методист</w:t>
+      </w:r>
+      <w:r w:rsidR="002D588A">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>у отдела</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB6D84">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ОСО</w:t>
+      </w:r>
+      <w:r w:rsidR="002D588A">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED083C" w:rsidRDefault="00ED083C" w:rsidP="009E36AC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00ED083C" w:rsidSect="00622D0F">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...4 lines deleted...]
-    <w:notTrueType/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0FB137C7"/>
+    <w:nsid w:val="15482557"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="443AEE16"/>
-[...109 lines deleted...]
-      </w:pPr>
+    <w:tmpl w:val="700CD980"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="721C6437"/>
+    <w:nsid w:val="189C5487"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BEB850BE"/>
-    <w:lvl w:ilvl="0" w:tplc="1FCC4580">
+    <w:tmpl w:val="C820E856"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1068"/>
+        </w:tabs>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="323EF460">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1788"/>
+        </w:tabs>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="18AF31B1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="097417AA"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="2A6F0E28"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B27E141E"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1070" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1790" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2510" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3230" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3950" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4670" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5390" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6110" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6830" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="3D3F6514"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FE70C9FE"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="3F072946"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="30D24946"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="40E0104D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0430E750"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1068"/>
+        </w:tabs>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1788"/>
+        </w:tabs>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2508"/>
+        </w:tabs>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3228"/>
+        </w:tabs>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3948"/>
+        </w:tabs>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4668"/>
+        </w:tabs>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5388"/>
+        </w:tabs>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6108"/>
+        </w:tabs>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6828"/>
+        </w:tabs>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="45953433"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A8BE0A96"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="4EE43793"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="867E1AB2"/>
+    <w:lvl w:ilvl="0" w:tplc="EAF07B14">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="51463804"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7C5AF2B2"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="52862A85"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C5B09A1C"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="900"/>
+        </w:tabs>
+        <w:ind w:left="900" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1620"/>
+        </w:tabs>
+        <w:ind w:left="1620" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2340"/>
+        </w:tabs>
+        <w:ind w:left="2340" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3060"/>
+        </w:tabs>
+        <w:ind w:left="3060" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
+        <w:ind w:left="3780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4500"/>
+        </w:tabs>
+        <w:ind w:left="4500" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5220"/>
+        </w:tabs>
+        <w:ind w:left="5220" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5940"/>
+        </w:tabs>
+        <w:ind w:left="5940" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6660"/>
+        </w:tabs>
+        <w:ind w:left="6660" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11">
+    <w:nsid w:val="5377520F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="426EF448"/>
+    <w:lvl w:ilvl="0" w:tplc="0C2EABEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="043F0019">
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="043F001B">
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="043F000F">
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="043F0019">
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="043F001B">
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="043F000F">
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="043F0019">
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="043F001B">
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12">
+    <w:nsid w:val="65217B2C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="562A0FA4"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13">
+    <w:nsid w:val="67FC067C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="134A7AAA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14">
+    <w:nsid w:val="70780BF4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8FAE98E4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15">
+    <w:nsid w:val="76B41DC3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="10141316"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16">
+    <w:nsid w:val="7F662EF3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C7906CEE"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="0"/>
-[...24 lines deleted...]
-    </w:lvlOverride>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
-    <w:lvlOverride w:ilvl="0">
-[...25 lines deleted...]
-    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="89"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0060432E"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00E354F2"/>
+    <w:rsidRoot w:val="00D015C3"/>
+    <w:rsid w:val="000D31B5"/>
+    <w:rsid w:val="002D588A"/>
+    <w:rsid w:val="00496B65"/>
+    <w:rsid w:val="005D0BBD"/>
+    <w:rsid w:val="00622D0F"/>
+    <w:rsid w:val="00777D82"/>
+    <w:rsid w:val="007F59A5"/>
+    <w:rsid w:val="008C4C72"/>
+    <w:rsid w:val="009427CC"/>
+    <w:rsid w:val="009E36AC"/>
+    <w:rsid w:val="009F439A"/>
+    <w:rsid w:val="00A735D5"/>
+    <w:rsid w:val="00B065C8"/>
+    <w:rsid w:val="00C926D4"/>
+    <w:rsid w:val="00D015C3"/>
+    <w:rsid w:val="00EB6D84"/>
     <w:rsid w:val="00ED083C"/>
+    <w:rsid w:val="00F64BF1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -4122,54 +6902,55 @@
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
@@ -4241,166 +7022,242 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0060432E"/>
+    <w:rsid w:val="00D015C3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="kk-KZ" w:eastAsia="ja-JP"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="a3">
-[...2 lines deleted...]
-    <w:rsid w:val="0060432E"/>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D015C3"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009427CC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009427CC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a7"/>
+    <w:rsid w:val="00496B65"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="120" w:line="100" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:kern w:val="1"/>
+      <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
-    <w:tblPr>
-[...15 lines deleted...]
-    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="Основной текст Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
+    <w:rsid w:val="00496B65"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a6"/>
+    <w:link w:val="a9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00496B65"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:line="100" w:lineRule="atLeast"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:kern w:val="1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="Подзаголовок Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a8"/>
+    <w:rsid w:val="00496B65"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:kern w:val="1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
@@ -4472,118 +7329,193 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0060432E"/>
+    <w:rsid w:val="00D015C3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="kk-KZ" w:eastAsia="ja-JP"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="a3">
-[...2 lines deleted...]
-    <w:rsid w:val="0060432E"/>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D015C3"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009427CC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009427CC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a7"/>
+    <w:rsid w:val="00496B65"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="120" w:line="100" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:kern w:val="1"/>
+      <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
-    <w:tblPr>
-[...15 lines deleted...]
-    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="Основной текст Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
+    <w:rsid w:val="00496B65"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a6"/>
+    <w:link w:val="a9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00496B65"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:line="100" w:lineRule="atLeast"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:kern w:val="1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="Подзаголовок Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a8"/>
+    <w:rsid w:val="00496B65"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:kern w:val="1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -4846,65 +7778,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1385</Words>
-  <Characters>7896</Characters>
+  <Words>1340</Words>
+  <Characters>7641</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>65</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>63</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9263</CharactersWithSpaces>
+  <CharactersWithSpaces>8964</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Пользователь</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>