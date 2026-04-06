--- v0 (2025-12-15)
+++ v1 (2026-04-06)
@@ -1,2532 +1,1202 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="008E151F" w:rsidRPr="008E151F" w:rsidRDefault="008E151F" w:rsidP="00CA66D8">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidR="003D0796" w:rsidRPr="00117C81" w:rsidRDefault="003D0796" w:rsidP="00F7327F">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="008E151F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:p>
+    <w:p w:rsidR="003D0796" w:rsidRPr="00117C81" w:rsidRDefault="003D0796" w:rsidP="003D0796">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve">Тәрбие жүйесінің «сөздік формасы» ұлттыққа ұқсағанымен, жүргізілу формасы бұрынғы кеңестік дәуірдегі үлгіде қалып қойған. Мен тәрбиемен айналысқалы жүргізілген тәрбиелік жұмыстардың формасы: Коммунистік тәрбие негізі, адамгершілік моральдық кодексі бағытына баули отырып пионер, комсомол, коммунист етіп патриоттық рухқа негіздедік; Сосын оларды 2006 </w:t>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003D0796" w:rsidRDefault="003D0796" w:rsidP="00226516">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E908D5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Современный ребёнок и его проблемы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D0796" w:rsidRPr="003A0F43" w:rsidRDefault="003D0796" w:rsidP="003A0F43">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003D0796" w:rsidRPr="003A0F43" w:rsidRDefault="003D0796" w:rsidP="003A0F43">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Как известно, детство это один из самых тяжелых периодов в жизни человека - в детстве человек мало знает о жизни и окружающем его мире, при этом взрослые редко объясняют ребенку о чем либо, отговариваясь фразой: "вырастешь поймешь" - скорее всего взрослые так поступают потому что не всегда могут что либо объяснить доступным для понимания ребенка языком, в детстве все чувства и эмоции, как положительные так и отрицательные, ощущаются ярче и острее, поэтому многие проблемы, кажущиеся взрослым людям незначительными в детстве кажутся неразрешимыми, также в детстве есть проблемы, которых во взрослой жизни практически не может быть и с развитием IT индустрии таких проблем у современных, рожденных в первом десятилетии XXI века детей стало больше. Все знают, что любое, внедренное в жизнь, новшество (такое как мобильная связь, интернет и др.) переживает три этапа: сначала новшество воспринимают как развлечение, игрушку для избранных, статусную вещь и т.п., потом новшество становится дополнением к уже существующим вещам, а позже оно настолько приживается, что входит в этап когда без него сложно представить жизнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D0796" w:rsidRPr="003A0F43" w:rsidRDefault="003D0796" w:rsidP="003A0F43">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D0796" w:rsidRPr="003A0F43" w:rsidRDefault="003D0796" w:rsidP="003A0F43">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Современные дети родились в то время когда уже достаточно много новшеств и технологий вошли в третий этап - современным детям, воспринимающим мобильный телефон как часть тела человека, очень сложно представить что, относительно недавно, мобильной связи, в том виде, в котором она есть сейчас, вообще не было, современным детям сложно представить что раньше не было интернета, для современных детей все версии </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Windows</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> до </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Windows</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> XP кажутся древностью из далекого прошлого, современные дети смутно понимают что из себя представляет кассетный магнитофон и, также, современные дети зачастую не знают как пользоваться телефоном с дисковым номеронабира</w:t>
+      </w:r>
+      <w:r w:rsidR="003A0F43" w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>телем - такие телефоны вызывают у них глубокое недоумение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D0796" w:rsidRPr="003A0F43" w:rsidRDefault="003D0796" w:rsidP="003A0F43">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="150" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
+        <w:ind w:right="375" w:firstLine="708"/>
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Сегодня уже не вызывает сомнений тот факт, что современный ребенок не такой, каким был его сверстник несколько десятилетий назад</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008E151F">
-[...7 lines deleted...]
-        <w:t>жылы ,</w:t>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. и</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="008E151F">
-[...61 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> не потому, что изменилась природа самого ребенка или закономерности его развития. Принципиально изменилась жизнь, предметный и социальный мир, ожидания взрослых и детей, воспитательные модели в семье, педагогические требования в детском саду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D0796" w:rsidRPr="003A0F43" w:rsidRDefault="003D0796" w:rsidP="003A0F43">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="150" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
+        <w:ind w:right="375"/>
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Современные дети – это предмет жалоб, споров, гордости и исследований социологов. Кто-то их хвалит, кто-то ругает, но обе стороны единодушны в одном: современные дети очень отличаются от своих сверстников 50 или 20 лет назад. Они требуют постоянного и непрерывного контроля именно в дошкольном возрасте, внимания к себе, и выставляют себя всезнающими. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D0796" w:rsidRPr="003A0F43" w:rsidRDefault="003D0796" w:rsidP="003A0F43">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="150" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
+        <w:ind w:right="375"/>
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Наблюдения за детьми показывают, что в детских садах стало встречаться такое явление, как отсутствие так называемых "середнячков". Дети в группе делятся на </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>таяқ ұстаған қарсыласы болатынын біз бала көңілге оқытпаймыз. Біздер сол бала бара жатырған жолмен келе жатырмыз. Алдында не кездесетінін айтуымыз керек. Мен тәрбие саласымен жұмыс істеген тәжірибеме 30 жыл, жеке өмірімді қосқанда, самайды ақ шалған әжемін. Бетті әрлеп, шашты бояп, жастарша киінсек 10-15 жылға жасарамыз , сыртқы пішінмен ғана, осылайша «жас болдым» деп сылаңдап шықса да ешнәрсе кетпейтін сияқты, бірақ олай етуге де ар жібермейді. Кей қариялардың: «жас шағында қателікті кім жібермейді» деп, қоғамдағы, тәрбиедегі бір кездегі қателікті «жаба тоқушыларды» да кездестірдік, ойланасың. Сондай қателіктерді болашақ ұрпаққа өткізбеуге тырысып, еңбектеніп, күресуге тиістіміз деп ойлаймын.</w:t>
-[...183 lines deleted...]
-        <w:t xml:space="preserve">6. Баладан кеткен қателікке мұғалім ғана кінәлі </w:t>
+        <w:t xml:space="preserve">успевающих и неуспевающих, на усваивающих и не </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7327F" w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>усваивающих</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> программу обучения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D0796" w:rsidRPr="003A0F43" w:rsidRDefault="003D0796" w:rsidP="003A0F43">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="150" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
+        <w:ind w:right="375"/>
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Современные дети часто не могут сконцентрироваться на каком-либо занятии, рассеянны, не проявляют интереса. Они находятся в постоянном, непрерывном </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7327F" w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>движении</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, их трудно удержать на одном месте. Ребенок может одновременно слушать сказку и строить из конструктора, они открыты для любой информации,  смелые и стремительные. И это тоже проблема, поскольку ребенок никогда не остается в одиночестве и не останавливается послушать шуршание осенних листьев. Вместо этого он мчится по жизни, зная, что в трудную минуту любящая мама, мужественный папа и заботливая бабушка будут рядом. Подрастающее поколение обладает "клиповым сознанием", вскормленным рекламой и музыкальными роликами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D0796" w:rsidRPr="003A0F43" w:rsidRDefault="003D0796" w:rsidP="003A0F43">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="150" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
+        <w:ind w:right="375" w:firstLine="708"/>
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Личностное развитие детей во все времена непосредственно связано с героями, на которых они равняются. Но герои книжек, мультфильмов в современном культурном пространстве резко отличаются от тех красивых, добрых, заботливых, любящих, ценящих дружбу, неагрессивных персонажей, на которых выросли родители нынешних дошкольников, их бабушки и дедушки. Чаще всего героями для дошкольников становятся персонажи западных мультфильмов с супер-способностями, которые далеко не всегда являются носителями духовных ценностей. Дети не чувствуют опасности – они поглощают море информации и живут в мире </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>спайдерменов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в уверенности, что они такие же сильные и неуязвимые.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D0796" w:rsidRPr="003A0F43" w:rsidRDefault="003D0796" w:rsidP="003A0F43">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="150" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
+        <w:ind w:right="375"/>
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>У современных детей резко снижена фантазия, творческая активность. Дети нацелены на получение быстрого и готового результата нажатием одной кнопки. Хотя современные дошкольники технически "подкованы", легко управляются с телевизором, электронными и компьютерными играми, но строят из конструктора так же, как их сверстники прошлых лет, ни в чем их не опережая.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A0F43" w:rsidRDefault="003D0796" w:rsidP="003A0F43">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="150" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
+        <w:ind w:right="375"/>
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Среди факторов, влияющих на психические и личностные изменения современного ребенка, Д.И. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Фельдштейн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> называет ориентацию общества, и соответственно, детей на потребление, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>маргинализацию</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, рост девиаций, ограничение детской самостоятельности родителями. Итог – "омоложение" болезней, лечащихся антидепрессантами, повышение тревожности и агрессивности, снижение контроля поведения и развитие зависимостей. В связи с этим появились дети, не желающие взрослеть. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7327F" w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Исследования</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> показали, что это происходит, из-за "наследования опыта семейных неудач", происходящего </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7327F" w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>вследствие</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> переживания детьми родительских проблем в семейной и профессиональной сферах, привнесенных в повседневный быт ребенка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D0796" w:rsidRPr="003A0F43" w:rsidRDefault="003D0796" w:rsidP="003A0F43">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="150" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
+        <w:ind w:right="375"/>
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Обобщив </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7327F" w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>фундаментальные</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исследования последних лет, академик Д.И. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Фельдштейн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, обозначил круг значимых изменений у современных детей:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D0796" w:rsidRPr="003A0F43" w:rsidRDefault="003D0796" w:rsidP="003A0F43">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> - резкое снижение когнитивного развития детей дошкольного возраста;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D0796" w:rsidRPr="003A0F43" w:rsidRDefault="003D0796" w:rsidP="003A0F43">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> -рост эмоционального дискомфорта и снижение желания активных действий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D0796" w:rsidRPr="003A0F43" w:rsidRDefault="003D0796" w:rsidP="003A0F43">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> -уход из жизни ребенка сюжетно-ролевой игры и, как следствие, снижение                                    произвольности и мотивационно-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>потребностной</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сферы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D0796" w:rsidRPr="003A0F43" w:rsidRDefault="003D0796" w:rsidP="003A0F43">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>-снижение любознательности и воображения у дошкольников, неразвитость внутреннего плана действий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D0796" w:rsidRPr="003A0F43" w:rsidRDefault="003D0796" w:rsidP="003A0F43">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-недостаточная </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сформированность</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мелкой моторики и, следовательно, графических навыков у детей дошкольного возраста указывают на неразвитос</w:t>
+      </w:r>
+      <w:r w:rsidR="00F7327F" w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ть соответствующих мозговых стр</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>уктур, в том числе отвечающих за произвольность;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D0796" w:rsidRPr="003A0F43" w:rsidRDefault="003D0796" w:rsidP="003A0F43">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> -значительное снижение социальной компетентности и самостоятельности в принятии решений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D0796" w:rsidRPr="003A0F43" w:rsidRDefault="003D0796" w:rsidP="003A0F43">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> - рост "экранной" зависимости;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D0796" w:rsidRPr="003A0F43" w:rsidRDefault="003D0796" w:rsidP="003A0F43">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> - ограничение общения со сверстниками, появление чувства одиночества, растерянности, неверия в себя;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D0796" w:rsidRPr="003A0F43" w:rsidRDefault="003D0796" w:rsidP="003A0F43">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>  - увеличение числа детей с эмоциональными проблемами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D0796" w:rsidRPr="003A0F43" w:rsidRDefault="003D0796" w:rsidP="003A0F43">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>  - снижение избирательности внимания и оценки информации, уменьшение объема рабочей памяти у подростков;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D0796" w:rsidRPr="003A0F43" w:rsidRDefault="003D0796" w:rsidP="003A0F43">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>астенизация</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> телосложения и снижение мышечной силы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D0796" w:rsidRPr="003A0F43" w:rsidRDefault="003D0796" w:rsidP="003A0F43">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>  - рост каждые 10 лет на 10-15% основных форм психических заболеваний;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D0796" w:rsidRPr="003A0F43" w:rsidRDefault="003D0796" w:rsidP="003A0F43">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>  - рост числа детей с ограниченными возможностями здоровья;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D0796" w:rsidRPr="003A0F43" w:rsidRDefault="003D0796" w:rsidP="003A0F43">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>  - увеличение численности одаренных детей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D0796" w:rsidRPr="003A0F43" w:rsidRDefault="003D0796" w:rsidP="003A0F43">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="150" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
+        <w:ind w:right="375" w:firstLine="708"/>
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Итак, современный дошкольник достаточно противоречив. При этом поляризация проявления индивидуальных особенностей развития сейчас, пожалуй, становятся все более выраженными. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D0796" w:rsidRPr="003A0F43" w:rsidRDefault="003D0796" w:rsidP="003A0F43">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="150" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
+        <w:ind w:right="375" w:firstLine="708"/>
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">На сегодняшний день, основная проблема современного дошкольника – </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008E151F">
-[...7 lines deleted...]
-        <w:t>емес,бүкіл</w:t>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>это  то</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="008E151F">
-[...2019 lines deleted...]
-    <w:sectPr w:rsidR="00771601" w:rsidRPr="008E151F">
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, что культурная среда, в которой он развивается, эксплуатация огромного потенциала его памяти происходит в ущерб жизненно необходимому в этом возрасте личностному становлению, основанному на любви, душевном тепле и внимании к его личности не только в детском саду, но прежде всего в семье. В результате страдает развитие его самостоятельности и инициативности, произвольности, становления творческих потенциалов, воображения и фантазии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D0796" w:rsidRPr="003A0F43" w:rsidRDefault="003D0796" w:rsidP="003A0F43">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="150" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
+        <w:ind w:left="708" w:right="375"/>
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Современный ребенок</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — независимая личность, в раннем возрасте способная самостоятельно принимать решения. Ребенок сегодня взрослеет на порядок раньше, чем 10–20 лет назад. Конечно, многие родители откажутся принимать этот факт во внимание и, возможно, не согласятся с тем, что их ребенок стал другим. Но с течением времени разница между детьми прошлого поколения и современным ребенком станет все очевиднее. Нынешние дети смогут создать общество профессионалов, ценящих личную свободу. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D0796" w:rsidRPr="003A0F43" w:rsidRDefault="003D0796" w:rsidP="003A0F43">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="150" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
+        <w:ind w:right="375"/>
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Рекомендуем и советуем Вам обеспечить каждому ребенку внимание и заботу о его психическом и физическом здоровье и для этого совместными усилиями детского сада и семьи важно сформировать у малышей чувство эмоционального благополучия и психологического комфорта, чтоб он смог радостно и полноценно прожить самый, пожалуй, трудный и ответственный период своей жизни – детство. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D0796" w:rsidRPr="003A0F43" w:rsidRDefault="003D0796" w:rsidP="003A0F43">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="150" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
+        <w:ind w:right="375" w:hanging="15"/>
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0F43">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Именно "здесь и сейчас" закладываются основы личности Человека будущего. И если мы, взрослые, не осознаем этого, нам не на что рассчитывать в будущем.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="003D0796" w:rsidRPr="003A0F43" w:rsidSect="00E908D5">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="719" w:right="850" w:bottom="1134" w:left="900" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
-  <w:hideSpellingErrors/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F9631C"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00F9631C"/>
+    <w:rsidRoot w:val="003D0796"/>
+    <w:rsid w:val="001704E3"/>
+    <w:rsid w:val="00226516"/>
+    <w:rsid w:val="002A44BF"/>
+    <w:rsid w:val="003A0F43"/>
+    <w:rsid w:val="003D0796"/>
+    <w:rsid w:val="005953BA"/>
+    <w:rsid w:val="0082269B"/>
+    <w:rsid w:val="00DC34CE"/>
+    <w:rsid w:val="00F7327F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w15:docId w15:val="{4DD458B9-1FAA-4972-8A5E-EAB46E91356E}"/>
+  <w15:docId w15:val="{57D13ED4-0188-4CB4-83BA-B87BC6AA36EF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2591,58 +1261,58 @@
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2879,349 +1549,126 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-  </w:style>
-[...7 lines deleted...]
-    <w:rsid w:val="006B0E30"/>
+    <w:rsid w:val="003D0796"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...4 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
-[...9 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="a3">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="a0"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D0796"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
-    <w:name w:val="Текст выноски Знак"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+    <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a3"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00207B09"/>
+    <w:rsid w:val="003D0796"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="003D0796"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a5">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="a0"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D0796"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...16 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:i/>
+      <w:iCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-  <w:divs>
-[...196 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -3263,86 +1710,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -3477,70 +1922,70 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>28657</Characters>
+  <Pages>3</Pages>
+  <Words>1236</Words>
+  <Characters>7047</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>238</Lines>
-  <Paragraphs>67</Paragraphs>
+  <Lines>58</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>33617</CharactersWithSpaces>
+  <CharactersWithSpaces>8267</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>А</dc:creator>
+  <dc:creator>1</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>